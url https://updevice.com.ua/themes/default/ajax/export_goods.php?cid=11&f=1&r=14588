--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dff6c63cfb0c3f0f3d70692d281471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664bc16e147ce0f1d748e47321250e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b763972c96673a6d166956fa6eac04f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc86a66c78f6218fd94f7ac86bf2c244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d2a4ec1a3f6beaaf6640426e927145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0abda9519050c288b17d31f02a9796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dc9bdf6aa7b7f580807684b6c31317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154830af1139d9c2375ea5d90abb4c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1670b9053108d7fefaaef395534a269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294adfe2dc4dc65fb2ca4064b61962710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235ef43e22c6ec50a477fbeb557cc0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657ed65df6f78953505b596e87f2bcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34960aa415ad5feeee9be1104f87ddd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f823f79e5a7d5db62b36d320be2128314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb39ec4d7a71a157902081d4731140e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3345327ea491f336733d37470ba219716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6abdfb60046c2c745e5e52f324203c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d32c925366f76ca7d5c2ea3cdd3d0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363f73bf4cf6cacc85aa133e355e02919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baf1cbafe63629dc32663571499be620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ed83a0261642a85e6a01653665e5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1e3a9c215e3cc74e627c4fab6ad3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc42b95b46ac8dafb8cba03d99f673223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf361fe90b2374ef086d4d83620d6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b15b986446d8ac364846ead0fbf3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6ed6515ca6f999b3ae1725712203c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622467baa6a2cc6430a3266f5bcaba227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e064395c5121b27f7146d9bcef952f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5290aa51cb7e5f7cde2d5784a1e9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c0377a2147809e701c802e5722c2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea2d8a4757108fe4e0d6a643efc89531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e552f95b64f06fa3c3f2b5e5b58f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f157d4c451bbf48de6ecb69c87093333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a699e9a0addd924d1968716b5dcc4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60213103623d339011034bb32702a28635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81dd50bc34f95689e3bd7105b9646d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c128208f9e656983fcb500258246837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8c95ece4ea4c92d4299d67b79030838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107991a6210a84ba8de695df299208439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13b22aa5b54963fe5ce4ad7b8d9e5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71a1e5d79dbcc876ff12da0e1aebe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b0fcd27d93ef6188b3e29a1538bfd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5017a7ac5f24bf9a4601402c7a20a0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9b474cadd0e52228b634195bbc4a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dafb5f8be88d255366f858aa6055e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d167a563a883219fc592f07a215a4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede81c6bb855e85cd3b7e63ccf91b09247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16429ea938d9263724102a551ca5cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce71e52020b7c8c6c728c1cd7bc16f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8fec35315e7accedb0732a23138f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09de2354f7c8a51a1f704902d8f71751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82676e3368cacb52d575cce20637663e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece07c9eedbfa9eb8ad63238b080c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65318479b949af3522f69580ed5762cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d659b3192774d956088bff3f654f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa699eb20dea2779293056a7bf798556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd242f7061cf5cf9dc43fda672a83cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f644a7bf1be2a451acb2ab3d2b6a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baae089f2e4f96e44cd01b50bf60baa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53304773d2e42ee0d1fe4f6ada5b27260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3a1dd055d203ec241c750ea5372e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5debcd4ea4d0a1225abd84ebe4e1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f78a9c06419d857c9c50722f927df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2e466bde1219ff749ace1797a7a2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a0e53a68b9d709c3589a66af5b9c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648bdb58a8998479bf7185818413a8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aabbd88733e8094682227fa7dd3a5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798df9b1dc8fe42a0e2abd44f0b7c2cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e9333922ac5d3e648d38033c3490169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd09afe3e53ab5c92e4315686ec8ef170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098dc2871bf9e50c282b2625304489071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295761dc414dcccb10d12930be47e3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e53d429139015168c03d73f94494473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81ca645f78b0fdc2cc35d659772d4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8f337c3eedadbb62f4b7908ce80d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3fb2080928ca4e39836e79e75bf3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff959ba793d50faedefbc20438c3056377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8e48e396e2c3b4afc0dd679f9cb1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c7a5d982561027874ee825ac5f0ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768d225280645e2cee2d263be5c2a3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54966f4ce94eab339fa072e7466c9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abd8030cbb49e0550b874fd2b0b67682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0b68f73674ea937fa9f94d4df80c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299320c595a821f8fa5ef5807bf8a3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bceb921d35243892353ddcea43062285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bf84d092c98d23cd08361485b71f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f4ac65a0547772aa62b96fb9f659687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0207d68f559333e52cddcaab5eb30c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d0fcd23d2f45b01e937c4dd4fe36889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f053db2eea18b98ac95b0ed2f26f46f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b713c79224c2faa96987ee7ad34b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc358b897eca04827325ea93511aa21092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b205f6621adcdd1609ddc66bc9d4e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b60da23f1239620e13d13e84f035a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd842d1af6d4b5a16ec2c54d0213095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47827905da188b043062e13ddd72663896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e184a5276511d52a0109e967c6e03b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259dc6aea5d15bef4bae259fe16e2ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662aeaea4f97692e3641182fe18cb6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c755889ecf07131959c23a40745a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63caf6db89957c7cf9e3658e9f1731101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ac9c724ba18557527e28f699adc08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c61cea28cee8489b31f8cb6deb999103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df56b99236bba3b204a04b1508b8bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7850cfde393b96ea6f67053fc4484105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1e78491aea218765e72c237f31820106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71a81f4c5677434ff19d60aeb0cb65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad3a036d7a5b66cf091fa37669f93c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbac63ca50238bacc9b4d5c4167a5e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b1cc4d82e1cbbaabfc2f24196fc7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0386e344ddbc101e347edd0c916953a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2be50dfdd0ac8d5ea9bc471fb047b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9081d8a371037e95929ac8a0addf049113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f361bb1bdcea00be99fb923f9f08de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5fa3ea37c638c11ce4cc072670037115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa660d407450af97d97da4080aa318116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a651bf3adef09225e36846f0f064e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c0d647e5283a98da43fd9c8d0e772118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e63f9edef91f6104dd8c1b5b37760c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d49dd173885df3acae815a1e35d3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857a5c4b0019d96bcf6e9aa8ac1888121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb07f547e1ee7815733c6f0d81b6ce7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b827d4fc381c49329bb3775555382123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c815ce3efbb378b717022d712b43f50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2a2e7c59d78dafd26cfa44f7bae70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd601d7d14946829c6c40bffdc8bbb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4986846160a9b7e537b7736c3453fd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a69e5ae01536cd46666eac80a6715128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e92d0eaf39fe0da54ab3d0d90a4aa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ebe594d548cf0492614eea76ab265130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c4beef5ebabf5b048e8dcad1e129e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241016e8d0a4028d8637d7282e514250132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f72ac9b971dca5771202b9ad33751133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52993a9b5852d386c759c3582027792a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34af294308a81fb2aad0cb7cdfe2cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eeff8ecafe7475590a2ce12229f7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83515050032711aae322219718d952137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d312655fe77a8518ef5f512f0d64c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19f078c5c35fc3cb929b07e519a170139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651887843026f2d596759197437e787140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682b5b305e6ea60e97b275c20100b74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ce6555dcedbdf3fadc541d645baed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a02b98bb0c2b50330be5c7cfbe7794143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a16a85dff12fc8e47028dcc664025144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab568338e2bf0d419119a48dd97da30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf9973ab9c9595f293bc73b8391c66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fefa758ce2c5d0cd6ebfa0037ebed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1e724dfe976bf05f9926da859c8aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd36802ab2b88ced3f76f9850a631b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b238f3a87172270400beba28379139c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821f1181331dce4917b027b0c18bb1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3648a8a9a9f0d4edf4fba10ef3361152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59697473b18daaac18412ec56768830d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd1fb748c32495f934d3366d131038154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805617150ab41ea26a7ebb57d963ad15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5849db04801750445bb1d0c58ac73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382aeefa80e1d8c5dbd082588d9f48a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6139d8c660a32b8738c3a367c935477158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68898d31b843bb0f94c686dc208986159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cccb99fe1ee69c84dc07f5baccf48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7559563ec39b317df9c6f1f8a6131f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cea3f87fb6a5e18012130d64171d0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb1c6d401a561285c1604d6429aaaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a178b22478b43285c44434e3349caf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b968ae2609f4fed0f2e41599b5c905165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea297e0d0939b07463d80565f937f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f2c13c0171ce080064b47ab17e789167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e425b6cabe7004b0d0bf060ca3045a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea682fc8e1c55d9698ddfb8defd00f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d259b8933d34e9590294c75f390b25a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a17c4c1a2defaf909d67a82e46c2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f48039072c6a248ef2da0f79f34d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bf17939c45622da8718eddfb32616173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b607aeba5e92561e37fa46f2d8313174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec790a367355952a6c7b61c3b3c2bec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f9d1fa0a0b3ae3efa748b1e334dff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26993378c0648c692f2a92c5977f56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce6a8b825c53ba93850f0f779af338178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8f0d54785a846ad17a4a882baaa23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2ddbb70dbe662d8fd4f410f80d437180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e977a5843ce0788e7527b770bc7b5a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa72b3b68db2d38406ab258a1c531182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f772f3105a64e6769ccdaf3d54e64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935aeb1eccd92e3efacf6bfb2aac7f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a65deecaf8700f6a0e56e931918e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8cc25a9272eb47cb05257cef94d4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc68161ba5edd722f65041535da61c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38cac042aaa6f2a14c08f0d18d7774188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc0f134bba4f4b05e1c031ebcc53b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448e5434e645e6a206541507b446359190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37918e74b2a9194930cda8acefe1c0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b39a9c71eb0e11cd1f2e4bdcdf75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46412b9715531213d58a967929ad582b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a007fb1cd98ad2a708b5ee4dd2778194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6ee4b63998c2c78bb5e4cc66df298195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ee1f9f0f251378d3309fd62b11d8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2534b56dd56d9542b7bb1960321ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25dfc2b71360c6d8fbb15d62875cd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bc9427affc7b761dc455550421cd2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833e17f87beab3f79f347a9392e9e1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359dc75f21c39520018e7ed532fd2b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35699ebf246243b9e1695b1ae0f119202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da11ed5397437a1c51876ffe02f38f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75945f802900ab1b9bb68ea2ea7b162204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b998705d52144dce9ff1a94e1f271205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa44c2712a0dd416e372f3252b00ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226edda47820c76c81cad13cc26511d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446abc31b4fe1405f71f86e7d737f759208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea86c2e8359e81f2828af8bfea7e5e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64ed3b7a4c131b6628999922e3598e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26953cfe5adbcf07e492f6937c1a91dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913014b321ef40e0cbd5ff2247a7a7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f1af0f5dcf1b84c8ef93a8c47d491213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427e166eefa9b4712950abcc959ae29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c62e7720e84079a7759d1e3534034b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ca98829552f0a02f313833f729633216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e0bed3aa10c2069b3b35a010c0fe9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508cdf5755c0fdee049c005853c5202218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b06e467feadde534ab7aa96c1cbc25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9c8bf9091e939d936388eb863d272220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198feacd4f7d998c71fe43d2466aae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755a6a9cf0784667e5ea559b99860ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c605068b07e30fc86aa8ac15848519223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d31b8ff15f67712a1c226c749fb67e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c547d6c4e17cce662957b2e7f7a66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833b412f10dd7743e120bf78804ef2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec03445c5c8ab386a1710656bec5ca1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcd95391ab0c3115836169fc75c393228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d39c713754e6c26332e14134976304229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3f8f598dfbb8e57c45c6278275767230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da87781bdf4911ce99e8e8664e8b08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811a10cc250eaeed38424a6c70c5e74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9159904078e113f0a99d87e8d41d8f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d4b4bb09bf71242167d44b92fc34d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724cb195aa683ae5cf7d1c6e77c1541235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655bf6b7c56f27de11f97d6ee6d15c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea77f2eaf068d61d065e3d9b6a12686237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc4a261c74a6db03ea0f57d9a10b99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a71b75ff1c1cf45897cd409cc9ebd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c35b669c923f8dea90fb8751c458db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85b8bfb8e0290df7240e7d47a1a73e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3b476bfedbaea7adae267cb9935e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84e9dd9738db6b48c5d94b49ece0de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58da6ac94d738bd63b813fcfeddc43c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bed7f005f7e91897c1578935dfddde245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651572b7bcadee6dd1d0ecc5341b4f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f58f76cfb79744eb85f78a6548d4f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea249219f68853bb54db39ef7bf82c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c6a6ab608357a5979cdf847819ebf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3b995421ecbd98209c79ea24ca3a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c344dce362fa3722268568c33f90901251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a109fbd800a7624842d52a6a7e3672c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8388452bb9739a48bef027cda9f3afc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d919f01085d6bf7964d8bc5fa337aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432e44c946b3f87efae815f3579f47e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935fe08d6fe53f07bb67cfab59bcdb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf99f1c88002c9f5acf436963f6103257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2c8fe72c3cde23fb38156cdabeaf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab009e9f87e21c2dbb2dabd0ebe08f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1309cb9ad998ede7a9acd165a4452a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6786191492de6183c6f8eb03e3271f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd2a41d1bacb76f3b97f8da937e292262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294b753d1abdfa276afcd6ce7d6c422263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee502b58a43095d240ce8e5b0e89a49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fadc088232740e665d30717f0bb10b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197381aaf9ad8c60d64a9408472e3f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8e73a5ae1b2bf713e84139eb1f61f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b68d2d050e5740a8a967309bd3af5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fc6e98df91c59bee70e21cde42bcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9338427625ed393f3e153a126a6be6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c8cf8778f086195b71797f419cf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc0bed283b05b25c394cedba3470ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538cabf4ff704a9c9008a44104228a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f086d1afafd9cc7df72d9441af7cb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000de35a2ed47e0aa69869637e3f10b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa5150ba3b1717d0b9a722b98e6366276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a19375280640608083c7869c94c228277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa68999884664bc62dcf7b2b48792c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b1d38fd608e0b48e6a9d3be567d32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bfe40e036f465ac4ba458657225cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1d03041bdc652ef7aa0b77575f061281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f93d95630b7b6a8007d776257e9fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e130ea94647d5ad32c5cb14ee5ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86597de8fb6d30cb2ae4f1347f2b990284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a93b17783d42c6892296b81f0ec354285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7c79d7057a558cef7c95e2fac38dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e1ccc6d8622c177967603d3d37f12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065889b3ce6c09e48c640e7d99e99998288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29799d9785f7d48602480b349ac7528289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645bda1447b1967656e1b5c12df0b46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98095ceca54a73743316e3f5bb13b367291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c665a54bd06ed505252ab6ca361e058292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a13a70aea5fee7a644f58ddd4243c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954757aa0f1063365fcff289068badd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02820d98bb79a6e2e33adf20fc60ab8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d19f545c1e9c710439c06404ab0a96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39cfeb45366cddbcc6e348405ffcb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc283b8fb1270a5f614a0a3e3b184a20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6325ab6eb205714c728acefe13fba33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9715dd207e2e431b4554f6d0ea2fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc327a20ec66030f26866cf2574e226301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14277ebacda0cb22e7bb55422720ab07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a101d664016fb8ed349216ec2bd3d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9de6b6963199be65cc714717bd759304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8709ab6dbcdb39c6257c5329071ff4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b38b5d9b45a31519a12727970034306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50e514de4ad4e5f9cfd8712caa35c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee099ff7c7a1cc5ee3a98536a557736308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0531667d2a1fb9c07aa23782c2cdc93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba8ea10bf5172c29ec48de969b2217310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704029fc24289a89da652e33b146a14c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa4a41598d097946b46adecf7f199c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655739c96525e6bc701e7ab7bcabb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e87f5a3cc8ccb7a982577a1ddea9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9672dab018a6924d7f4c6905d145b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fdcbdae0672189c79b47648ca0223316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd13123e7b554ebe5ed6192479b1df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686374b4f5e83fd93617d8184fdffe0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922756d7eb25eccf9935d11c18bca72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c275b9c6a318c22e3da99c77604e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7493ca0f484ab2008f46271e6398aa1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613977df02b9abba4a542e2890fd70d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eaabdf0f64edc767ff3e8bdae0210323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f54cf6f47405efca3d3a90a2886f99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e95e9dd35f528f010d0b2e20cca93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f04a8eb438eb6e79c2d09d381b92bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ce611d61869bcce3263f5af8b7929327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fa8e10ae4adcdfd4d9fed97481fdf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bec13ed59850d3b1e7a834e710526329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e79fb7535656242a7952e39accc14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32b3b5bc5d2bdab4505a0c63bbd079331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad6bedb5e7eceecf44c13d15a2b1ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138874424d5c650844f885b60dda2925333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53147001f9a97761543f1f2c38b2ec55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af40fa82cc8e0087d9de41a167adc1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4f9fbbcc9b1325235cdac559d793b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb628faf8f3cf896e9f9cb882a8768ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92085c459267347e7bfa02c59885c507338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536618b045dec3a6adfdd1dcf91a8e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d82219b9c4e81e0c9fc3630b583b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148eeffb5ae3e717237fd8d28fc67be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9636c997d2e13771427e62fd8cc4ebd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe17179e66029416bcbc656a8faf1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee86e959d737fef8335e9611d47d0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65deee9e55c1fab61eb0d666fcf44baf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8acd7f83407a071a26d7997ad4f0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cb845c5f0b9099fd71d1515522d28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a736f3b365b023b15fb09824eedcbc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764336f8999dadba18a8321d5038d13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55116c7d654962231d48b41464d1da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2680f0fdb12293cf6e82e35624a63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702220a241c441ac1318327713811e71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c893fb8ec4f442521ab2c311775c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7afdd6cd4c093ac7350e274ef00242354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688cb00f7c299efdaca440b0fab749355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402fb1a601dcca5893315808c17c8e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54e4755a53ff2c51df0eeb9267d966357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f59a72914a2e64c76775a7925650b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1670b0286e023eb326b8a6713d2b21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af5fe91d77240f23e8dc0cc84ffd89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc079a4d7fff3f67a4fc58846762d2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221675092aee34337eeea094c297fd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2628edc34acfca09772785908473be1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bf4130a19083aa859acd5440760f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df8d440276b80030711324170512ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de89225b743374fddadf584fb78bf27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b5a64502e6c209db7f10f8918098f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de958983c6a49f4412e179d43000771368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb2375b5d9acd6234fdf20e20a8aa4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55821ead341e60eb9dac197a60feb8e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be93cbee779d11c3da7e9d93bf58501371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc0c54f4f3bf1d2a97921f584c7991372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dc6c5dfd01cbe03b088f602102ce9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e406cbd6469c56d11e2da4acb5c137374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e95b060518d2507eb01f58762b8e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e595b8e9d01bc725ab7e578e890e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbff999668fb76e64ab8d325ca64252377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b84a49fc236166a9ca813f8e0ec4c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040ded336b301173dfe96009104e1de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba659d998b5ef2f5b5a64590883a7c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb5f17b83134e32c4a8e0ba9048df8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d704ced18beb9d5578f0e02c396b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0b97af66e231bc9a925aa5b681784383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db9b83bacf110b0cdbacd7d6db37fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c3b2e8260c158ffa518134fb0dfce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f781879e0a4b82ded785f2eb57754ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feaa3039477782ebc3fc2660264525387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab113aa47e0c79dfb3837cd97b6b79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac7a1b9076c217ad5c1d80e6b1778d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd752d08fc4ce685406d317d50a9e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d19e99aa1691d1f202080503e877e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d304dab1dc24fc93454161df5c32fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6edd463ebbb3bc3594769d5bcd686c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3bf5d3e38de739638ce69cd1fcb60394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df15098d024a521a5eb7434283bac9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c2534794e4d7b078d48d9fe02b54b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a27bbd5a52178001cf21660e35671397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f2fe6ba4a1bf14657c3535d96a3d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7dbfcccae9e422bd92fdc44b3fa0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6071068e7037a72f068a939b4be0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de44609d02cf211248aa837fcf41bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2cf8e35bb68de8fa182e626a2606c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7f945c4fc2ca6bc2916d2abbdefc3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc981844e569cf21dfa1b083cc3a66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc974af89d6f3f8f6d560e87e1ecfa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48328f1f15a32dfd5c257a81251c1f8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e979655601b1792c12e34f72fd1bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a728e5829e0352f6e6fdfe62e6d9f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90db6fa5c6932eaa258951cc1e55c26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85094037bebd0737ceb643287a3fde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0367908f508dc60973d2585a25431c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d052c8d66cc3121811637a012e88e3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ceeaa222cda973d3c49d343ab401413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9502ce2a7b470f4f87ccf34517140414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665d3eddb21c23e648eda56c8d5fe28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801567897d81973fe80b27830ea3508416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1239916f7e3846c786c980cbe4db317417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f71b35303d6a0e9ca7437c5f9c7610418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1505a792d147bb37839c92cae1717419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c523a90fe9ff5942dd3a707a0a28a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe70f1f025b569ddb5d183e1d3d61c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be9c6142f31fd0f3d2d38d8ef072cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d7721ad43240a128446cb591f9c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43067942ed17eee4662d92a9c624de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1485a576c70561816cbfeae7f443c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc02b9faf0019a101c328fc8e03d862426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae136b9552007650e053f2af8b6f7f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5206cf4b56142373486cab162ff1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62af688d6f10f65406dba2e01ef75e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c15c45987bbe5037de70b6be102aaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c84123bf5cf4e0ab3d561db3a03d8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e99f5cbe2f9abbc1457586d6f9abc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569d1ad5e09b2b2f60d1d835f9e0f9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bebc54e3239b91653a87f429bfee0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959991f56bd222d1e304f95b4d69990f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51392a48828736ae3e13c6a989fa62ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef049ae41a7e782f7eb0db6e201fa15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc466401fa1937644bbbd109e24f7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bfb783b51436dac42839950fc70db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00365ad4843c943bbe79d3b657abbfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2f2e8160188acafe7abc5baac7ca0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1f5d4405042e3366be5a85a49c2bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814398cecdef054596621db51ba5a3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff749b7d8d6af28ef640aba2be39a4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66893993aed07acc00e24a86415e18c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a10766fcd6060922927aeb6c27550446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b134a6636d2cec7a59eb406f3f68f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9157a91d2b92d162b9a76732dada8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80872343ba68eb076ceac6b6a0deae99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29821c3b69860f7480a5c979e11c956450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614ba4c3b31f5063082ba34c929b89d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbe1ae52ce4feb4dae6f3ecb834dc0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06329fc190ea0437f5575f319f2e0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cfbd1cc8286b364a147af6b1fd012454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b6c3d89df7d9c076f2e71d02d145455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eaa89d0c7191f88f23bfcbb75802e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa5aab54cc6964736a85352bfecb2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390c3418aa8f6678bf368af90193b66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314a78c38a18331dccddd96ec6d6289459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c978605c40eea7ac063d4587ec4843460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf0533cd31000344374be850ee3d9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715f4415578ee7253d70c36c474462a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97e76a883b31fe41c3536d62a57064463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1039300e6e39ea740d0eafe36664bff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0f752ef758dc97e0dc499bff26c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03381fceef43a550480c9b2d5b017f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a173ebf155af9b99c47f457c437bdcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f5e437dd4ee97187b2e8dae4a4ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72418de1f9bd9d7fc41265c420da6c71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2dcbb71a96e8cdaf8a02609b4eab4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664905491cfa39fa3e9ab91dcfbe5b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4379c51ea72fb24a0170c9aac25e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc98ed4a9d5c493879ca7e09288e54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf0aac582d2d7b39390f0376217e3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1255ea7d4605ff411cf5ad0cfe542ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093578f4f92a3ef60c53bdb68c4d3650476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08ca026891bfe521fd1d780f038a00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb76aa829570c3f9ddfa863ad8ab79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edf78339ccc409294c4a34f802e025479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15511d21860c5aef86cc0041e5f9d3c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356285bbd90e900345c7d3ebcddc0910481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4473963eaa9d0f3424c3f787af84ade482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6a668545ff2c0a1c392e44dbd3ab4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda53423c83a3453bded1fa468dcabd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afc332a69448efa3951b0598ecd791485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b13fc96359c4fa42f55bf942e531e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05572f5e25c414f5088dc35227d29c45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af617e76f44021034148edfd31b2381f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b7c9b07f41ae76584f93ef11d5b98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8944684546d32bfd7fb41082e198812490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aa144f3b94ad995b296446b7475a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79558f7e4a74ae678a50ee05736c6217492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10873a1e622fd8642b0f1451d72d4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b230f9487100d12ff21691a11de900494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749b0f1b3a73d0a4c237327d165c59f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c83eb8cc258b8f2aeef3d214ab5035496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9dde864d25cbf65fd386cbdd29e0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f9bfbb4849f4be573c9a5083dfddc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362444f859e690e2b7e7628cb908af8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f85b40fd454bbdc1dd18f736875ab5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a408a7cddd1db999bf9725438562af7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7a852e97976094956bcec84b9f2ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac534fb851e39e0e7ae869f1579ccb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afcc9ce5e2552ee44080b3bcd0579c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcadaac39e11ba6935f0861ad429ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce10beed378278930cb60540080577506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6437adb10a4953ff0774a9da04bd937507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866ef86c5d7ee858767abe70bd2f9a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cabcec98da644b5dc24a2d597a20b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4f1599aa8054e80ec592da558d48a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059fe8365612a55c992ba732bbb0bc4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108146bb44da94b6c21df26505cefe7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935b450f7b6151a84527ed9dd5515f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b507b94777422ea78e0aba5787b97c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f5704e71e569ee5ad2def4df8f540515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963d9166f5aea3d607bfb8d7dd56901516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01128ee77788a2a9987bd88d17f7c13d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc88b6def4b2ed315e1587dcd12397f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5073f6f37648dbaf2c51e725ca802a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e029fd0001b1db05d68b5d3ac19c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbdff2e005f5b057a86e6377fc14e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a08fe8a15923d5a2f3550184ab16da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230c0c4dc992358d7c53ca168d8265c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca0599afd24581225d14525be219ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044e932df75543acc6d7cdb4a8c2e61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1003bf5d1ad9bea7e9bef70cfd851e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359bd9136463335727d2ac8d36e1c08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1bb8fb1beabc67f9c12b7154ff1de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3634e939c068e3e3a1ead595720e91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597af78f79dd82b0be4066b79b52fae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d89d67ef4ca374eee62f74badc78ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74cec9bf21dba80f5b36c8d539a5b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d9450166686decdfccc4957d02e68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f733729f24b3af973a9354451849ff6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9b7abcdf8a740710e2399a22ca9a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b64fa709e112e90b2554f47bacdc86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cd8e564d3d13ee8b0ede177c1f1ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc06c59248f910f29507ef4638fd2a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d31a4d8dd4935048aed17a209bbfa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef35430dade3ed5e2f45d097442dac6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab72d471c3978df60dbbbf3b4929de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee605edf27f3eb2682a1bf8973972b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c355b5b2d0e89eaa7d0367573fe899543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dd8233438eb724f1ede62422851e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020a660ff166fb1a0b99be7a462d241545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1653b8e2de96d876d3a5b251a6d76a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad0c43d91baf576b6e23a6f812f21b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbac7ba71dede39ecc63701b5f61e93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d27a7aceb142771d189819f3964a4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff3fa674f4aca7c1f91fd53d64e0ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486b2be0ef7162b0e6aa27d137e48db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bb352dc21f6b840fceb7558590031552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963da1dee11f700719265ed80f8c9c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614be2901c2de18abaf17669302fcf40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2015a591f1459ef0d8b479b53a998e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86287fccb054b002e9a0f2dec416c83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8057636c76b19032c8ee008c681ed8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5782b17004002e314317a01066ed49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9a7d0fb5f7b08db5b2f8832e75912559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9a746b7dd4456210ffbbe8c8606f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce743164a6fdd70ffeaa2d0bf2305702561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e38983da1509d929209c4e26be23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f47720f3b42a5509508dcd71bb8f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d968e9c11dd2771262ca06262e5b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eadc2aac40b830fbe24d73f6a2f4a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7465c1db9e6abcfe015607de22924a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163acd2b9c7895b62143d0ab08ee4d4b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8f629464fa9c006e7401cae7918ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761296e1c6536a0fbf003b70513eafb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646b7ed68c15d6f55ce4d7167e95ece570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ba220fabbf53c0fb8711764912599571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fe171d03c134bd77de778293a7a37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d203649a1e96f72953ecebc86c0a6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25379603a700c3e24da68086e0e265574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f06190b584057fb9a8f0408de87d9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff16c581e49675db664fa8801bd464576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e61dc85694c8acd3af55541f2503f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c093ecd6cb306ad645266b128a960578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2132bb712275adecbe9fbe000c89b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426eaa48c006fd9715ed6d7a5e94f90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618536fbddab64ea58203bd2e1c8733581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582d5adef6c5a1ebbcf0a195a50173e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b23942fa7dc1a9ad40803bf6ba65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f424c889c1d6b475f5e561bce3d940584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba0dc603f251b08f9fdf3eac0737b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65894a31ba28fb642cdb321021e8a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a908a20aa86a3738aaeef2f8eb994587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557f4b1dc1a6959a6580fd9163f4c42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27b0a2f824eb165fde25b94fd15a78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68579e1b7608cf22a603c842b88333590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b525d142578f9a4c4e2050f3d429a6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e4f8ac54cb982fcb20d40bee8d258592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a422a82111b8e9a2ac0a662e0705186593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bca71dfda85111cdb676944e4d73e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fbf4082a8a13ee7b96293ae0c7e80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717abfcb1e68b3b1d95eb072e1bd0695596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca37a303e207dea95673512638b0d0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac9ba63efe213242023b10e1572fc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2f6dcebda9a04ae95baf5eba19a4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1a8dc3b02c54ba4e44d069c1fa991600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302576023b433cf01eaea7c7f59b8ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa9581d62521b58e79a35a6491713e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b906c3d353092dd5c233fe347b364603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef371c094ba40ef754857d2a80da3d22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2cf24b423445ff486ab439d5e2142605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577fcfe46412e86fcd77974a67405eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e42280ddb80357c1ddbcb5d924403607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5b4821193d6d13b2582190b0065cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8fc46b6f887563bf39c062a8290f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbc77f676976f58bba8b9f8546e44d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c29bf582e4e4a70ea653b2728baab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b458f7d49f25169e3146b9849ee1ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b60cbd3eba3f432b5ea5d1f1b505db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fe95c9cb2fc578ef4a47e3d124860614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cec6aeeed72314d2cf5d16c418e34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff8572f521531882f9194fa0be34b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589128c085e51e97b6a8ef5968efbf9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca8897a46cf6888c6307dddd57802a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc830645622c6a5e3338eb7314146e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84358ae6b73f04aea841caee115e30ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4319d523b3f316c86efee25471d4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9321784ef22c19c44727aad6846fc59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcef9b78613186bb36e8aa3fa9e78d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bd5dc6f98e3d61a15987626b534f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06a0c8a499e4fc630216ee2088b4c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf63f97c23f58d3fafdd4e43803049626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032104b6642f92b454cba5fd704a77e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f521b568249f066bdbcde676f0833f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc87da3f93bfcb4e4434c91b077aacc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65418177b41fe482dac6e0cfde47a26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca2a165653f938a520383a37a1f8d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bc74187211382a845dacaa0ced26d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c947c6a9d20fdacf2c3f75ae96bc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b85f9bcf952baf354c9ab8147bc9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903f6f2a806678fa99518d6227e8fab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008494a52685b71471ea3bea927e2bb9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5069d89614b7d81f98ed8e6fc3f7539637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c1cb4205f7698a49c453dfc1dc495638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b51d83dfef26163509efc6ff5d7f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5c2e7eb2d7792a5bc2214889a8dfd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e18c1bba5bed9e55462b448990d192641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c302d0d98674b5f1be36b525eefac78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888d426f634dee24466256037568423643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737005d75143e695eb4f44c93865602644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5d3fb3576f2eb153c9e80d7b4545645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64819c6a2c0eea7aeefa23bd89af7d95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccfa6ba190c21a91b90fc4e82c242f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303935468c663dc0751e17978f429a20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03465f10058abb37bc0e12a565085ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d44f5dc54591c8ba2d9a415e6aa63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a2b60ac65f55312add004153c9bf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd567d6fc38287462f239ae38bf6f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e941b51d618b9c196271e6e0433698653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161122dfebf877af6c6c5baedec9442654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864e846079b09e1f162a0c1a9e4eb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74cf352b43d23cecdb1705e43ca8cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c615933231a1a91b5376072127ca8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ad2a6cea0285f5cc47f8c92546bc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9ca0ea7a3ba54ecac703996a0dc74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f1bae3f9bfda61c2095dbbb4151a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f0afd0169f54346666c012cd9d28c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1fc9c05595f511c668eb20d33c7be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ffdf5133fde3dec7e7c81a499bac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6010de68eb9f4e32d4ad0a60b8490dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ed84ea8233c1650f09b9d8036f121665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97204792b72d81b670245e637e94595666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a9b39144116109008e505d30756ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f343dd7041c0bbf8064626146839f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7761672d1b17d6c9d0c1af0c13652669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94124642f0df834eebb88d4f9cff8e10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ab00e60669a9405d27e0e3a6d73da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6817220ff2774c9e8f299b87dc0e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9779e13b4353eb725bb8258ee97eb7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92496d7751ec98ba9ff545214771e5a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5fc18d4afcbb9ed5d25a66126f802675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdec36c04d56c661fa6a9193b68db55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5f311cc445e8c3723a68e0c1e1d2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e87da812130b31fb1755183120359678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8563670f66688bb6d2f75a597798c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c60f1a8390e77fe6046d163d2ade4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57037401cdb0e22464b494a031532cfc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b202ef61303bb0028e30c730e6fab3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc502920d157cd4afbcfd98495127020683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b147b32c5235ba0da802c8397999a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ed4fcb26671ac453c319b2e9e5321685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222fcbe831b0729ff3bfaf0412a5d74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968379cf4f428ac47f69e7e372a2ef40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c8b580731de0e77cdef57b9998c4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7939d7ead2d849b74ffd2532cb64167689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2baa0a7c841e8754c2eddec202ea8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eb9975a0ba7816cc1003cb6ce5fcb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7970a1ea3d59ff48ae310798a5e7e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576b371dabdca6f21995b467ba46045693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c58cc3bba3779d147b8bb20dd322694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb74b520aba6797559702b6834c29ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cc70bd83e2e5fb43822479a60c34b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdd7370a1e5c411ec74fb52f87b666697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10249d5555dde38e41c388359b405ed2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665b9f6a079baa2060dab4311482531699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87297453dc16e22f1000b0aa05974b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99af30244f26916702c80f6eb7acd8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db964084a6109e1e3eb3349024095cbf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a0f4d3f6f50c71a4e9eb75f6d392d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21121b478b633427927244ce9d1b0e36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178117c9ddb30c55b1f1f07b3016f988705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0d32c8eedc14b2340d91eaa818ebe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321ed5833df27d013eac37f0a730657707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7439b10b98aa7e20e17662950f788da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7a46b91478943a7ee5c91f81b24f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978a2a9f0fee3790c81a3f86d6d5216710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8608379c7b68052954eb7b0c23886711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df345203965a60272207be1c10e699be712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d281a8554df9126c2a5ff094e68ddf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7735f9ad6905cb7489b2827f44e8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fa1e4078908476773dda2ae6eb8c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbd1dd20bf63cd54568d8d0623b7624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008f845141a574ccd55aedfd13f57765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faf33a43a84a46dbc62bc14e7b8c146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb2c84b3d6ff78fd6de3043ded6547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d153cd9752ed312163e08d1e84de288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c994052b57a1bf07d87e5cbfa8c94b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961368117b77fbf756ee2e3e21b820410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bdb888a6b9fe9c013934a0051c27911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e352f72f12c0f44e5420b6c1c9de6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9c31e111bbb835abb4ed98344ac5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a559e98748f96daaa0617ff620203cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd947dd09bd7ef7469dddf6e35e7cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7890be9d489d0460d89842a648355516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d8385f57b7154b3df97ea2f1115df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b4da34a07d83fdeb8e584fb1a858418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d168adcd9baa095f27d163d1d307ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda4f1e390c5b3f31bebe197e57fd0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ab8e2f74255fb615f9e124ae50a2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96622f1b015c54a0fbaace8a8792aac122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027add624c1a7dc5f763ec57997e180d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9afc82fc5f745505e34d9d407326e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea73f98da6c8c0e9316a9cdbf9f10b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa075a75e93f06e878940f13951d4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a22a682acdf365a35a9ca7273782527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887bab3566a494b9c43d3b019847d5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c377eee5379b7d27d947c6d15923c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f198566cae9bc4d17a0635f331afd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e47de699fa38c13c6599725441f29c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e347d9f5d32b83779b25985d794dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43246c1381690cf6924abb8efb6a02b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc0474ec83012973e53446e55ec68934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b08193b82353f97163c5fad8aca99735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437ec9091ecc0b7c7f27c7d0e338d0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6146eba1925223d1c64464acaa434e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c0c04c373e0b55e3435914835373538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a22c1b524a794f53f5838ab1ac56f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d700acb934e8f383702c3ce168f048140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d01904b91b391a4649ec711d2cc3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed396933ad808d603732c3a33533a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00140c90a0d166655d2233946726a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8695376f1bcd57c58557144a8604bff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25d47332e26e98b5b9aa4efc509d4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc07ac0535b4903e5dc6eb480b96746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70bc380a6e711fcb8298322ceab0a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aff02a45f6662587bf89250dfecc7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255ad471e34ffebba62e06948e3bdda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81081c21634bf6e78d0ffdc019c198950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd942d57eb0236829ddadab76a403ef051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b592551ce1db5078e9b45668fb832eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fae76323e8ed6b46f654a27e1026553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8ca474cf5df42bbadc725701dd96b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd96487b79ad5d8da87550a56da1f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed708e3f33d803b26794f8ea9fa7b58656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a99bceb3c80fcc1501eff98628acfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619e8df542c32fdff8a331b8639c07e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afd3f50cbe9a0c417da7c94588a27d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28745e88deffef7783b5a71971bee860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ec033b5b742a5e48ce806b205811d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb64f49de3a80cbe42db7fe32e263d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e545913d826b67a8a386de87048e90263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b544b5f5507872c0c6cf675c3812bdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c982dd9d4bb3c7327f15798e705451f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd09a49961e9abfefb9ba9114c06e2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cdf1848f745276513ab9c7cf11d0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5e4bf4c67c7fd745628f920817ab968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be49fcc59c1b38ab516506e5788382869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76612ae0dd495748adcc45f41c4c1e0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d466e1164b5d768205ab4b61932df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa75b3fa31adf233a95dd15c100e0a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe2e1ea0a6b63ed73e78dd25b232b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75510e8bb930ad13d3e9891572cea91574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f8519b36c61918cabd54d6cd4d1c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19972a549233f624e87576368a70951f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa9173af2d4c20daf73584d3ca1d0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf9f4e7826090072c577626b8c763c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee495d78a970b0ec4ca00bd64a81e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14918d13d4ca2e93f274d74d4c6f869e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e82d5de514b9373b8ef83388c9f4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338949763a382b4c1139ea6b9420031382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e0edffe2d4373a151130395e51ed783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b019846615c5e05ad2f2e84c35ff40184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e8aa6f12a0968e6d63d0dc4f3a89285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7081d72c6053dd0d418b27cf4d66086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aa259db804e324bdfd54feaf0ed9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bad3d28e79cb4032f5a3c010ed24988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ac2fbfbc5ee589c10cf82922d5a1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f437c841d444d1e2078811e68cfa2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc011fd35fe02f4320965eefa921ca3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda565c34e31f6af3a192150f845b62792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5177d2332f7e2b89de8a258aaa60293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4b639d4f8f9ae733cc78a77cba2ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b46eb8b9b62fe14845cdd8e5b5cb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefaead5a3a92919b2999282e67ca1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3baf24a8ed179ba3bb4dcc315ad3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c61e1b0e2c8ee7c550b2e40f91ba1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1030a73099019aa2d5da6eae05f7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca0bfb81e993f38ea4aba13080aed4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50105aacc92a7d9490d3282542c44daf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffe4184427f6de79c93a0a00165ae7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d00bb3dacbf5690dd119946e3bbc1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832229e20063201df88bd75619f4446104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f71358314eecfc8260e531a8dbd64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f95a913db536b77d6d12080b3f1c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa475939c1caad304ae0bc0e4722a7ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c7fb92e3510bc0f4fc757a30d8de9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5942d4a49f117010ab41d5a2a121f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7c7f4190e18d79047586bdf318c90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80dc18d4cf442f53526946dfd66f09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb821f2ef0ec0996ed24b582136fea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0611902381124dbf5c6699ef929539113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11230da8ec39b11e4a0ae11eb6ebb899114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a8d1f09d23a2b8eaa580ec7528cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e75fbe80a5c73593a6e3534820369b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02e0898e75e6861baa7eda31484ec6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e541df61e49b24fa2829a65e7edd10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c95cf52b43f7845df0c52f0934b56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86215e71009655d36e9c02e6a53271e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c797e08d17c44d4ab74ec81c7fa398121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e861e184ac04f6472ed83cf16f7576122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff4ee869015e8d5f10d040cf6f5b82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448b23ee07d150511dc390d2a5f6f71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58d440da6f6d18d6807e23dc609ecd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91b167540d27a96ab87fe54aae9e9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c7298f8693a31ae3e716a8a09e490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac5ac80f1de322e0bdfd66016ec776128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f495d9c05ad86c32cf25746a008a7c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f8a0c26d6f6674066b36a2313f836130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aad0350debef1573bff65d74c0176131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffc417cc82dadea2b24d0ad7e4783f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437e4ca9d043eb866cd2ac9df9b895b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9179e7dcd74a5cbe5e4cf47083083134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afe0b85e448befbf589d57ac462474135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a1d22cd048e0a358a5f1e95f6d2d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5b71b2b6b000b5f4ddda4804bdbcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aba64706249b6c57418b94cba3c839138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6efde148539868d508f95c3ac1d1ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce7a0b79e1ee047dcd70ad922b7ea7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d6ca923fa5590d0186cdda0de6b92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80396f0d27528fbe6e403af7b18047142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29622caa13db9a026e3a1370623c85cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fac979206730c8d8b34d29beefeed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8f8b2a71fe6ba399d768d89b04dc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac44413026171fa11139421bb59008146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d6e39200ae72f62a9287f3e98067147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48e56a0fea9bd49b37d2e5ea213b97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea1ccdad60196413d7c9228bb913ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53e362659327931b6c0143ee159eae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8a2bfe578b46116c2fc9a7513c1d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94575ec2cc23d96b5afd4686669d9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2627d2115fbe3059f3c060df6eb485153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d317409f14a934031a1344a4372375154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a9f2e35f03ad60adeeee93a354b2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86670041ad3294959ad9b556d70528ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92df989b5047cd7b0806046bac4369e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18ca14c40b3908c98aa9228328320a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995220a7ff511387951128d1d1a8cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e43e363199fceae09156dc98b8027160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbec5a86345eb1d9b0e8e4bc4b98d8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb62b4da6dff061c64a8020d4d90c4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd36b60fa6fc397b3254f7be6eac44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48777b5236bd3cc67d04980cd69fb88a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e13d002f3385a6ef39cc854230667e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb38ab234854ced56fecb9b8e46fb73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63272c19b8336aec06d4af3a9a8c5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8477d6dcb04008c0de4f4dae3415b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3e0f3fbaa6eb7d1299e0ff3d26b32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3090f8f51368c3c8d000d045e561c1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869389b5a27d4c9e5799ba1baccc7d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dc121fcb65e7cd4342e3218b632b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e5c256b451c8d07207ff7f816f5c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9bd83c78cc85d8aa2d73cc38de98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea0438daad16bfcc3edaea1f4aa3a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a632254e5494dbb233bab0bb3428f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a584b50ea629442909629f260b914b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98ab8a8ebadcda6d92be98bebac323178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ec68093b2c2832c304fd72b669d90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dee479dd33e28a86579276c739084180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da85431dc1eb3261816d79ce08069d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c709d6c0aba56fd0d55ec5a92a56f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72150399518237993c9ac966165c1aa9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdc57cf28c3ff59fcd949664ff4e29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50333c844e732d51752774afb5e7ee46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531418e5a360044f3032a6a61cfc496186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0c9e4f1a69763dccd9cffdbaa86f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820739593cecade421c47b8dbd30a7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be879ba829983bce92e2c166895ac3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2d819c2bfa099f81f12fbe49cee22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d4b23f8be8a727105ca18ce29475f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559628bd6dd3b0912b2f25fb763225e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aa64faeab24fe06020675461c5871193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95377c4f5fa1d01df5018816e02a8412194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9109f1885a6e1e6c1b0145f997c689195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3600414b60f2b0615c8ebdef0ba1c36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829a282a45fe895cf02fd64cef4c3bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24a7fd09a64894d3a26e09c0f527b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af34dbab73ed7aa133ea9ffa9e48b5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db0efdea59b36fba873b5830e50410200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc88de9917445da36c10a44ad017fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2a3d46340e7d7727401383d0d60d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9b2f311e907d949be45b8e2220422203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565301ae15005ccdad9c73641c540f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462c39c119a1188f64fbddaf689929205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed0be9d6e18469ccbe78dc0a7abeac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485e77f668107b624f514bfadf5b9f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0bc05330e20005554c8c875c29121208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb9a3215c8a2950060f2eb7d2bfe19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d4a3e27203d327c83ed878f70a07a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323e06db83e1f2fb6ff0ac9c266d561211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f348ac2aca0e984c2a6bc494411979212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb6496ad5ea68a8ae105725dc5fb1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a29d48aa1523ca0a8531048b1cadc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf83878fac03b3f3f72fcc4e47f47b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84163efcc8b2b283a793160198c0fbbf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba3110e2b10fc72b8f63579ee5762a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a368f90263cdf572f4cc27e4dbc6e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c59f186eb5be75df114b06e6f19bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81841f279478335266b802fee5825732220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992973c4b3422c9bd3a00b315692a12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2d50eeda14d2d29d5f7fbc225498222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f704a057da46cc6265461828b9d1b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e683b5a08ec1fd35bc1be9b461f317224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225b6997f77e4335ef2751b54e34357225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825d20cb49fdb1a47b36949931cea0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb86c7b50aa6a1a846855fb77b5613227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7c7d3e8bf5ef9bcabcfb1699c482b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcacccdf73be8a9b94c527cb754bc6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b6158d800d3672997997b9e741f59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382606cc8ec496e1ffd578d4d2671ddd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633c87d0aa69151f502042fb0d62520232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b3310d628d8265f8daa003ed86ae8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a0cd4e75561eec30c8719e086eef9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f022ed8cdab7526c5fc0d3377e345235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a605582bee42056362b4fd74321c6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34b5c1d98c7a9eae8d9f5402fb9f35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d069b3c48bc48dcee13e9a90c6bfa2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8628cdbc37b0adf075a401b2ef458f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc926c2104372196b6df9e943f0276240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d695a4da43571c409183191056715241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055c36a3c4ad0f4303c3ccc8b4a72b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca0c54a2ba8d9a6c129b6752e63cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653d97f331a00662647d7999ece45e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156a8bb137c773a55ff2e32c9e04927245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357016f9aef3e3f79a53169d089fc37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7288c9702938fa130c1cad490050b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68243e0e0f091d0e10317ec58ead2ffb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36371e8eb55e2f985ca8f790ab75ebbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa484809db5d044db4d5d327c193dea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423a146d9cbb2192be8ee5620581514251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b97976938d17c317719b649fe0a655252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5983077aa391bf91a6ffe54a69e13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bb5372e3376b588ae4af2679edf6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da8e97cfc44fe26dc3741d82589c3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18032f05807c32e137c97d39a854eb38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e49eddc218976785fbf01568339e2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569308c0259316aaeb05baf30874c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dce27b97873371c49c0408469a555e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffdcda454632fd1e69f6338a0aa9d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d748bf7b3247f0a6076bf4caf9cfafc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7008cf3383b7052db9d0fc9ea3eaa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6494814fbdb89dcbfa39164cfdba31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c54ca13f52fa91f45c31d61ec5ff93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd5fac633b96b027fd973487c751ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008f8709d01d06078909575a0326550266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066412adc03069c5183b690c0ba3f55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45198b31fe900076db950ba967f952268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896ea880272ddbea3f417a0d2945c0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987352bb0aa4c48e00d911144f638a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35853285aef4bc6ef3b4b9924cc5fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1935156d4537ea78397e5249e5fb4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ec9f61cd29fc13ca891ff79dd6d82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b338061001c7afb6b56db350dc14c16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad79477f40d477f4ece439564e97abf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c26e2ae1a0c7c7ef5d8f806ce13c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24a26080198b22cd59d6465c4846ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1fd859311ac94385ed7effbc5ffb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17689cadd106bd260a53046685d5781c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345199a852e3c63d3f102caeb0ae94bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9e3e6e8b75a6de37c062e75a7ef7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6fdf4613ca00f4fe26ba9a11d3330282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39203b94bee99a32fbe92af9584e4f14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c163762d18241d874dc62734c21ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9a6c75458ab9197d5ac0afbbb5648285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003020a568513d51e51bcf153f138ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c8756f9b96b96aefcc09919c5ba42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983ccf76662b52bef35ca2387f7f92c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2dd5df164587eeffa2cbe2413b192289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf20030c90ce618f7c74c3375b0b40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596629b89da98277ea70f985d850f199291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a006b53453155314d0d34a87b7df9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74b73f13f6a586355a5c9bf10f5a8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b9cea914a3fe0771473c0d4602eea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2087cfa7d3a7d062f1f318eaa4ff4a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6819f4288e9b752fc6dbd62f05f17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081d696e9ee71a5d8339b38e7ad68c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eb572368764afba3c61c6a60a20a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9b281616667a24246da0a984a230299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefd459aaacb29678cb1afcc291b371300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e2359e595676fd781c3960b692879301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45b0c3c2cd249fea1363547908172b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e06f9aee6b5ee5d3d912480b98f4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00de6afa912310b979f76557515db3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af173e682c85f0fe2fa35191f65345305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392da338dcd67a87438c2484a2c05d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135c2b7cb47ea361f3c38dc3bed0383307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e34fd0c94cc28f7acb3fb37151f1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428502941bba14f014857760a9130ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60358419037d1179ee68a777ca471c67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97181482030829355e0ad23a6bf04026311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c3f1d30e28599836c647e2d30eee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf840b2d959d2fcb6e3478dc024d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604442ab4c7641357097872a933374c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813d9fffa84273d666d43c5907b23d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5964b73f32695d37913b3a767b1fdcd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a44abdefb0bd11068950d512fe3662317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b67171e7bdcc35a879e8af6b1f71c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d8b4f0ce0e2435321a89cd4309403319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436b9aa09a1fd020c4be0d4dbb00489320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44865f7cd9b8719f4ea6e449b1f2f3a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a7db5f18c5da80dcfc70a6e6d08ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c2911ef1bb8e298e61dc5fa7f459e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84e749af824fe3131d15e5f4d49e74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8eb5813150d28fc56444f83b48d669325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cbd4b7a6be6de7d9aee3835d9c869326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998e9a9b01b59fd20c2a69a50280d56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe330808b14a3f3ae007999e8e068e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc4fcd3b1b6c3f019bd7e3b696a9f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0c871fb84694bde225fe8e07d3abe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41613319ff22138e502c3b621a1f857331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26417f215af041b3622af3b43a24975a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e99c2c42b9ea08ea79b95b6ab86b51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae9a41fb81bad97b672ea79e1c3962334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e427f4d03a6993bd60ec7a1f3368335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abae461cb8884d6607f7706a5f54fc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d2e58218afb4f4297378937a8ddf2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711875cbe1c9b86066f631b87d32ce4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324520bc5cea07c044b8b02a77f376e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af491343623676b02f26a55c5ac1e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2e0fef48d51b19f70d550a9d93f76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aaa1f8debbda7c0329e63de4c8b8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db737966f99cc2ffb6b6b56b9ff7c77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a1fec4d7df49a3eb02c982b103ec8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f20c04131171a2170a477edf4689b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed06758fa31e7dbba46bc16246bdf1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08c2acf6f22c2d9c565d0dc4a9371d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd572c870d904b801e0bc5edbef7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808094c58d8b6b78b29b677c69b88dc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1693a1699eea68fd97234223e55a83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dad0f862faa08c0c8ecbb2f2f7143b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be314911e749843fda92cd6e5b038a53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3a712f5b067f56bbb0372b0dd5e94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0325fd2bee56e95f81f9d1066954e33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2c8ea06bbdb9c15601b785c6136d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25519e3132b89503fd27f61bab109b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516845f7dc178b21fabc4ce96a1816ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8d958ff1f4e98d1b82eee29827a42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83b57a6743fa494cd21cf72607679b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab055c6635c1dd584fccee68cdf4a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00ce17a9b0ad760a50814a1f547640361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21303543ee7b65b9c62e7dc2646c8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7813f33c84d96241ae3e5d0adc2417363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df086f9aa34c446ae2bebd447e06406364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4f3404a7a6cae50fcee4b03842a79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3be2d85cd3a8a06f9cdb93d043732366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdeeb38f402bd71754a96c81aa4eb3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a57e0726aba9f7638119f27bbeda97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c310917be332d72733c2b7ba3f571369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2ade20268056f2c8a7cfcb4b68699370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946a5d06cfdb9e708588e8ef03e4b5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043d56b1bc81c711c5d0ae3fb07dda8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963059c97f5267240b18deba9f3d3e65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fd5b6658011a240b0abe7d546cf68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce4f378705097391eaefe0c65a94f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df70607ef1e1d0a9e4b9b70930fd1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2bc916f02c658e59536f0741aaac2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2e096b262095224d6d2eed8b0cc68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7513c80740b6b624fdd3288cc2ba14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ad9ef8c1bc3b29ed201859b7b6d95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f96b6b93b106549160f8f6ddf4203381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713b5cb77c635cde12774483f574532382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84147e38948cc2d8546f5fa7e8870f96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03154b9386b9ae1cf4442499780e4eaf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b446ad4a606a67ee1b1c3a96e91aba0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd37281a2897273c3fbf48fa94cc8f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ec19b76cdc29bdcc76bac18bd57ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ead025602e607581af67cf859e5f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8148afa4b0c57ee8319942df4a9c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc3160d924a57973b0aa1c91c2ba76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d923bc772bf3a0390fc4f574a34bac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa683851d9e290ae87cc98724047a09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a8b947a97a6aad151d17628dc0244393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e3da06c2bd38ff13f02e03cb6c033394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e943e6ab314681fc37928ff64e1702395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef938454d974aea9667002892be77d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e0733027c1eb1ed2fed2b2c89676a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba573d785963b89159b6e3b1a76167d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd61d1d99ad4474ae6765048967cc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecda6fb7e86878234e9eb82ef856240400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83f66e140daf3609ca9217cd6180a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb215ad7f4841eba1527ef6ed58a6d90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d552a07475b8b43553b6009d26781ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09fa6e76b970e36e41d0b0c5e31cd3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6686ea5c9246064fa411518ac7379405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021d5bde2464e6d2078822e992f8d15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe470cf7a6e011479e06048080f8c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306637bf0f749d3db06a86d20299aa2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c23a80c74e8acaaacb8e2b9389fe5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebdabff3165f659dc9d946321bc2d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc3e8deecab510f6734d7c416a698e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128575ff2ea6b8228fcd3f27910eeae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7fd8c5b5a2d7d4d99ff76590e7c12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4661b82a841948b8d948a40e58565414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2ca39871050321086d04b66b57d50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a430d46abbdf228ce72aeb54a2508416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f795ed415a133a71a2ad3559f21883417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff130f6a2cdee6b7b7aeabe62a5449418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c33a075c381780318f7644189a2d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7db00ffba3dc215c3f461064febf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051f4bd0019f4947bfe5b0980fd3ef2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b6b5c71fbab5b1a3fc94c3f821de7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd7434c5449ecf006664d14840f6cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842b7b8c2712deb2118bba701d3f928424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021361db1f4509f82fa49a4ceab8cadf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf0cb76a9dde95ec5a618cef7ba8b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06003803cd7b2e1dc69953402d1cd711427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cdbb79820e7a02c50a65dc0f84a06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f6992930bc8f197742899e6e1463e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f3cbbfcd827518bd3aedfd69c2184430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6c7bd73ef9ad4e847f14d2250552e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc2509118e7674cfeba3ebb30bdf10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2271679b5a1aa0d983cc4965421c57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb0c128edcb84f1664d7d112c2456f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89c4a133f2937fb1fbc5c7e5e62547435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adcb21ff39d49538e91be8aa0d19d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3ffbabf893e87d2406b25b0b13b53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5afd0bde28e9a6377aba403c07090438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f083317e79cff07280ed503b6d9efc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113df8eb55288c0fd88bbfa30182f21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180b2880a37d540ee6b84bb1c021b1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcef0038d1069f615bb0700325dc8a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261954de93f7e9244e3d0133b62948c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c920f36245e88f4083a59770d02fb20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359f820c8d488a23cce84f2840815cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ca43031116ab70b9c529a88fb0382446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b629de16be65620b4903fcdaaa249447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509400835f24a55d7eacfd3a872e5f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c333aa3b9463e2d6984d879af9cca8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239994e02376e24639e58ef0c32febd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b3f9aa7a2876e35e57b82c228e6f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b973ce0fdd0e906da31605dafb9454e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab20903196c4fc97ae99fd24025f7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450952b83f70ce4a47443c65298d4b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac33ff86609ccba6bf869c2efeb2d86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1986a98a64d895cb2d0d0b62df941456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121fb8337ad9a5df004eb24c4ee3c4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a52da5802a65798c0e9f3b8c60919458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79599091268ef658c29be39d3b8fd9c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b59021edc7dad2628257c80f2df56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa93063032aeb617d9441a1064d10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed3413eba6301675435b1609edd941462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d87a29d85f4988f48e2d21b9c166c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ec48d3f227224a3ee2faf1a25bcef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffc7c7503296560cfd40d3e08a176e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ec2c316c6bc1524d0a420439ad617466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62be03a872d43dc7b555020f494dffb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2310a9df11536e006d3eca315ed1e77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555130a5bad432142f6f5ee1581e37c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b0e44cacd08965dc01f3c0345a38c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ac1665433aa52105e91963a1c426c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18552ac238a96ea4268f3a71f56e75b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2465398a49905783af960c7f14e54d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e7ff33ddae96bcdea697c9f8ddece474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de1e6ac25aaec9fae12a79fc2bfed2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874af8b857fdc3837ecfb1d7511bc19f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd754f47a9de11dd486d887c58da8270477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6317c7e9abf37762fcb89016f83dda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56140ab3308ac14e39407d7b26b2e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5537b8a15aecda21a101908fc63fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817f38f579f7c20d24f14859c70a9a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf94637e9cc1ba4676e16b44918240482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8669113834592ae0719d4827f77ab51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0908ea8615e2eb62a51257b45ab9dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c775c109544bfaa1b28f7eeafbd619485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43661173969af989c192aa1aa33b941f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e86b23e424a6d83eb0ddeff78ac8d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38540cda6894f88a1de3c47a416d20ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14f9aa590f71000f5e7b31fde9bd57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4601c6a62edd66693f292d351782c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9aa9f5e415f23a2c9413f2e149fe7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c21cc38b0c829b1f10d5a252cdaa4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977521d0393eb6b5b96fe665b2bce4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3b3bd776603f14d3e5d2f897ce337494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4ddd0dcbef634f273f63afb9e319e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fff2bee2a5fba470889f0b3881c126496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b244cb2fbd02c3efc73ef8867d220497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dd608ffc1c5acb2b9b2e2b0a38684498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38be93938ffc4bf977ae163788b4fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c24c1dc4bfe029b634472e31fa1a98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28655000324b7790c45b9d3b19e528f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197061850f678bf0c7f6ff5257f565b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e31fd64f2b29f77aa5e4a2afcc5340503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb5c44f6f2b62d0df75ca3847574d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a4924edf0cc42b8f7d35d3c608fbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad17881b43420f58946643a957b749506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d10924307085d5a6112491225449d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51135b534076ed67bde824e5ea8199508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd11cec3df9a2909f370144ba30ee00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30788a815327705104c5665f58cdf78b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb6d40f110184ea97e8202e2edf6bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ddac39a6cfeb7a6a0740191ad495b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e06a914f496629091c06fe8ea6391513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9063f0a0bbb4f6338f022d5ec7ef9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9e4423b7ba90e3b83127c4df66f70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469a46efadd7c1db9e71810f304b1ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c262f09a0eb8bcd841d9365e4fb79cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d12e3ae687ae86801b8e069f37ae1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537027bedc85f735d42bebee76d31e92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba99a2c691b0d9a1cdf6e638970742520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4550871e3cc3853f3f0d7286aa72f06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9915cbc425eab29034af6a4f127d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e593b5f48fe82e45813dce7a02333523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3832edf2a501d18457ba4e9b3e172524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449865f3884b2a7c61ec5bb3be453a0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1d52d6dc2bad3d5b2856f95d25ea1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f54493485e16624d1fa107d2b01f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d921dad0a8eaa1f4b07cea79639838f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e54067ffadfc2a0532c159e867c411529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393ace3394ecc6891303983f86b01dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d89726a2ec1f33724c09b4c1bd50d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b425f07ddca03bde89855280cdf00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4659a828b1d557e2d792d745c4e9c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6221b24d6ae48e240a6d791eb75caa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddc4035185971f2d0423cdaa2e946c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a358b38347c469b08670e7464eebcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf45834695befb9dc131cf03ab350f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063205e8c9a02b5e67d61bdeb12d8b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0c9a0d2e6987a1485b2499587202f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81c89db491600305a57f5284efcd34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d63041098b581970ee2ebd14b3bf39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721916369ea168b8204c919fe962437542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c79c31e2faf64bc8967949ba5723b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5497102dc46ed25f35ec4d188adf7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084160731bbe6abccbe54bd36c2723a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64ef49318f7fc4dcb49bf5b6b592cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ed7cfc25058ba638a661e1b1bcf6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a7390e4b773705355500d14284c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5832c177d4e84bd67cc8665940ba24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a726ec58febc669d30a95868ad750cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c074289ff55b0acf05413015fd55901551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45328b232f7facda1fdd85b97378206552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eee0e275ce40e6f63f244cca33d6df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b098be92194973ae015a4d5094cf6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1226016ef9e7369108a74f6466a5ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb77caeebf75c744030921c8b00e3ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261af164ad780e27da1e0bc0e2064c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a406398c833255c3fae87f849f49be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55245b3e460a5f6bd4fd3d572e2908d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9404c96dff58bb909ee5214fd5793560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ec0241dc76a9f78cb84e5c1fb94d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b6582dc5543b8d927f6ddc58d95ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81436effc968ee0ce036a70cc8dd2ecd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94a5f74688f2b6791ce0c8c30e7182564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaee9c69c3e78311f9291166237c2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cf2caec231ef2e0beffa421f38fb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2e9d6b102fb2d1195740ab01296f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c310eea278be35d169633636d29cff0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270d70bec6baa481ab223dba8f27a7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04fb73755f035dd73c57d639de2cf4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc59aaa499fe4391a4210fd663550571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f08f28f0284b8765abe50118e9c0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b080720df5921eb9b5f6cd4c88a74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49d6021cd65d772b8b40fd5801be63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a680553bfbbe9b9d645a9a64e053d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9d9dbfde1ac11475d6be31cf71796576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fb06aa8b0f4b9808f315332287adb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80383871233fca101252778b3a6e18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f037c28c90a92015b8c3dc8f16569579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6cfb894075646bc8b2b8a6a942291580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6be758981d1e05d50141b494adad9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6391db70730c73bc0a53e8f64448b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79496465b406be43a7c0e434c8a93ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbca614a434e24f28f8144776767fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534b2733498499ab519ed92af79832a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cb48520438d831e4e126344f192db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715eebfde7f2f165859fea302ecd642587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866a9e1989cb0fabfcd82f766518909588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08e0df4c08f0ab24ef81e64902fc84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e4b5880a780f6ddb29f5e9871a347590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1aeb9b2d8f8bb072b746caf1be7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f65bc5b88c09cdd4775851a87a0279592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b68a281470333d30a791cfdae02b45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caa25cbb9a5af00b138b4c3e53a72f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d702a76316778719963a6b7f3f075f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27801c95aed3f1d2232e09d69816800a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd4d9a5a716baf427c9c861164397e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb53cb839238b0a0caebeaa8cf5d11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa896822f25a11978b677ba117c1e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b7f7d8f643d84d023b1e2b9d41708600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085799964b6e40ace56023edc2c20198601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea827d7b3114b2b66df1c903185ed715602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d35170d339785947b1354949d4de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c5b7c3863007c8911b0ff3fde1b38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b019ab27b497b06c789bf2f7636946605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13c50344d1207a71203647ca10dcb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c5065495c8162834fff754395678b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb25aedcaa5d715cef15ae97f64ed7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7c416edf2c6f0f3a0d72a852cc2a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3aa991e5a3a105732eb856fb81db7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80250961cf502e3d0dd4e1183946180d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65b5edd73bd3c75f32f2bf65b1ec55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619dfa4cf58ee5632d2ceed5cea862a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e1d3f97e1bb60798dab5476eb7a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851778fa530cd27eb9375558a31b4be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cf0ce7ce97e94bb054faf23769308616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaade2ef65caf0f22ca30e79d5202dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218dd9f81cd5b388aa4c12766e8d8f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb054e645bf54134073ae7f409f51e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66736c5661ba9b2c84ba2a51fe15b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720865834fdef58fff11fc93e9c19413621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f12c7966ad21d80a7f90bc86d0ead622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e4f33d0a6508048176e0a67578fe8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bee117d54b03c671e228d9e4f0a43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33d18217f7b4e04005ca75bf732dc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723a0ed40ea6818005bfb72ace374c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac38779113d70db0a99d30dc83576a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb5ef2dac795b22f224e96ef0624bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36927e4c6685a3b146a027d3aec8c334629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaec4c1ad92f525a3c57057ac54bb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac549426472bde7351b0b930bc50a32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4145624032911c89f4b0a89ece2b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4f33c442278bbf4a5b1636393f30c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009ebef9a5485b2f33aa90ffb401e2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746ba1a28e4edbe7aab81fa452f1ccb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3b4aa5c834122d24df3b80ba06930636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b399977e9d52c95422492b963a1ed33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99058d7db81f0cbd5ec59f799a82dd68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c171828693e023bbc1a1cb6199d18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04307e6b4df8fecdd400a5b4e96d78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e78e8694cf4ad68998a5b9471f4c59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67da04625d35ffe1762f94f0550129642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1cfc3132e063ada79512137a9b956643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713e62bc82da080f60bd3a64a5e5031644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a661157d0e05d4ea0824ca0fe7a834645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d826c9e7b015fc3b07ff2893001cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948b4741e31a3fe6313a5038cae82ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d2c39fc8ec7a22d0147ea422185d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c2c1d518a1312b6c682d391aca099649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60536f5976b28bcb4158bbcd5018fcc6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4c40ab239ebd0be21246e8ed61ea3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866e993a1c38bc2a9bf4869b85e83d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b0228015d1cb17da68032cd706168653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbe43aa8b00c990a2448fac528081e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab402b40d7c04cae82352d929e7597e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae4c9e1111b5b726b3ac86e072aafd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b4a461711cd1e19a8ee2b4ed570d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e468b2ff4c58b6020ccead44c179f4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60774087f0b7eb735d8ec98869dab876659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed0f95e33028551823521a510d689e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b205d637d1a934c205dcf77bc44cbf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f704d0feadb8db5d98354d8cb9de0c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6713c27086c87bf3db2d666234c10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e994e2ecc036ff26bf365ea65b0bf2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2aca4fdcf1b60762ecc5d2d665143665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7b3a5fcd8ea498868886c4137483f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbc1ac80bbe0d5e84c3d2d496a9358667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e79fabec93c52cf36868125dcbb03b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d515dddb7bc277601610c97e56b77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6863d47f5ff1eceff2154252ba89b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be5cda6e306218767bb04f349899fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488bea33b5f71d3c975cf37ef0ece0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa9f87c514aaa02e9fb512b1cb207b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950cd17747eace51c0890f727d3035d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c7f7ae2c7f0be1adb42193a421961675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf15bee08cbcf09a50d1beb8a0d9166676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94383cec19481f651d38f4642287ffb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50395ffda88695408e5eec363c7fdede678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>