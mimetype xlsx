--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0850daae030b3b248d8921d3398a1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb06a47a5005ea2ffeaa19f974e8372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdc4f87484719cc06e867a58a8ec003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d46f1aa6f9004d329c074d5379f494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116250a6e6f7d3f71c3dda9f43728975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb55ea511a36951603f331d73688a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462544d5f60f1e2b6e8194c1f7d030017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02578b48b2ce87bb35ea550ef119bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf4f3b49c5747683d6c7736b94fc459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a290adface7c8b02c272c9eaa1bdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddc54c73fcceaa788c365902d615d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc490f73c4c5c68f55da198a1274b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6c5cce75298005c05edfe6023445f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2963dae7390993c900d18d79ec13d2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcd7e8ba1da766c48a4ed7326a64ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c9fdc2944a11844e9d5681f7d901e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5847f80ba49c5e9f6f66c8e136179f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf2e21cc053dcb88941971637d8a9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53e7a95745633a9e7aea965bc4edeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd3e55b953dc3edcc5525d5b7cc6d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d3274cfd915944f50ca987774932821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e827a8f639ccdffa8d76654bcf11e0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4b2d9b6d7ccd1e48af2ca57f43fc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e8e103ef5c977fb31294175da9fa924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda3d71df7d70db1e0410ca0ffd27b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16dcd45866379d92cc6b1d07a6a1f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5e5c4bcc99f832faa2e9f0b45ef7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f856d6b11cfe922bc6dfc8c5ecfee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db53653acccbecabba52071df7ce8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efb7e43f16ce0d6e2ddc757b2c950c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3971602da2fb7dfb9ae9416821060f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff3548c914f9249fef853f23827bfa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5708645ee6d66f2babfbbd93a9e55233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2676ded00d4b7d30d8b3c50811bfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed79a02271bdb46194b05b0d51747935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b250f83f569edca9a159bf5efcb57036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d4c972988e9bc1872a5c29b348aff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45134d6403b9d1795f910c7e86591a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3f20640c5f643778fb6d622f5a37139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e912e5d6b5273d467395f4005d5905340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8868d5ebe6f38782e7c83ba9faec25c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acbe1e2c8c363048b6f31e26ecd57c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f766881e1baa8c514a2338421a0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984e6cb1be466c78121c170eb1711f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1519007c77f01ef2f401a218bff6d2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeae641c471363023423770d04dcdd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb3af5a43b193b1d906ba8a5348b8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54897a6a5dff40f7598c734935316f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13de1653e9814e4b99dcb4fc4f5eed149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dced8838895e7f2f00828ae1e2338fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d6cdac076e6481c4024270e18253e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28fe39bd381d728add93acc97580df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e1ff75b4d5c0e6ed471982edd516a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb186591a0ef437992e6e4d64d51491b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acad5549a95d0d3514552b93bf2a3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ad44709c25353ede796ab2e2cb9ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24590e99345127398894a9105e55403557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe16f0bb2d4673b7e680cb5e84f2f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1facfc7c956b22bdc5d8263e495d9e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3922ef146fd7573cb409517ce93b68d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a4561d99e8b3df6ebda30d81ae23561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be070bf7ba8df9c080024673e3cf0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bac7a092d4c5eacff142238a55fdfa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b9fe0dccf4799c172eed3bc5ad05f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aadf6250b6bc4c52c6aa81909bdee265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fe1f46a1cbcf2cfb1583e27ac259866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca4b3b9498b92fbc06b33ca10fa28d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe33cbb819548f11ee15bc029dbb77968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523667f3888939c42932eab48eb4ca2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95895cb3d367be75a27c489e90b951270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de96057af9fefe7468837761fd8b1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4756e4b09380ae5ced92b9b654e1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a31820b0b1cd64171c45faf48846173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a751d745836c08de2c8ae3fdd2b8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587fe7a7a3540d6948f85c1ec98446275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaf11bdea4be5360e7bc5c8341bfaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2817609a60ea553d417c251ae9338b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec21f7ea5d5d861c9745755c9ebe9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875336e1ec8b88f1f8e6ffd84c707c4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d76cc5dfed4a9be720cdaf9d2f5c7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadf5f3774e9c1d438df0d56f6e839481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc07ab5990dbca946262bd1e29d5e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022d5751cd5fb185e9c7b3216f61f6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a913a87969fb5717ce9adccc0d2b6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd481dea06c8fcca178db5dfac721d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aba2565220a08be69d78735ed711386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7452cc95731a69687a9343c4b6f2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5541d66c5b1638508f626ff9fff0ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41fe6df650ef899da1b02886a22e1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdc847b6cda5d1e5a7dad458f7e3a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18d1071639d9ac39c37a54cf6348c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd79085764ff456ee096bcdeb6a559992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e602f5689b9fe34865406a5886e0aff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33169abf8ebb10914a5445ddbee1134694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a60a39d4019a3472c323fab316bdad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdef8012c03609d590274327e1e71296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbce1d49edb04fb4a7e21cf726063c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55db123bf2bb7a73754dfa79121859898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efa63047dde80e0a09bc08a429c49a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b24067d7552b689db71e938aaf85dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f3789c8213bca6c560d04cada403f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3084767cfd0c038ca8b89b71e79f7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7677fa3b2b57ec5b3ab2a7e8eb642103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8dee449122b1082f20c2e0bc592a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68f12ef666a825b1379e273bab28e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e128380b13e6c11bcf2b44913d0b8c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad4d542f0e948baa435504af078c50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ed4c7c479107eaa971a276030c41c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495291c9c9a04977ca56fb6062c3fbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eaf3ec13f7fc561005c7d516a1216110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a667603cba85f678a547e7fb160b476111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1f5c8ad2755d31b754786a998ff3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7b70fb366b45151f820f55bfd63b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83830b53619ecb57d4daf1be4bdc9f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67d7ef1ebe7708291b6ea6c50b3384115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97b9c3a1d835bf103fa5a25a704e43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918997ec680285cf0d08b7f1becdeecb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d419dac8d922ad735d82c5457687a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d2dad0e6e1568988254230b2ac63c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8e114cb204dbb8035537e28a70afc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19873a4f53160dc27c738a0515090b6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d9c1556b431ccefedf7ccd7377118122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b85e74cf1b37555955dfab0f0f6699123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0651fc34e5119f0bc2e455cb4ca0a18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d00c67b4c60c056b8f1344083cd89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32519c4bf73cacd791a859ee9f6bbdf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef98a49efa821e88da1a35e6fad869127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e841607536ecba740ba7b7bde1377128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0fe08cb89375aec12e55e9db364dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02d3de9a6f2df27ffb369a7cb6adda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a2d2e75c387a8b3a0d9c1df0414a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f6bddf648a8b37f6753c9e9435bf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c22ad7e8a8f38854a2e45e49acb6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84afd6bed840d03b76677674e6cbc04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cde8d4272abccc19b35c91376375ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74924c71c54c85bd29bafd32cdb741f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb00157d12af3dff2f30b9c513ff80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75354a335ec7789b19da04bffc2a722138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1c9196906877d3ecc1692b4dcff0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ca846a69715474a1b8fec95f8bc0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617d568219dece86e1a82cf2879e9ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967103c7431c61b4f717d176e1ed2e4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76b03e1935bdca74807c838a9fe567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1ad9a0e4fa40ab6d23430accaa978144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632b9db0813c6628cd8dad1f3470d6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cfcee67808425d1cbb33ecb16c160146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d50601d1a65390835040750841c27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1a77db7d830ad10b9b0ba0131a0ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552682f5a7fda58484c9334bd521c4b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedca692e7762d9ceac61b94ee37cca8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a403ee15618989216cdfa6fc72266f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc40e2ce24007d9aeedc15a88a84303152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1d38e80cf72148b6110b98012b3fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67810d544ebbb912191da6f926e98044154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bb11bea14f93c4fd20c6d86d7850e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee083bcc4f9c9946a6a9f0af14ea216156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688576931b283da0130d3b67236c90cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b429a1cbe2b49f8d58b119a5573f6cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5e73343451fac7a5755047428f86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a676d359dbeb2c142a8c269e48a552160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6c6998009ae1583d67fdaeb0673ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e941dda1fc76d29dd9ef1203890c65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb19be99bee29226c07ffaa011ab87b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44dbe1c6b39453e35b14ab97535f18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a670eaff951678c9d15ca6894bc9a9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b0c622090dd4b143663bb2a37e05d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a40958cf469c8a461c5de7276e410d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f0852b51fbed835f199599c097d5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233f998033b14e48694cd1537b90090169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87a3d73be4b7ad651a421b74039554170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6a41c839ac01e5b38e4d205129341171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd539adc82681d2960c929e79759785172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f57247a218846940b672c628f567c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bc84c3008d14d6445829c58456501174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7374dd73ec5e291980c16e521bbc19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e26e733c0717e91c9f2c32344b5475176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03495a1335d499e7ebd25cd0da2f7764177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a357ed8fabad9839cf4ab3e33b557178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6928da255075fd58dfc637999c4123179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5723f050477093f00f79f00e9ba6432180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c189521910df2c4d56241c0f312b9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a669fb36e1e62f5d8c4f43ff32c8c35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fde21488be9b1c57603e431534652e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c720f51181391dfd60f0733156e0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eb273177149ddd49c6c46f91456f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879a85e095ffb9d87d72fedbdba6643186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da55a0f2def8cf3a32975a4d870104d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf9688168b0a10f1f8751ced717ada188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70306d961df94d401c2cc48dca06154189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df003c1fb89fae2cc9b175dc91c2e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b521be0a58c84d5fbf553a4f2eb3e65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d7b283310acc85d1af48c23557f09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35535ba767612f6bf788d02a2a1b22e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fccf2d1629070cec75fcd3159e3fe3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d635f6acb287383983abc3ea1cdba4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd12479e08a79e500097959bdaeb285196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd551633d59d00189ba89ee78ea60a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f2f89e6f24c04f63676aee228b9a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2d70b49c546c5c53c01fb1730f30e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef046e038dceb29d165363249c9e8b44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4f9ae768946013924605a52749180201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbd4f9e6a57af7737048298757f9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0109006f53d9c07d943f368189786c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a60e8fb9d973b3bf13cb40f96b085204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bc0575f9f6eec1b5e8c9eff53f9d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2991955d75e18052f371f4e12476e01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858e89c338a7b01ff23e91055e2ad41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee440c8293df069f9d0ab236e115c7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fd44f298e24f2d00be05a46934034209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63666244de8e41267da5d04d06e01edf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7513d58ce6c0bf9b327ea731cfa481e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c8bfdd3f630f2d55d5734b8966cac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f5bbaccdf46b2caae59ea61c50ab5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c332d0ed475162a04aab7027b31e8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad443f48ce745eb8c43a9e77f111e45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a88a1baaafe5e30e168c94782bdb9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4546af0b9f7a917b830aa492f2882e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824475f3a279d849f38459091ba8d47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7cfb4bfa41e38492e3bff2b0defb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad47b254c021c9dbe6edc559f896c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6eb226a013a17fe462e6b30fc69d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d59edd93c6ff1aed1c720abc57b848222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947480d5d7784fb25d78da8880b2366223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afcc7e75ccb5e7a660b507363cb3f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05476e6832286eae9366b1fb824d277a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d71b5e0b6c0150c86a9164f2bdafc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5105e7b3a0a364a373ff7c166cd05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8f057bf7f99fb04793621dff5aa9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8835220f9fa91a6ceeb558a9c57b04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6899aca93f56a00e90b5962f05d4ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28264d21ee22da39782d0b54e8b03014231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdd697178867b81c433de2d0bd1dac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262519d5ae9746b978ceb181a8a0302233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5fadec925874ba21de48809ebb677234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678d7b3f74975fa27e5b7ae9a72e515235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c19e7f78c1bbc21389f671117a3a77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd7dfa0b402aeb27bbbb6ae2024536237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b990cd0b3a032b0997046c2839110238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aa0eca515e23a9b8679cd56100a4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc84928b408f2adfa20bafc6c8365240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06b73ffacc5e3d28c93d878a1ceb2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a238fbbefdc8e5d73e54696ebfd00a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882d02a587a53f138538163305307d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d75fca2254170cb1c975e1a82a95a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df3ab49693d557bea56434898cf66c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596468b23d64f6272e6824788fb8c36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca30345114a68d3eedc29e3a5abd75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd213a0c74a7d2be49e07cc92c010e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f422367d127f20abba3bd66bcc4e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bacba7ab8ff4fa8544667a295f507250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c042960dd2c7c7194ef4149d862b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee9204a4a02f1501f6d3cecc03b68e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce2194b80bf72658bdff4a9bf0283f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b756d994a8ce29423e63f0fda193aff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70f8296d582690f4528a7c322d0edb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf7d60d4ceabfb17caf85b50c71717256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8e848a89e17543a7e45ed485dddb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e628d78226b0e4fd6c974cf49538f65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb5f86f3cf489099ad219dec54ed19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6367ef3e96f71317d6f6d3bd82728260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46654d9d8aa665a25787f3615629e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00c99d49de465d77e8e3d2b5f9a5c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672553571b26961797df22cb8c12c1f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454147a958c5991ed6e9cee6ff35a9a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdf9c7a05ff1470928f88e11a515ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3fb498f89312d6620434d36a11233266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063241310dcb57094f0d7ea160ae58f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceac451f08b31b2ed919b52633c673a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5a98bca86b84f967384b7778a9202269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5271ceade9cd531dd537440b49578270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b438818ae1a1c6509e141e2e9735097271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ca56ce3976c77b7d4c4fb3ecb02e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3952ff35af866e6e6cfa316d99d51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e577d10401ce55c40ecde33c012ba1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9f6bf51a7a9af38a099bdff07a1ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8119f4decdcb6eb6d86846ead6e0db2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39329268ca723c2490560f000aedbba2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba87cdd703ab25435331f65efbf31d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b2dcba7870b426e999f12b1785505279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ed58f34ace125005233c4116f775b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed604b97cf8fd2552a2f338e349605fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fe6512fa053cb82476995e0a152f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48523db19be82f4c287128f845e88a41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1807ebc06b52b01d1ee7902786ccf47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc9c98eb639e268ef4ece9cc1574fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4061519762d84e39f9aad1459a2cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca8c5781b503d33f21a6390bb5f4bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eb85a03c717e3aecd73346251b943288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f7b35e1ce5612c5e9bd30042de713289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228ac5f0e352d89ef5173e75b9c74d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc865012dad4f6fcfd58963f62ebda1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aa7cff1b5f64ba4a33f90701d7201292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd75a9f46267c6b7c5bdc4503e2e1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a77cf829db90845cf274f294afd2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916a0236183bc27600a4a131fd8124c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9a6812163081b049ab9a242a82da1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85b016901143ada5fe6e5fc98e0bd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c52e07a599d48cddfd8c247fc0194a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356086b71780a8f787500332a23b6304299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8fb94f438d0166196035110c257c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e85ca53d9c947d008ce7a9d6557b8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887afd0cf3b814815ffd3fa26e85ff4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9523b5a824c3515b7f6f89704afb514303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5cf62a623739914bf0866c6df6633304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fafc3db3a2f48046db1959390ea02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62838aca73a2ad4c14e7f2809d7e34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d527f8d84460369dfb922e58f475c90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9abf0816a729bc69e5e7734bb26d4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08732b5272c8531fa5073a145068cf60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1dd28e5fc966dabe36c8c071ff520310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55f34b1cd6d0c5ef33860adcc64934311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e951728ca36b1f83b821cf110d607b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0daa9eeae87364ac99f123bf181950313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c734e9ec9c3177cc0569c7f2f93e3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317354b5603d929409a1001983d1d21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a777f53881bed0c20df87202ac95c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ae64b0102c646806e61ba0e61b703317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111052b37523343fd400823bce3830b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ec308c2c0f2e7692f7e23396ecfba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a28d27761d1cafea2474b3c691cadc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19485e1441a95afe8b8631064dc6a8d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e346143acaf9464c77574b48823cc4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf6b2506a648de84a483428d0dd5ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0e94e3e21c2f1775bc76daa237e9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e989658185cf32c7def5dab4d75342325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fb5d80622361321f16263db450d07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf165f7e7edc8e786b21f4718c6ecd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2461f35311ea8556a7bf25f2c5d27e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf02beb8fe0521044bbac0fe12a28cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d7aee010a043467d3a6ce80dff6c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bc1032639fb8be6ec11f050760220331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce1a70d0462b5325be0e9f54980f91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f960c7b7f74e87a6ed3701e5d36afc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fda6a1ddeb4ef836d59ece9288a6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73956754cd2267711d1c9b20674234f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e762825f1cbcd431b3080f5b6c22f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1e682b5b8acb6711eab08fe3888e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ed10b087454081fee0c8ba1abf12b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097177858899be28f9a3891961781f86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f3ef65cb2f99ac067129f94bb0d94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac77f5a33d6fa7d81676d410df954c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c05d9bf26c7f6a7722c302678306f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c830b3d18a90766080ea0cf167e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8a26b0ba354ce4c7566cd6945aae4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069be76b81059bf0b059568d1fc3b4c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bad5909a6d00c5dd6b6bee1adda7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b9e59a046faf87e2e9dad1155a8f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba7e9ae3cf59465d28104fc9eb17f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55585fdeafbd08507ff726f3b7ef695349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e0b59c38f8164f7eac256b318ca9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823924fc01d42b188d669e7856d24f49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc8a6ae4cf50deff69ca19c865da3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0da6459cf852205399eeed94061456353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac74bf252b94cfef5f52ce96518707b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1461e6c98ce24c0d85e48cbe9241c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f936d4f64690f2feba48b699f9cd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd1082fd5b37277d0ae353f2ccb6bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abc96b2709a296e96b55107960aea4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c18a8b5f43bf1546764eb6ced29388359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3762ca0fe354af6ea5a45a576de4155360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b1f47567462bf2965b769fcb2a629361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389243c3f9cf9b81a495eed04bdfd2ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b6786e8d51c6d5d55a4175c56f685363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de85f694d118a13ea13c6635cc39f5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d3b4571a175085db894c933d97bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc4c5389c866356670c2de69f81d20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f326653993bc625ccba96aa55575c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac031ce9fdabe5bffac7a772b88374a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690abbd3227f0f89aa02ee08a6a31c43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8ae53c0d4136ce0ac9c51d97491a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7479e887c855d8e000398c1097e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f64703bdd2a3fe8951432f4e9cbc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2866e085d823849a42273d329b311b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28074b149e02cbe4b0f13fd7d76a64a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0306c58803dd029dde6151a8cba19a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c5c960210b5b42b6acfd5070f700376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1c22564e10bebb52531d9e6080efb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8445c91d7edd75fd10567cd35c6b58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03907aff12ece9bf06a5b77747f87c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fafa30f1e87f955dd1b9f9e49f412380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178091bcea82c2aeeab694c4770e0545381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc86b71756f87f20ef80f394446cc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d997ae2dd6b7def07a796564cc154b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d3786d9f608158f14fb3692f39939384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7649f231d17aac564d3aab97363a16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c536816340e6f9d43280f0f728665d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a4ffaa9202207e7a7b744bdb884c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3108d964cb55967173ccd87dbf29f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3ce083bae75ba7aaa1b4632a34e6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6e353efa517689d76828602872a91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2864c0fbb6a38e6521a2bae60d76cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d936704197b16471382ee444c936bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5205a239db33157f5e51ea4b83d079393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65fd5880e8cd8ad051b277df48d5d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c02651f05ff827465044b772184c37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217ac3b82b3d190304a2a455a927a5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973c1146ea562f0b6c31b7ef46970e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0ce5bcbe48ceceba24ee76bac4d4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85168740211f8b21a1d0ae65b752b19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02de30a2f8e218b7a46cc6697e40d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04571135a124006b0749455a3bc34f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889470dbc7e2fe0508538554e92e36a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41558ed85e5727cd520f8c41d3b84895403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83072886f874cb5005cdc59d7a3268d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e43900554d25c4bc959ae9c3e594b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174c26ae6d1d885d0c9029185021e99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f01aa50fbd7074afa8553ca6b5b44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397b1d87428c7b0fd27a647168313e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d65e5dadd4cce9adfe3be8dcec0e1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ef0b5388f93e21f7bfe0aa56f4400410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19768a89b128fb04fa8b70f22bc1a060411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd91308866bbab11ac424a2efac355412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78fc60d61ccee3460983f2dc80fc4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00b5ddfe811794d66e79d8a0d2d1df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6ffa34c9b01a28fd4e1701e6798f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34539dec2b652635009c480a949c9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b10e9e860ef05f5cfa06845919122417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af4e0b220224ad20685dc9184bcc7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b0b5ca3467545ad6f47b966c995a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49871e930c36bfdfd29797bca5ebc277420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e21dd4b6c289529d3beaaac1db81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f316e4d15b6bbb3344502f3c3bd2fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eee90a4b8de30efd4bae2fca7f078423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ab46828864540c6634469f8400200424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30594a98585657c686808b6325954549425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f6dd6f4cf0bd4c0b848fbd8862b91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7b86549398b45987b6282b529f814427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5d52955dd4d3aa27aa9d5ec477cbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee2075582b59058a406e53520965ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e5c24bf6ad24c91c080d76f2724d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446164e5b13ddd39c3a4e965706979c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06438e19d608c4e9b388c3c9e1387944432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d37ec86858bdf0890e7048199522b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d591f14ea86d4f27a32d4f6577dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c2d9f551b03229926bd3cad828ed1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b47414aba3d6e101e5483f187d4dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51b47d74b1fd4068d7d39a74bfc933437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19981e9bccdcbb566a91275ce3b91e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec6a244ffe90cff698c2b8cf9bd136439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b364210707e699839f6187a1d2975bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df70216bde45311fa0ae083bad0ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d35eb3565e88903c60b5c0f92b4b96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06915da4d5ae97fbc245a7b4c3b6d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac25504e129f8878654bbdd5ef86e17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5037bf2b2a94c7f8a83aafaa10576f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ee4d4b440efad67a9951152abc97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b3154e3d6e6fdfe4408ef700e6865447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b808344843eb69f07ce2d6ff36060448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6804900c5f1fc10596c797b32a46d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9b4eb722bca73952aa7e106613c21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a886a729145355938584b1f8e7164451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326abf302119b8d0a4c91b6c35bdae9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da82b23a4a5b9b7bd5997c6b105e2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8677544d62fc46d1a43aab623d6ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264372615fd53d0331914fddfd1c60d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6d621adbef9750ef05e0da9d8dcc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d18ed8d76266787ed8634a8841f160457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180ef0f05ed3e5ca985648921c4db42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694c25b6219021bca00dad3b9ba6cb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42554c06cc7ddce5ad7e141a1850960c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1703ee2985667ddcd5132eee75d3d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e125bd5ea947b3dd357c2cb4ff054462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f75d912acb1fe570a2fe29b92df4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6966ea93cdd61e1ae424b62c87130464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926c0aaf480b5d43f1234f227b9519f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a413c3c4d07bb18c4555194b8a585466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077caab639a061aeeb3f91271651d81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb581eff3e08c1b87cada5c15830a30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136be7f7f46ba9937c946703de49b62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feef58eb4abae2b6b59f6cf33ee78bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b1da7142dfdbb6badaf3af0f615d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416938e356d8ddcb512818cf31994a3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa006d7814363a9e9d66643eaba81a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f8ffa3b4d234e2add59cc211fc3cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb2c7d2d86742a0df9231989025700475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2259f38ebd794ff7fb97f9c61a2330476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fe72672be53fee9da219056113c59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a225ffd0215784fbe5bebbdb42ca7d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5845b627960b0301c588a84b5c27a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2a2e9d7577857da09a0e4b5ef6a72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ef4d69cfb19be328cd1ccdcaa8a6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a229457ff00bc131219ad261539d95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed153aee6aa8e78a45ce9f5e28f0389483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25625940cb45c8d37f940b7e5046aae2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b4a3198171f48654e18f07e3b5199485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d0444f14ce45376f33ecbef593744486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ab442b6450a497b03b5b583797a8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464fdf731dcd828ff8c7cda16e48b94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5288b6c813429d827df4f0c53b81c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1779959df050dd682b19c54f2e6fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a8467a1aec8fb90298331f760c4b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197f81bb50e332fdefd60df3eaf2b01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18f6d2158fec6f69d1befc3f0e7672493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e94ba5de27f5c6e85f452c13a48c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d19eec076d5cb4026b2acd36bc8c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4162a01121c671c9c53bf2130803e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a0891f730f7bc4e498bdd7cb284db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354084fd81214442a745fc75d7d08b18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bc1d5f2ee0a8aab411463a2b467a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cec5fde87ba196e2a23594a5d7dd2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b70527c08300c5de8f939c1a8974a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e1a23633ca8e0f336014f6a245e5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9486bd69356b25f1913c78303a43e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedb0e7e1789a2ee5cb190e87e2dc12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff595655b6b68b941b6a5593ece96e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a24a030480886ab5057ea59706837506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7bbee182dd7652fbd26a42e667c55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46224b3ead1c7bc86b8463ae7f19c380508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58879647bc5258fc263aea4cd7bc8de9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b7c115944470927572bb24bc4fbe2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac8cb7431dd7d6918ad2a933362856511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e9856d446bd0728c6af620eb15992512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb8e413aa1db75c3f848687a32cb23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfb0bacf9abaf66875e9b1f8dfd263514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c156c76d97ed7f99d3b58ce3203d859515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495274c79c09997e35deeec08c5c11a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076720e7479b21b6d5a79e0d31abf82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b949e9e08bafb07717478d5d252b9a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bd3d39f111107547c16f8c42e6380519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247fd11abaef8e40e49fbc61318fc78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791f3998cb9386a149e220c02f897af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f23ced6f5751ae4465bc58542a5e9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bed98c327e45e947b4ce9e1e015a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d14a14fc1f4cc92ff30fe6021ae3f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64859d6eb4d182e84ec71abd83e028b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11c30d8370d924130afd1d61d91f22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b86db9d5da6b25957a36e6f6b7b83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdd8f186491486b3575d0eb70a2a80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee1271a1b8577fe2959187663b93fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ce4bcae62e67edcfe64f0550ae314530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f73b62cf982ae2b91fcb69af97944531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9036f51f0711fddc964ebaf39086c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e376393efd3e27eeef9ffde42deb39c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c3a53cf9e4663403ec67397002f26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950297fa95345d087e958ab4eee0c77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071adb424c0902cdf231081cdb16619536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157957c13b953846818a5ef326e07d76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa01c9c9952de8a224032a2fc838ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0002ac3940d20378a13984e1d695456539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b94ff9eb5d5358623237986e23c65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a580c7054f648031d6f4215dba1e90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998d60149ec9dd55569107a4c31dc09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf925b5813253b5491f6e7d589de8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e578ee33e56bb3da308129f7a3595544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6345f56af6e9b953f6436679812658545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee486ed9d364f9528f33533cec7181df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e3b8cab4d38b27cc60fe86aebd5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623875025d42ff492fe1afcc5cecc3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174d9cd2e184e6640617f203f3c3625549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ec94d1914664bdc34cf3a4231893550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f813b61d3ff44a29f8a741ec289545551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f8f11361a3d6b976cfa107e8c6ee1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839257aa6fa62e672013fcf21a996009553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3af38df3681c5060ff33b45eb4e07d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cabe911345655b54c52d845d98b58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55763f420b92847b1f5509176a6f8a8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb6aa1fded84bcf4273730e580cd36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597298371430cac72d81403d6f4064e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93c2d44822190bd1a31d2f2ec97ee4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6598c7aa38357ace8f4f57301368cee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b26cfb0f768bba97049451fcea4fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e2b507ba4a1443ca02542d0cbc8ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1cee52f58c0c4167a36b6f0e0b0c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762e05a4e60b250b215ef894b266c4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e53d529e6b0dd35e376bf68fac693565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b7c6ed7c58bbfad31bd94aaf3417a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fd10fe26260c8d3a55c694ff0c535567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcce0dfd2db452e73b69a81d570b4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89febc66ff0d57d7c15e0b8026181351569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a605ce5c708c0e95dc1ce6a16ae0f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536ddc39f8d3e15df7f1ac284dfcd50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f95d4661e176e28fa48285c4db015572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196cceaeca6ea8eb05e446d8226b4ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fedd5f5b1470bb77ddf886ae6a2c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e8232758eb299b24b5ba1743b8cd2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802d03cf35f69290b36919729c20422576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e84cb992083e56ab7a8db528c39c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a762c191fce2d5d63e252d5fa48ee8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b76713f30671b1dabc65b67aac096e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715382ed21f668ddc2e31583328f7c3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597777cd6e05cc0cce3df2bcaee563d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227bdd99dd08773305fa5ad77dd11d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd02cc54719ac64f5acd694d857ae0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17532a5729316fa4ccd7af8879e8a30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff5e1096fa127210087fcc1a578142585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec57655ecd391d52ae30807dbc318cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2855fd6a4dce48a77cda3abef834f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48ad0338e2cf0c37d2a9f7f817854588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8448ee7f3a4c83cd640aa0c9491e76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4b17442ea903c0303b3fe161ea1f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38bc9d6680fc59f7788af750f35cff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c1c83e25d7300f19c150dd4ba81f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38367604fab0fc80679082f9d169a655593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb425cfe9bb20290a6672d48387f3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71b721aaf427f6721dcdf5a7064c0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a9cd65512c531b4825736bfb499c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861521d26d1fe21302815a9e337b82fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22ef6031faf8b4c31012e1a29d7b22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b66d5573ed6c55a1c99a8597c2f7c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85455bf1f4adedf9ee41b9588bee1f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06e552ae39b7dfd9f3c4793dbf42be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f6f110390fa996d341a2fb965063602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d72f6bf18dc50c68a4d19a58c2fd9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7e7acd39ef24f78c0c070bfc00f2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf4fe9c1bdfdc8e0bee3764cdf2902605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcaaf9362ba6992b020e04cab1ae6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf151e11b5152f38f97fc1e68f71e6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892c5af2e9d178b7ddc1e438281728608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbe7868e395c9d120be3edd959a65b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1869c208f9e3f532595d6ee4df8c39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edbaab76ef53587b6def471ff94263611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ebf4d6110a65b684113b7f5b74233612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683b7b2bd81f1d6a781f574238ab3cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba923ecaac14b1605288ec3b2f56ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c7cd5d616dfd936a20e16664c3047615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5beb161718891a91d18f89d6fa0ef2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a49f137f604f2f2c86521da5b8bd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aca893484a0f09b18318407b0957e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21680f2c604ac20ccbe766418e75e72a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb49aa17a9c48e52f30c75cd55881c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6817d9559157bcef0b50b76f0dc96a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e02d06e88cda8acfd93c6f06a37cd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71fa989dee91f96273f6032e98f051623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1141ef50c7b481c1b2518db2cd404624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92176cf335bbeb66bb49e6d098baa6b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7c85294fcc70bafcd4137c8c44585626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e938d245c8ac77300844f465bb3837a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab8f30d2bb61729bc0859a5c101a7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f16d30d921bd028314e13e14225d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b09697f153c6ee7d1167eed5c282e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70185b1f7d9219d552eff67588f96b99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff5bc7c90ffd92013413d0adad5193632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81432cccdb292f8f84e87f797b1830633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c37ebfa618a1e64c0337787384e3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554527804823213525abce697e56d67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7665289e3f93a85be69c34512ece636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cec6015f6d8fe15a1e505d2d68ac4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6904a7fa11c12736d62142dc68265638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32622f6117eba4ebeebecb95bd561ede639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500bd8d29aa28733139b347920049be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc009f68a5378d7b18d4bfc9254c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb53dd1ab8515b2a26e3c987ac3949c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961685be1a6690cdd8b6c2a4f308371643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb289b80456f44e27ae4a8b1a4aa8f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e6ccbc32bbf0283029985bf59fd05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29bfbc6d6a30d977818059bace74d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a1dc6d9feeee0fe84f445f0eb949e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd49b28876e37b5dd2cf73cc4b146f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b2ff7b212811a358b134d57092179649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c195a7e9b745e547b309836fa5d1b1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7bb01b85089732648f8691492f7b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f99fa7e81611d8fd8cf58fb69b8b2c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ffef955a511231176e2e7fb22b129653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155718c9088100cc0cf5343cafe36ffd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ee182cb26201caad4222761c40718655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5edec378233966e51fc20344634f29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ff9faaadb3214ffbd12aacc7f65cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3875d499425174147fbb1ad0d7cd5ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cc666d5e2594aeb5b23fec16e208e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f12dd3f71b1da455fd5e98c218856660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fa67b120bd6f188ff75dd07bedfaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102ec5a87c0b391320fe5ef185a0485662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a3f8e6a8ab00c7f49efdeb9016fe2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31860b46c93a0384b0604cb4f6612149664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f82e5e67cb66ada5409d75521627665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840f1793dffd8957fef504cb61aa7ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992b476fb3a6669a2497cdaea11856b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ad8f09e153500aca6e7eac02de72e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf5fe9d81e7404d2219331385ac038669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08196514bd79368c0373b8d045a42e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3222f6f695e4de2aea42e5a26e0a3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4f5ac02ebe0f27d20d0a97ca744e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919388e30bd2ab1f584a60246b7202a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527cf1ba0c9c09ec8b847ef65c67e5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b7a8a0c509f72abd208007d882068675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a405a5192df445e2caa2f492c888a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431774d57bdb5032d82b5273e5c4d9d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fea9ac8bb204263f1ce3308fafa74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517288e913e0e154e81fd8c9de3b48d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af492826db553c748333621812880a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd855242a0a08e845b1b494425821d12681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff15873d4cee7bbe74b37e8a564e17682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d80ad49eb7776b8485ad040742e00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44af5e8932d9c7564a77706f937a3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c75b149f28b06b2e1d48200989679e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60c8b424d2013b258aa9560092a9c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fecbfe116884299da8e48faad0044687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079b94255f4ea3057674fa0afdddf0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee62c533a5e65fada5b0e47851c702689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89a0d8b6ff5ebac4dd92698432c4ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b19c895b39c6dd828c8a4c503a791691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d63484935ba5346a6f6ffed5341db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041135730dceb64d9a2d134c6a870fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d23b60408a5ad043cbbd04a18c5fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc360d43c6447dc948a6a03d6a0cf6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8bb1793afd7121c21a2fca7f2524b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9940c74c4398a83accbeec7b96ad22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3f1ce87750fc7042619a2871d0521698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60c1ca76bb0db8592e0f5c0495231699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe6f454283b8e9ccd17cd756f0acc3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ea2210f71d4a1c7e0ed53207e1a80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3dd2f46e0c64082a3e7db894cc8b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791d860d96ef31d55d76344b0ef7b5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48096516ace8bab14e9bcaa2cc204c17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bb6cb838393bd46f1160e75fd0fc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b911e14743f01442d50ecefeebcc828706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47138d997aa89bfd90c0dae2a5f21e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0653d439c8c2072f0cc6e9bd5c5ec708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79366294de820fbadf6dc3d0aec022751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6bbe1a68bad6cbb156e320609a9322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94728b85a311adef3b1e1249674d07c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e85ab7f62968ed6e1920330cff854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abf882b515b75776bab625827d9c175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4b2dbacfc3a38dcd8d93e024fade6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213e39077c05025bfceec2db063ffc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b699b32d1bd43bc13aed6845a6531ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aff3bf78afca9f082a6ac10aaa2c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c01251fb43f973919b119b5d4b2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beacf4b65ea7405a20ae978ee0d75111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19ed55bc07906468c4e75fd4cf983712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16850e62081ba6a20f9dbde8494af42213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db17eee4535c136f815f95e70f5c1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b586f9f21076f275d27ac16ae8736e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbe922b97cf74bfd537db6062de7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc134eaeeda2e3b07c41c3dff5b1aa017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d903706a7ec89ebe21e487c5cd491118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894865ea2274cfd656bc0d09d3a32b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2118f6617cecb3f0a1a6690d3022720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd6a5e61ef4c963fa1f5777fc92bf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9146c37d3eb9c482ae8eb5b865c4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72aaa586df81b6e192268b001571aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac21b9fd89b305df1e4355b21e41b1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e168f9a1ef8e0223062d908af0f8db725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba3ac3330db1c6660800c9389651f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aa421230d7c77644aa79055fa401927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0de11786d222bb2b169046fe7f577028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ea1ff41e9ba7e93e169752469c9aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65007979cf1ae6242ce53cfb409e8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393f56370798cc8b87c7ce60f55617531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b741a8c0c6b2d11e48c66f17a52f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc18454bb75cc4de8792fbb6a654e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec706f2396b898a1fda17eca6b09975a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9ec29f047ac4d543e063d88bc380035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64618647e75f644df91b7fa2114c99c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713ed2f230d6ffee2ab97381f83ba2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa45c9013a78258914763b647ea5f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c211e1612006a12125e289ffbe2a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48520ae1984aef67774bb500361136840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2792497fb56e0ae6284a13e4cb54e8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63953c9f30dc3c184deef618fa9aa2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebb659feeec9262a3fe2eafd7da01143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b9e432c98446ffdb5fa742d36a7de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3684232907da03c6c3233a7cb41ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ffd7ce039f6922b00a0f9a501d03446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccb86f74d824bb5dfd97207703cff247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9c26a627cb7bc791c5e7135b6ee6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf8f807e19e7d9a283979095762cbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d19bf0a3a3a284d840b7e3518b76050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ed40c8e2d43348e188f00d80140d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eb69eaecd459163dba15ddeb4720952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85472ef318acc99f7c9cee13c7c8225753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb843b965206b757144288ee4206ef554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bf6211254c67b435d194e8c69a74655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84604c95b2cb9215dddb411fc58910456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed9824e308b79e6ec84c37a9b0761e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10083484e76096cd34503ceb58f1beb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf5323979a0af61b27d8d2f2f7509f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263f01ae0b2a16975a96592fe49a08360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70577aecaabef9e50dd0d037c1d8c7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea01709ddf7b04e61185b6abb1f32db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde2d22bbcc8d274b92a37ead0541da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81588fb444f680eb19f87fa4d3a45b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbfeefb31680c3a62272ac2aad822a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34117b87a0fe1ee70e02579e7dcba766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430f987c0d82f38341980fb1baf0b9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e968f997a6747958e856993d46ef068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6e57524f6e283163bd95552b9156269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587076de8ae43913f2badc66360153b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda721adf37cc27da2ce7f3ec2e0e9fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb076bef0ebca4b46d2bb3c2cbde28172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7e92cfda9f7a048375e3c2c0801ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064eefa3b8f002304e42a51afd8b40074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22227f6109e0cc80796f5f355ecbd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4573d5db9ec45c245b3dc82091aedb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3b6cc781c226550189d01550078e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60757d5143d972f08a1ddf90f9326bbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c26f3153ade0dfe2e70b2faa39da079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7184f593e71e98a4714bbe9cd89b61b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e704b5e565279115fee7768877cf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620110c0184fb915428f8e659d8998582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc81e9638f0b91890a1c035eb0384183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1652e24700c7207a4c6a65fc82a3e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaad41062ef78e54f1eaaef6decd34c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70476218abc1fcac0950bb3fcf080c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ef3467bb1d0ed610602c341847d2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33f380febbf489fd76e0db9fb011ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c09fe72ef96ee3e02a34a8235358589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677326efa1f1f4834c76dcd53ec22e9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e8615cc7f98387494ad9081ea30ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0411d4aaeec43a0e50bd470dbe9d8c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1959773d7c7aa89c20456f70cb87a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fbc0d4bc28fa1b1b7cf56d446aee094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa70a043d7c7518a200097de6a5565095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c68919e241b1567d40bc466709367796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb41ebc07583d60de049e41a13d2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13764b4c1b14d76ace48dd1eff65f74898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93593e2565ef7710e0c7fb13345647a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eb075399359a70c399020aeafdeac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1b2e32c394c38c5e7c1531dc5d06e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffe19d3e13bb5f157957d321ee71b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71224969f0b4f065a144804c4a9775f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b6f00971b9be865b3760963a858d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50850dc048f8aeb863c4c2c8db798d78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcc9663934da423358c7fbd7d6f321106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162cef9530ad2f03656ac1825bd29f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd05efc81e2ea3a0e9bcbec5b28c37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bead7def0c3a4b715dcec1a6f17ca9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4f900a819a8206fe248726a0f3331110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e42e34dd4a325011573db5d1ae728f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a6363757c6a6c2ac6e1d2f2e09c76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79043e551eee740bb929440375c1584e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f427e532e8d3fbc95dcd5a502cb23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b09fc6f9ff9c20750786b6c3b5bc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dca49a8a2fec3665126ca1eb839e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca08f3f1aaef8b4f6a71cb16ac8497c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833862f734601715e76bbd806ae8b700118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8546403f42fb047a49cae8a524260119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e87ed131dccb8da65a4b3bca14e05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0067d5b744b088b76f06db27138d89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90f4f5d1d3697b206cef1d57a20570122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceecaf6806675bb26136b51e26d38f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b036203fc7428351e66623de055e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd041dc110f215dd49245289033843125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d4fc805664ace76bc05ca1f97022c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871edab0b5ea7048f70a4ea02872e3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a26500a001879579bf13bda46dab15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12316aa13b4525576f7110a536962c13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f10074ab2999954d334421603986f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2574b6b0a766427347175cf2bfd3748131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848da83d6ceaf1c27f3f946233267d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcaa0d240014275c388871cf5581b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246118b50f5d694a45e2ca93e090df3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cc120212ab401a67fd30e409eefa9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9b3d0d5d7bff5c74fec43a2f11fb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90782e0a697d1b257b4689a2e1d613137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bc2e3c4fe3f56355c0d7958bdf41c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbcd2a5916b5174a85359e9f61ea3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d4dc495bcdc171d2f1d9fdc903e81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3e37c18e78be02e97ebeda1153ae0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00772d81672c9023d4a18362e01a5929142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac914f447b62a59f8ca12e8421440bac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d649707476e2a83233a0dd138a4b54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929771b9c19aebf576663e501f0bb21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a79627875b6fd7ef90324846ba1db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee7581c227aabc82adb59b44f4ebe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84fc6e69e12f5e891cea0d1710adcd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dd3a4b9362e5134e80d3314b5cd8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa7b9f3a5ffd4a08fe9613f0737a63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d8f13d46d6199562f8ccc111045b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e71b3ead98eae1adb914b916ce0c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6ba0a588587aa6b78c982819c878b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e80cf02d0f5c2522d3595f2714aaf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2102307aba1099ae010d1c5695fdb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089703bffae8551017ca57c25bc9313b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844111df11af49f5c7e9d987c456c0c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e813ebbc4be2c4a88f9c26aac3d9e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710085d5a916e8db935f9ea65e9ed723159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870976c01f3f424e0868c662b8de1888160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18f936dcab0f7b420e13b05038ee3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ec7290536c18695ed3bff08e8adff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e15023a73565b94ed523305d5449f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742679b0bd00b5abe4c2bfd27159a57c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f75e4be7f7084baf04e4a338a63cba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26480f3b509ee256f985f215b44ed334166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91a0e77334b4fa29248d0f23ed1b54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e3c4b3ed29fb55e2a7a4ef2f85ded168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949383ebe25766865752fc66f99d8663169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2769ab74f9d112d40bb73c978c343170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d182a8b0dd4df38ea540c545df1d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a1e1a1df43e46b7aac88cffe20502172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4918879f6af564a6670dd58bf8de5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9827a79c0c788725efab9208d3606f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f212f5f1fadb79219fda501ed53ab7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e19642aeed45f88727332a5ceccae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02605601cd8ed3ac2a1903e6923f54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e249786e160be9ccf6b6820672b61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a94c9f1356ad3156e981b301701fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a653f5363ea70cfdf8d99cbb2d3c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e63a22564736b2a74a4e14cc5f706181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3025993d0b6997f72bc21496249c548182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad60ec68310d3be5440e54a68f657183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed3f2055087994be797fe6047bcf7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d072d3ee6ef09c36c363af61d9e9dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee31ad8bc6c981b3f580e20e3e29e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b3d9342aed1192cd03d4041034ca8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093976692db167ba4215a87e9f3993188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f42fc2fad631a15411930ccb2f516189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf52a76c9223d1e47854df7e318a038190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7447d9a827969483e0a6cf7ebd8bb73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00aae57183035135b3090d1fac9e0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e44397fa04b9a625eecd2749816ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3983f62f36307736915b890a9240b33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848db9b88445fbe942800d8de7c77a8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ac39452d52442e40fb30981ffa733196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386c1485b406c356e2b3486dc038406197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e189592a26a7a386a1a7f4c41b19f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d50b82eb6bafe928e611c3e0b668f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89565c749a0664f5d032c4e37ed3dd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34f953327b840745639db95af1769a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc710953b360df2872f539f74dd44d8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7369e1c779aadd200d96e3ec91707e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62af246277d873e8806c64ff64a648204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a2003bcff90641198297322fcc980205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39261ca918239b208a0d86ff4e03585206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb770cc8bb3b7ba70163f934416e13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bee6e1cfb6cdfcd4ddaf3ea429d40b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c84f121e08ed2f21b5a55398a2923209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93189e28537e9a43c39565a20d43cc73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797ccab76db318851426fc23baa94e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fcd5ab27630605e99e1cd3cb470f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c0a840727f7eb3e2f01670c99b5b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2886eb843dfe14f50d438de31ab8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f66a452ff926f3384e8b3ff8b3666215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3fdef2b271f422f3cbebf0d2fb346216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cd41aa6c777057a6d34da75ce4adc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d2fc70aa1704e5ad40988e680f9e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7ddf39c3edd53da46f429587ab571219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c440b924a6634036872b746e52f109220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd6308f8aef3d326653437b55948d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda84884decae0d1378cc86a4e91c952222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1856e056d43f7c32c60bb874c4e333f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487f5cdf740538e1d18520ace1f9400224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e136362dceebe9adeb6f25085aae88f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75beafd7e04287a779ab3fa10c771a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82635e03faa2ba187e12967e1519695227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3e076a17b281eb30423de38444bf0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9afa86e276eae0a20b51f282bde528229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff80d6e59de0cf7d0167891e6b51329230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45accb07fd3df8aaa1f0c52419128fa0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fc06c922bd05295996624fbb660f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd0200bc16433305d139c878891bee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c0931ca7d41800a2fb6b2eed2cefe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee05becb32d6c4c8c632269c37fa0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506b132d00a2b9d9aa1692f80f734b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab4bab0d992e4562b7ddcde043c82b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a52e082e8f145d28f48963727b2608238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7761e0fa54e0b4e5aecda7df3367fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693615ca1487faeeda7095a2d6c440ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93371ce7dc1f45a095b9dae7340dc58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1822119f57e3f731b8fc7c31d426e1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27331134ef70cb0fc651a43e0578d01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850badd1c60fd68d0cbddc82ee72b9fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba66c1fdd66d901b72d304f4ea654b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb339c978d0fcf6aa6285fb40f89d8f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95114fe687c7300dc743b8f3babe083247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb132022a36864dd89d8851dd2b7ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b488554418f4b7de7671a5e449ef180249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721c005e2819b470490c88cf0ed090e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37e1181735d1aacb7caa6ea859133c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236cb7438780a5af1aa7be62d24a8d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcff21e5548ee6e6f166e25f5db085253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcd4329c559023191820d862fb0896254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79dbfa0071fa2afeb4ac34fbe33eff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d1e8bbda3396635671c9668f9272c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420512821c5f96f3fe7427f66d76aac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a6508a11bccd192c7ab2efaefc318258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69faa04d9b5f69e469a6fc9b31b72b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d5b4448ca932157c073af9bb69d67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd9aa2dd44f8b4099d80d68df3d3e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93322d3bda26962ee4c01097433e572262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadd0389cc68c8b674a2df0c8e5d8e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aedc4c0086531bcaa54aa68a72031264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc2d8c69733df4b738ad53743c081f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6fa513fc37164b545a5fc69ef375b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb3f4fd070e8ae862e096d0991bbca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf504a4e35f048fd84319444b9b391268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bab449b8d4bf4c4af595f8b9f6d709269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e308feb5f9393c5283b5d818b182e0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6d718d3225f0f9640f88a6d755bdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afc99c5b3211f5597145fb6815b4bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a250fcfb090b25251ceabbd5361a6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c35c703d7eb55fad8e5c37031e2a1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88440e84ab181079a9bb7b8fa21cb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fed4c89446749cbfb08f47a3517e84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aea3aab1b88a585b485a49c99fece3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587fe6b1dffeba77aaf5432a021049f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a96721d25c03866e40dc205ffe909279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752a2ffdfa544e862bfd6fb140ebef4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddba8d695e34ba4e43de50d12cc1aec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc3e73003c1bc0bd09c7fea9c2dd4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5ff41ea2abd4c6f4c48223ff4cbdd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997af00cf6bc8d7b97efc5f81959895284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be30ce3ef5520ea513a9da93ca0849a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55613bc30b8038da1b8d6ca7197eaf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03a003005bcc8055eee6903d3cd8c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd14db7852d34b8269e21620b1c67e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc428d05b5930c3d2261fcd765eda536289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba0b5eb5b869322cd25aa9077fe63a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb777486f5a3228deb74737b7fc20d3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e86df59bb77cf7448c06f31904656292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dedb99c8b84f9cab6cb217554e93e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540385fedfb60bf293e7a3f8b95cdbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70d957824d03d7bf37b8c07124e7ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b2e128f1352359a1e6ee9014f9c74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c981cf61c3e9f3b79e8782b47e3a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402583d6a1983dc47c2f95e902dec77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119122054cf7ed8110b82e335f690f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96becfa3e365142527caad7e6c95b8dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b461e11893e0dc55bdefbe4c8d3309301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeb31827ef9b5a242bb7036a415e33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb449a882c624a03d0e6df3b224b91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c80d38966ffb95f4afc19751cc8aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9fdc0af40832fd56c43f0c5c9bb5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733c40da6a70ea6c1755b6a96546f2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9cdf79586100c73d2baf1da24b7f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641c87046917095f0dce43397ba2f75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593dbe859cb79e7050fbc07b609eedb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f908736a54780b41e3c6a98c1889288310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b301409b6b64c3af58124e2885f49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109af1f54d7e76869d44ba01931c877d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b2b48bfcc34725fd70ccd141fb164313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f7086129511d248f412e3a9553d6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb34d50283dc25e345330dfc72c298315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fe729ce486d3b22a67bf57e4943a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c8098913e70174f50a477e6ffd867317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cb166047ee8a8036afd0e08a00a26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfedf1e16206d1ab7fca0b97143d965319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27374a79b98c40621f8b07954e4eca01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489551cada49bb590f6421de3676a7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce262d4516ebf6d39e9547689c32c85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958306f6b25a5ecc37be4160ad42744323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ec8b1619b2c1f1bc758b871df9fe7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029c7691c972d181940ca3e2282c324325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6dfed2fa3c979640d8dac522b2f61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec713df0ef1fb2755c30dece19b4cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e6179a5a5d4bcbf851522af7b8ab3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceba76c9dfe5e346f20dd0da2512afa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185422438754dc84b4eceda2fc97737330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4b4562a1782de567cf6e98462ab2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19379507016f461db1055ce8123f7ec4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635803508dc89979cf825b7e678a2d3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d2a8f029caa84458dbca9ef5704aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755910928ee4e14bd09d64ab0acfcd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f68592f70ec96d3b8639dd86f5b2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ff036f75334f23ef51409f524343d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d38591f22bc4b58d07a0f2e3b3c20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04682da110dba5db1858710f48e939eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea530aa83b6117580283d503294454340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba5dfafc4a8530047face30effc5e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2c7b3be7cd9995c6ded4615ee3c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f183715deedd7df09bc3f218da54df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb80455d07e0cbdf6082db60d3855d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678922690f126dbe0d74542d85ab3623345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ea414f05c14262f1208205b9f3d30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a95518c860ddf8edd9f386c204c46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6378ea2f02c57c6a37700afb48de8d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fefddbcdfe7e4caa703d7b6c25b48b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757a2dad71e1a8ce71b411f34c3e735350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714d93ed767d658c24d51d4d8eb6afb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc03eae3457c9f1abe5d6bc6ac3c48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90dfb770b51c20d32f1f5eb21c03dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed110b1e2d23e0aef804483b49f21d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b54263f69382c40c68f9ac00f4cda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7904b26401698360c582c1f75eeaa3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be022444796324668a6866b93bfc8394357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49f9f48d3e4dac33ec3e8d7e6352a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124d38bfac8bf72a576f70e22db8703359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59c64a70536b43c7cedb07e195bdc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e7cbd65c6378e277e056d190b56f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbd5b23705291085c1cfb0f5dba72d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f5437ff6612650b7ed4f4d8d72f3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e6df389271fc21bf5caf3b376ad66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47957c2b3eedf34aadb17814ae2a399365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb88ce616cd8073a2f8eb0010bf384366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d0a3e6b96b0e0a76e2d3b6d0da8c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fb3bc1e1653362d5bcd1816cb5936368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f902e9463a125eeaa6f246526244369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f60691f2c97f0255f77e54a509e98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e03cc807d1a1bca5b9cd59744c831c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3420ad52ad2edd758afcdf1da9bc88c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfaed06a5788b1a06afd0ffc70746b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6bf6982147e4869f4ea389a29b23e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8ab2b0399706bef8658c4a8fddf72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86f1b8d59648bf8d84720f51bf8b15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0243bb8acce0e4a1614e64adf59acf4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe842197063a7dc6177ed604e01109378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce27398a12f7f762d6dc97bb3321b95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c3269017612e9c4a7213c9d78601f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3a744679cfee3ee45212016f63afa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a598a3bcc1fb2bf41764ec3608966a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008f676caabbf03301c55bfa031432d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1985936c14c79f24e485565b216e5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8053525728f4b0de5e491a3dcca9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481126a4f6e7454eee7efa37b37b2246386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216024b46d8e450632c5fc72318588a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61019b66a364a2d6f1ba08e8b65362388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530d31540ff35011d4c8c9662dc1ec9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dd82a2f299ce383950357d58e3ff2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b24e177dcef4927f23f7aab03b57d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e726b2253a6c42d5610f78658ca99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce4aaca2b8f68da01b48d5fd36e346393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc881373a8059fcdb5eea91c0de294394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cb7da46b742c681a289f9b6c817b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9ff60c0ae3a45956fdddc48d9c302396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c91e1b42c2ceb4fa27e374d4719653397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933e4977bde93b6e5385ab321dcc1cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa64cb5aebc04c72964c1cf8a3b4ad8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdee54c35f0feb2f3743930916d0711400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164589acccd7da4e770a3c0c5fbfbb65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1f7e4187dd86b4f3ebb5d2d1013b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca41b41a10a196fc384c4dcce67c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944ade7ed4e817059bcaf9c8b1b6776404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f24d458147d300f849af2ea25d8b76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e73414e921ddd2f9b4781cc75efa4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b288844235fff22b29cd65d708b56e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dfe516c111311e30173b10a9817c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dbc582d1b7850fdf0cf0c8bab72b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7987565bc890d8680f3f1fe5653e55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf4f6f0b1822369a68d5aa33c238b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe49c90673b3c69ba27acde30fa316412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdde7b0e45eee6316b12afb8c7c050f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a96fd06a360636935b0182edb094e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6506306ebb019fcb4fab51642cb83c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cba4fb8b6047ec7c86b21348ee65b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4fb7631fe453caea33b51fb9bd6ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191799c6ce775e4c7780bc38690bea4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b2f385b0775af26b8049fb0a938c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c51a57f02bd41e561542955b36d006420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdda73e187bb2bb858e7f9f4bb70924421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9df5c596afefd8c88f049c196ab2a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ef3fc71621ca056e88ba420724827423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34b726b4bd288117cdee760726f5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab95eb37d4afdb00ce6597e9ac9a4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dafd967169f7bcd6c4cd799ad15b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ddbd6ca62422d391d7e4aeb9d49dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9304e49e3a94d05402e5692d8421f79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116cbf821a48113ab8f8830bdd9df98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834ab0d994bf1adf62b2ae72b0b9ea7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0f650e4eb209048a87d095092b83f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f694559e32c65414b392e9e6f2d82d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c21de260541a7f18aaa83ed6b83bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbbda4b978452bb242169d14567b36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cd7a0e789f2abb9dcb349675d95b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339b972c620e01ac26e758c35fb8bbc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc2e888ff94ed443fddf11df1e7699437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ca8bc657a276616d995038c6cea64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4467df48460e7a3bf96236e86095b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5d88a54fd162ec375ff857e1b51ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6ffe6901765d2c2f4854e68e51bcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9edc67e1fe1259bcadff3a450fe3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef0810d518e9cab22c1c22750a380b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ca62d9b494756576de0700e8e9d4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952df354dbd76d063773fa5602d176ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee36bd58673cbb634a8e0b3e7bb578446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6d66497f6f4a126714f6114f5c623447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243885c2a132ee903d8b727f70d2e02f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304bb8ca75ad669d913176e8cb9f53f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffeb5803625ebc6418b9fc8ab98eb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe47bece708670607ea2d61daf562451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44639274714950c2b7987585a46c153452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63b50bb7c29907fd0fbba7f4042a95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998b304b9fcd57a8747dbbb920b4082454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e43aaec03e904e3a78d1c4cfa7e60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea92f927ce1ab52e9f9698ae06010f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6764217c0d623e7b755dd33db34d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98971b042a67e62299a3280fd132e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f5a6d34a39f2f1a2bc894b8d9d4e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2354b1bd8f05e9a2c30a841a28d5d45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da55e31c45ef6c99afc465ebf3eafc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92ab370e5cd9484f97efd85d1c3543462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c9c299d5c77abc213950a9c6482c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bec98a009360977e55f87e20642355464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bea90b03b1b8d3aa1e8a2ecedbfa7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e98e63371a1da5f39718957bb7f189466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62396c4ece0bda2d4a78f6265fa7b69b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88f4160ceb9c88f21017b73e13baa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf7a6c6ec7f5891366b98f9256a3fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f800ed0b10b4261fc8640def01215b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c4d23763f8361dc86930d4bee432b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a3dac27113ac4a0356aee73cac8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbad7badb8d4d4fb75521313407bb23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0802adb54aa48f21712e3f84513b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569c09832761bc941db5af7c6eba8a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91501d8683ca95baf0e1d3e2683b29b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c80c1174c8f91e5b23f54dceb70c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dee321041d18f18cb33e158485057b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92125f72090772d48225a618b6137d7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23a62895901d99ee968977f4b00c40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb206454f429363ec7022f150c636d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78364dc765f242aed0fd696370b9c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93230bb86fd7d10ae85c4e178e5c7a28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8424c11e05e0f0dfeaad08d9dd5e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe334f5da1e957804644a5c8f9a38a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d53784629702a358d443001e4875dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c6a7466c0298e7880b7c846248db6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0816f14354d0e69c20750b7921355488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b5b26ceba4bb51b51d9c377a2ede489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a02cd520eec31767be6d80c84d2fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b44fb0341cddd64eab0712eb43dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabef0b99e2ab405dc533531e31fa2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e40cfa72a8cce9dd9615c5826fbc74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5022f65cb96231c77a4e372283683cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8680f1489dc58f6052c3bd02aa0695495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1115cc0631734b7960a5c1f337d5d86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717937831564e0903af1b1d39459fc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116931bf9f88288ee0b7168c2aefca97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7369da5d991c6197dcd787a1ea3687b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa9e54c98187272369a6131f63c0be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854ca72f5b4d24242cb2dc19055e3b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdc51b93cfe61720579ecbc58f9f2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee31e468cede9c1c0ce481d0e31cdea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c0040f318f862f5705b41a3ecdcc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabe37736f46da98f9e3b10008f765b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7aca3c404284e11c9564459423c6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621df15566c1a774f1fe2967ed213267507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dbedab8a738c1c3599ac8c8cc2d38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f930a11aebc8f42cb37cd4e57383a16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e658aa76ae5f405fcc268d423d45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b6cb4299c2d5ee3a2765d6abf7879511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a383b9b24451f986a6933e569ef6e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb656c5c17e1e42d4b2c3b1685c857513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22b802b3711c0933f2f2466ac07dc1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730dadd8928a3f43c5cfdb2fa372604515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e13aea4a75d199052ac23995224fbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4df684fed6e826679430ad219c284517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a47045a6b0378d7b7f9f6f860fee7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296fa7200a166c146876ec02c0df3b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b20ebf0308b57cce4d7e3cb4806b1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70ca7c30d23ee5e15f93a88d43a6fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1210ee1e9b18406d59d0db940e2ee6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cb6b71fbfcf19077a542551f474da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22767e6e920e806bf48e73a4d2a18463524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ff341504fa3c39f905a2b07b0fef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2680b4992922a001bbb871c105eaa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9d0f86ec2ab91f662524100a1502f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abd9fdffe5c7d55d5b779882c64009528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbca426040457763f8894e3e811f2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dbb4365cec6412d70f0a4ed080431530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b0168e672adc730a1022fb7716753531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9960e0ae99caac40bb70e3a75835a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d954f6d192ff1dbad28a2eae66af6a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7a4184e52094923164213acecdb52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9d627a0c4fadf176c867bd71fc304535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9eddef4a49be6d6d16b090496b815536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c126c6093a2dc8d56424580631eeec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7684bcba7218cd0ea3455fc3b53c8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b62212dadd48d7347f65cad308762539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821efca1fab6efb3d303121ea69acdc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1899df6dd8e6c6f0ce81d54fad592541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adec687faee62798d1952543521ff3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a016ae1dd3a6ea06b4ad6a26c76488e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eb2b8d7551de9671be0f14185fa49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b038aba85e0d446c1259223c8ad4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec266935614c0372083ac0c28386b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8455ac7db018373c379c05cbfd0de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc7032b858a000c9956db3d942cfd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3935742fd9e2d9bd57e4266fa060a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086741562043e2e792986f6e278536b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315645034205e82a086b7e73a582cbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df8c64d3ede908616b890ea9f91000552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805d1e0a902fc902cff5444c546644553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a649cfd4a75c4de06f9271d749b50d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad288562be71dcabdec00adaa624ef3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec2b75684ecc02e8fa7ba77167cf8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a34b1815c58e3fa412a508347ddaec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda531ab0c072977941f6e265b9c8e7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74870acaf553c6e96f505604ad94a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbec8576e934f61924cbcd398da412560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a90851523a89eab33de075bc27952b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03f657e9726a0017a84a6f6422c854562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c4e16e1b7c15e5dde9c837d145144563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b0f9a26894ce09752bf5a2bc0ba11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f36d3ee158c22ff84d347e83f53e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146ab2efd8e08cc32ef6e4435ec48f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a4456ed4e31535e9f49f1e39f0efc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6ff170e4286ed2304afc43c6983f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda416c9287477aabd8b6f016c80728e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228671d26e1605b910a768b74bf3dafa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91310968f78d9a5e4b34ebccfa18afa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871a92b8e19a661c63c681a49dd6c4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d975e7a150fbc6015285fa5b7abc1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5983864e6d50319200693515b10c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2997109c73f2d2c1e883baf57c33f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9ef62feaeb4dc1580f716f6c6d111576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e383c3201c744c47954bc1a4538c257577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af390a84b9a85438ab4444fa156bddff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f26fc64a67707789fb49c59c0c7f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236e6184426faf06dc9d7b7d94c66c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b7ceec26117485395cd750f26a72c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5d3fc8a7c5527af5e1897c638b7d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f426148c5bc1c391388836cbcfe3b4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eac388f29d710ddf0f2f7f3d5f1a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b651ec5e86ef6b47533c091a028854585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac372f5b41467ded73d13737f344cdbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a7a06c5a3cbbb4925943415db2670587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50e9c51d0fb9ad076c3ae1ced677f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b62a42551e66752883533e3694eec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b1aacf3f320753e0147ea1bc3a2e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733eec300b66304660eb2305bd585f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaf316234f6ee57805b6127515c956592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703f4be03f191ffd38fd9d7955dba94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5ea67babaf9182d3982c96a8bab27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13be862ee5cc4f1843fe54c7d901137595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3db287ec0d535cd526270177bb0c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eeed5e2184065d8e72425d18cba94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ce40af66024e2836c0bb33da3263d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f35025116ebdd3320dd9790b101be8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba2a518967d5cf051b7f5547ec9ebf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e426bd70ba40aa74b3426374d58536f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5304bc815f9ecc8a1997246d733a56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ed1b913dd6a63dfd2b7c1ce95654603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e20ce572124cd98b4d1bd3cede1ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2165c49603bef26a7ff636518f1637d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67451a114d2f4ffa5559ec0f6a0f4be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6c3379f87f03a42f8e127c0116e89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198e6a454c1be696bb03b460f0d2248608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912258c2400aeab470002f08b69b3efb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f18cf19d2fb891571e117766156e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03007eaf22b76e695ffe37e40136c0f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1400b69b5094ec579e545eb1221445612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d760f83bb457a1d37a625cf243ec3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef15e33df2ba27f2d8674ad42353f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b472fcbfc8d771d0ad0b72ff43eac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd893e81e5cfe54634c356127accf76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b083cc444be928c46fb205ccddebecc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff117fca4bac8ac4ef565175fd26d85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09da491a0c8d98fcfdf50c3e7d5251619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0384bb126542ee4694abe84daed8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cf8886f2b98864f71da58d3759bb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969743b7b3e6d7f07551a6afb488881a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482ef22957a5c12d3de3eed3dc24d37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66bcd1e47b585cc16c086687e5a67a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dff456cf9d6cec471d669e2357026625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac09bb54158e612fb9d8cbe863b9069626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2685d5997bdfdd826e237e8bb7f0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288124bc83bd2f82205f6e8d41c6fea1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec1d4f5509c0a2c812cc64d0794e7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112b83375974cea39d5561aaf704a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b2dbe6e01dda6ac91c3fe86da4a5d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3d4da77408aafee7973a69a2580ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64b7c6505f97338c79771d6592e54e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7623a7fb069a91d7523f0f3cbc5fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1615bb84eae9116bbb7052bd65b21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece651db344f8a82627167b62a450eb1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ff4fc979ed170c618a4b9e76b17b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07f01241ba2a171c0ac28cd165b6b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3b9474849fd86c2a8d73a47920d4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5774ad44f9787b10e2a9bb9022dcb2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfffbbfcb3f95dac467897e1c1edfc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3978021f60234bf4279f84b41d30fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638126e3158c17b5ea7eeac36077d2ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b152e66448fbcff0f6ae94e16be30d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120c4d6843ad7d36db08dbdf95935e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e396befddd8a060e41f5b3d7c7fe34d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168969df25c5818686435b40d80e6d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5372b0125a25caeb5d725ca1d95a83b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed53886b1b789de533f2f0b6d85ef9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a4dfb431f8d7b8e97209defe10774650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3705c372b5f6fb2b8bb5e8629a2f5dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3c51b2d595a15232a7e86977a1afe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c268d04a3c02a62764b88dff4d3e9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db16e6fab02a4c98e9ff545a24938e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30605b8054dfcaad6757f6c47a5afbc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bd3400368956d7b6ca4f5d37979a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f3521b3085afd6f496583e75118d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fad8e4d797df2426a259f79b1cc064658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cbdf6cd85feaa8b02dadce9871025659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c1948d54bef1f2144e12cb3b6e792660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b03f8b0482f9ce71dcd67fff518084661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce1978d695ae62ed71b272d8a65bfc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1aa24b72194c96f4f37130e9d8086663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a119b3626a5dfb2460bca6e8c6743f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f32b7da71fe4921c5b06a9714d3e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35990dc69f36c8af8b02962d076074bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14a377b4cf9dc2325fa22aec45f04c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c64d7c8e42a569bdefd1293dda1b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f64f220241d3fb61cf7b0649bcc85a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c7ae215ee31aa5b7e4c2d745b002f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff10c8a5ff7e13a68090cb7a40230bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f242497f5d8aaf945c163ddd3aad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7a2a7234ad35761e0102175fc4fa3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f034296e3f04c5955370133ebad043674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81fbec1003b54cfb6cb00e72047671675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0556c56bf0b0f96ab7d89cc7c84000676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d199f1f5ed86c6d446703175554d9b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec546c4c40f8751cc8a28c65800338678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36279f543dde0d66675f3dfcbd6d88db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d31234756d9c842220cc3f058d0ad680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>