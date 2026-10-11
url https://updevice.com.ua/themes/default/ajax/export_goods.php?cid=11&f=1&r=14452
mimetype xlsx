--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d1692ffefc1a8a9dd298da0e8f0d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607838eaf9eab926a1e556e506003572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7124a486739411fb965b781ffeeb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962aab7bff47530da4d26c5ac1b49034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aae5ec501c5bd01c5551ff373b0fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdee2e55f15d80e378c2241c1dd31ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09898c977865fa3150a360411859d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31375fcea395148190d5b2baac80d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3803aaf8ac7891355d4de83a8e8b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084488b1fbcc45f4ee046fdc444023710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95416ec3492d1b52a8358de0d06e4baf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b338b115c469a05efa782cfd1516612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6ea581bf25755eff185ff3f3e05e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114317b0343530fef64308e1bab81f3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584acca6f480a18579e93eb7a175731515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5116cf4bf2c02c8fedabae226329c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b4a4251297166836962ed38ce7e4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc6470ae948b309895c75fd055c46a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011967378fda66dac9876942660519c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d590a1e0c3ce806353425a1c931758b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4be07cf081f0087d79c1af10860a4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118de039789c93c76446cfe1171656022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d6617acb07b4828236079946d015323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483b7540d4530879d3dbd79934f9d2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee5a181265b70577c21551d277a10825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de7b4673c910e5f6962fa1606088ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab845c735bfed61fa981f3f0a4e6db2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33facd0186b576d810fc199264705c2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fcbda349d48005d6284438bdfb79d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2da478cb5e67d1ee7333240c4cbd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae2837105d02773f7edf2dfd31ec5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499628786597da999a60c0e734c445c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ee2c2f84b10f48bbdc6373944cfb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c691aa6304b5d955d786a81eec07a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa15d8e8297a8d3dd2193e96b7f146335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc02895d2f1e3c1c0fb9505e14cb78b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0434d4b4d9f7ce48d4b112cf8e5a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd608a748c7fbac6a19e343f60f8e5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babedf8f616031049ce7e75b8df57a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203487d72ebe3c9f8cba737995a5ac140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c649761a2ba0568ffac9d591cee49941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04170b82ee98cd75e6983462b9cbc2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86800dcd034e0f64c11d6954ba9447a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478b3c616e66455cb298d77dff3486344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137b28e74e83b5b52597ef7c97cc57e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2acc15f44a4faa5f7c74f005b7e63e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05af3e58bf8eade3a00b201dd516c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087228a106f3e46225ddef2b71a293548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb99f542bc6e19f44f27c7329fc0fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3944b8b1f72d507b9d7e6598d7a9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91437480576062a63054db5e0e280e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91083466477ececd4de467db18e4e0b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595a528f56955127fe5d727e60a983b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d11fb1d5f2391b4c2ea7f32bee8f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752d3f65c55983dd6c0d6261ac7bb7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0047afcf20bb8132eaef5896359a25d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e7cee0e4525d84728a6f7f4b778da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016b3f32b00dfee514a54f83da52d1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7eb346186dc628d2cd8e31471061159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bb867f2a418bf471420d08b45e03f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a48900569c8ffb5b0f85dc6bb6611461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf720e2de5f895e6d4da7060d6e15f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c22cb2825626cc836b4a2e7674ea463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f64d7fedbc79f7f6ba40a085b9632a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bf05342c7faefc3c0ffcc0ca761c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8fc9bbc193e22b1f3d2dd59ac8f7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdb0694f05f868b7dfffaeda29fde767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1dd8179759c9b221d94f4aac6a3c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97a00c5525fd70c571ca251cfd869269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4981e863fdd9e98ded4f8654175b79d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab8d0c1a77d7b811af2b14e70db1f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f126e124bc074b91ebf276eda2ec15272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c856f57271eb6127fb6415ddf011973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32633cd04e47cbd974850a50edc7bb9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9f489ef94430e6087416c59f8f1b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822631783b8f0793b4020d1d172fff376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6396e76af04e16ccef05f422f80d2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146fe231f01b559f6281e83de02a3ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d0c0f2260f8c811ebdb592a43a17a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fd87d6994148963b1f22b5b94cf6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a498f80e8b1021f3e1aaec77783fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d76bc62dd7678514d5c4eb2562536282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650e3e4f999dd12d0e176e77f1acb6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d4c5ac7b93c86cb10b5910b7893e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d63eef304ccf9f126cc8adceb44485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffac647be45be669bf6c429f37d632f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf8f9cf0adbf276495d8c42427f9f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff0e25b8708a3232c7512b847c157088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b11b8ae8e8a8fc4fbfd6344a6a501a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fca6a13f9d59e4f903f7f416b076590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f7d89ae2e1170074adafa0ad643cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4172448499d3f303ac500151719e08892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d6741563ae6cd0a9e08f07ba1c4c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f7aef17f0453279218ddabf41a1d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c82e6fed34b25d48a25b75a7b10b4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a3d204eda989159828aa143c799d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9145c6611f88b01d57c6d78c8a1ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90244c40e6ad9947ff564f6f077cc8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86677c45800976274f9e6be1b95595599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc22920a0233b0f033d55c972373884100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973dc992b31cab0ac6d3374052e8c6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127224be70eb91f9e4eaa00dae2337ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825fef535d0f6f2d604340057d15a51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2ae7dccf617d71ab5d18c8e372723104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b39f5771ef4a9cd5f644f1c28ff14f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1cd61a2c731270740e0284c3a3b07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968bee0e15bb68fbc8a7ed71cdd88e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dacedb1558d56675b4f4a782460fe2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686e67219f25ec51aa6027189dc7306109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415a7a9629d02835a23fa041f3dd417110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b0e207c94284f2a05bcc0c1859de6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe03031cdc66a50f4879719bfca79a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616c11b72fcca4b43dc578b933cc119113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eab99a069a2240b1480add7e36a67a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebbf3d3257888837ed62d382258403115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3c701b132bbe826a1e18a6431fbd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d2e10be885b1996036e06eebcee5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc35e3c66185a569f51963b502bc3d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497fae17e1cbeb8445b7f99a17bf56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfa072b9613e563401afa08a4bab27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bcff8199add7b17347b8c12b7570a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349865a817ea13f0d6c12703121e851e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c4eff57c5e9295588c0fa99528955123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd207047bf9d6633f4d00ab6bd6d11b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285c467e8ecea03296f1710a025772b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cade0580408023276cb1110adbe1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee377444367981940cab9911fd1584127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aaa9ca01f72111ce6087615d1e12f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc0fd0ecb8fb3d525081d62b58edc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1c314b875ed602292b0257f5e1360130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a39b640fcc0350a2b72a94adf11d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5aa9f30b7439370b6578a36bc82ca9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4561f229c1bf8cab0a71d91dfdae43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fd87fa78eea0e26fc7e29caf2e1b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb68b09488aad382a714f223744e902135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a55011297efd1a0a3bc63f39111929136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356de0cee02e5fc1a4b90779d7d98a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee2352d451a538baef512e8fc83fbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c507d44dc1475efda13dc90ec19bd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f413725ef26f45a6645e625f3da9a8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d6f1f1276b676233c04a364668d24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc263b05c42ac65e72fa58e31002378f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fe26de63fdac9d2da6d11f50d5775143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd088b7917e7923682352de75d3a0d43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9433a776f7066adde7eef347012f2fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb17d511db11acd478175dfcf4b77da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04535b1de1d7e8bcc2e3fb1c0b272bfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d360c3b3e8b6d748ee784d8eb3102148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86524843f52ba619b24eb71ca60e30cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe9d08b779bed79d0ce7d06d6277f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c47c92845a3b6561b9a4910406d96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56355dcf25a60ae3a9917f578b9430c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224746587b476742a81c4dc6166dff69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d17d692cf5934bd6554b229c54e97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04492165cba75953510b6ff723f4a8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81132697969fdbae8b3de8545c00f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3871eed883520c3e331d678f47593f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ab60a6cec7209b77201a14af60201158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e0a43763830129f87329eca5d6494159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7459f78c2610446e9eed1944f339d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807a608262114d573e1b18234a376b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13419d6fb40e22d8beb408687fa168162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d6f2f7e89af35deaf6797f2c60d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a5373f418b6800dcb0640e030123d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fdd4c6478cee244106ccf81db2afb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899e69589010b3873c435c1456c16e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0461c02a602cc41403538250e8c4e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdf03b69374818ae3d0e5a7d8d0593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3725bd6098818cc8074051b4053ac3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57f6f7fd9555990ad07c74afdcb54d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d12f513872898f6514fb45d69e24d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf34eb133fd3a100376bad9b91682c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf0819c862f8da6f15894472bdcb87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1db4c8ead5a462782ca564286bc931174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889e65e38828b385a1028b3649bb997175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e8b494c6969f41e9db7ef1fd7d9b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a431a8c43eda9a510c69aa980bfef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f25c8a074827799ac776ca65cf11c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1bf5ead2f16d288d105d4a05fbcfc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b69d51dd1568e76a67cd016ac5cb6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6579a3a9afe5c0f223b4541464aa3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b22ba280575c8920ce14f86b42c49d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00dfba51f14acb92b6eeb6718a4a83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e115a6612189692426853b44dd8cd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c08b0b551455aeda39b698ff6d4077185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11069be72acf49e2dc0f1ff0967c9a09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3fad02de2fa48502e2d0b086184ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce93ab17e5213e9dd6d883bb269f93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb24d7a5774f4da85e35ed90d2a252189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e310510edb186ef86befcfe6e1f64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd8b1b18c544d148b8f593d288cd73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a2b78f981a05581ef8fac442fad5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67519b86665c14915aaee821e0017c96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd910475132ad717c7916ce43022a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1253c2efd262d308ebb172da39a0ac9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d52d13cfb2f55b12c8c6222420e669196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995468a7500a33acbfd8b997c5a346ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c61b565a26e78bb6935ae27802893198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e7b1cf5d9aa0769dfcd8d0c12cc9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3c0870f562b0d5b0300b67efa65a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e7a39e06962b08684be57798a9fda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac77a7bd322aaad1a4fea7557bf30a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b9f0684c89502be462737213905cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8b62adc4fceb771763ce87fb980f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38293c8bc3d900201304f0f03f4c5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f17636cf74da5850f2ec46374d8db6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824beda3c45eb9e7acc7f4c46743486e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f768b5d7d6592cf6a254ab4e080df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5729ea42cbaea661ffda975d53038209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c96b9dc8ae92fe8419be6858a74b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25aadbfb63cf241ea53228fef4c4b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697291b0a8f2639952e2e7903d8426b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb6d5f45c637f668115e353d8f97ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2e29659183182c30e3e554c13512a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d848c8117cca7e4b00a876c255a5c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40cb27ebaa7c0b548e8340558ee308216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bd19b7b70e0a743afce2a546f3e2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097512d0a06774e724afeae5e84d9db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f166a8f2d4914815c0bddef014df3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea33037c8797f4e2b300bb8fbdd91c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7185b128d9085d141f5931c351d72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1a41f8564eda5f866f8f2ca94ed0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4417c83d3dacac0b9b17bb50523d060223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114950614916121a578f02955ef59fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db981d8bae6257cacb8a834f9b9e4f13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05e6a850fb47f748659e143390e47a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a448b69ef6e32633fb55bf899947d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a220c73fcf0d2ea944a7b0ed2aa09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9835268f37bfd7a897847d963f9055229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39fa5d66e3904cd3a7cd2cb3b7f999230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb29dc035fabf350c00248d91c3cc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4598d7a93bb654d7fea074a1558f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbcb689cda07e52470cf7ae7b59027233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63f163b4f0358d2801628ea6840025234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b86a5115205457ea2321e9e0d7f67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1584ed07ac623917a510a8125db9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1d3c5c5b0e8584325c91bfc4c7e02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb11a4fdb3e5f83df1dd57e467843a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001996d81c7224e2fb2cfa05724cce1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80f2863f6746c5da0053cd3011a213240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dd64582291d0002c19989a379c905241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c42acce9959f232a550d730dc4423a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843d46151307380b5d8d68e5c750607243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71c34feac587d7ebd9a540ca3c8177244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a7f9a7d0ca0a4eb3b03549ab35317245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0db014884a3eac395ff755cbbadeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26bac3543a30e111442e68574a187b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99ba6d7ed98562daae98cbec731483248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98edf6931cf8bcbad51b79ceb17a2dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193b51eb73fae7aa18b4c79d9dcc3f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8502d1d5771f438ed3ba3cf198465251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e0f1b75d75770d5b16758dee9a792252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea54a8967f314c9a90ad8d1c06fdad9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f72cc11efae77ade4625b299ad989254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b068a7ffc9eecea1e958454945e4e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b9d8fa1a77c870791cf6ad46fdb5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954d17deed2fc08be1b8003946311fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64811e920a2d298605416be15a2b2079258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f980a04ddcec13ab729bff058dbf6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad9cf6314fcf4bcec37c5a84dec687260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb81f1dc68a2164ef28406ac10531261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8f15240cf711f0f09ddbf6b5a8bf9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a074d14f3c681093e6fef67007cc53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216d560c8061c8b4b5b2dc16df1ecbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533d8d39013b5d6b4a03a304b75157c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de709fecdc051b9359e77cd57454dfc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44111d229f8b020e910abeabead4aa2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d293de33ff57f1f3474824cf300c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c4420fa8b5595d3016614a51f3b5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79196b2c6581caf988b47da0c581761270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690c24694a6f2b00263872c05e7333e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2094418cff540219ca8749fa1eb71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b4da2b22aa3cedea4dfec4981ce51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bad189fdbfe1eef61c20bb0329bacc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fb41a35efeb57cd1f51a1fc7ef50a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f76b30f89e9c21ed29a999d5a58a29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464683ad8f1cb8c5550730b96b6733ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fc02557b6427eeca48edaaba18aaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530c73dac56e025d018343b187bba57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4a421faace93035138a8ace340334280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377898c3cef488b4f135c4af0abb273281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93432e7e6ff8d0d0f8f07063891dd719282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f021a608d9f5c3c63189d864c7c5e8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107185cdc4547ebc2b1b8fd63dc69f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb0b59c1b9dc0a460acfa346f1e913285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d768aa443978059211fde2928bf4ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e72232e182b3a05a1390491d44a1c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2924ea92f8654de72cec066b1328e82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cd00d29fb81324cf747e993cc9ae6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c5eb4d8844b023d235d44cdc7fc93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc51e5e3c0c22d4cf77b25e5558535291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e50e1bbfb9255b4c45645badad98a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268dc939b646c036aeabcd6f9140e6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9f453dc4dda1f330f7b15506a2d98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10628ca3d462a55a55e7f2bded3464d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9a306e34441b1647369b9f7cfac6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3314d1075f229c5b5022dc47adce4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700cefad31aeff7068bf61b5671bd8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c10ee87834737341222e42fd8ebc48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3800bb81dbc83e44bbb2d391c0c05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceefe42e95e13948738d09e6c0b7a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a99b869521601f2de964c37f82c5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f5d4132ce4de5c6beaa63df8f5ebc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468e9c26c60b5738cd758c4ca9ec9bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4739145edf4e24efc077fba9c24e75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d40a379c306f032ba0699a7da4362a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66b9afd05c6777f8ad9e66908ebebb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c569fd09e4fb2766e6ee399fc52e01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6877956c1f7d0d7c0329fd93f825a18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bb43a752f628faba950bf8ce5fc98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a71cad25bcc152471a4c1c3c66261311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4422071c48a07625bafa785f369352312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b9ef1572757b812134519a743f76e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722f7c09ebb6632bb0a02b8adc9088f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284e6e0e7311fc0315c7486c6818d70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ed12957fef6553cf8d835af0664d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3abf2f92f315dbe140d5aa24c126f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71d523f4a9c19ed42bc9a8cec4a77c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fe52a629c372157b74b92d9c6d51b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dddb96b4d6319a5cdf4c047150fbb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b14da571e67fb7422e0b95d538612321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ea9db859221b5991d36a79e3d6c7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992bd581d9d663c0e9c72d06d1cdc9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9002daa5cf9d786fea85d47b101c99b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98568607bed634223c094ed39bb72ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f40afde23c1af38eff0f9ea6cbb7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06b0dcb79d5bb8ac2eed09102e4299327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0c00c97bb043d9d9cc2375f8440a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5839a8f97068bb1bd9a9516239e95b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde7081fdfc45e27e808a424d1199c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dde6dcb1599b21d38694b92623dfe4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14307ba63ff2c948df728328356c94d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eae5d3bfde60de8b7295f040114a95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb1fe2725ec0d63bf0d5971cb70583334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7805f4ad027bdf40db53b0662d98a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cac2181b3bdb64840e189d553a1784336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9e976073ec55f2951469fe7936f51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fce1ede77ae87cbc2d78b5e89cb2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39364c694a289e0b44d19ea0674821b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af5473e7fbda3a5be137954282c043340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26728f4e0b3ea55cd78245a978182116341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad2c76711dbfd96b06361b56df869d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817df5a49dc8e40c53178e852e0b5cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836f75b97f41e8d9ccf33800b864c09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dded66bcb226284d2051e4164946c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c66c57a45161ec8a1bc2ed490f0fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28708f15f07d32b7b8ecb1a9c93b4053347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d40c7802be9942d86e379c72020636348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7bfa0f19674d349f876a59eae701e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f91360eda3bcc751047797e1d683ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccebd721f8cb5699d42c3a2d925c6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ba98310564f38f098a9ecc8cbf36c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463dcb5482b811cf186aa41744fad31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd631a8232fbb9006f20fda6de1ef0fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2354d290d4e1bb4f58252b897638c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63510bc858bfe44abb6c7da93ed92d9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31658c5b339cbff564758e4f66056cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822cbd73360a0125f532c47bf580616358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25d464d7a451a79a3670b21327c456359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e49252f9d1ec9e8e8ef63b2eb2eb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2e85401657686f45f073e62c15830361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce550993c84224de478ea415f6428de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c897052567a11d5f370dd6318be5e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585b2626f5a767812de6154fceda768364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8eed70bed79f666e5cde33c573f46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708f110da605f6d92f104bd690bc50b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dbdf4a3c3a422ae67ea3ba5541b44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213459112d6cf1e0ef2fefa4b4397624368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b532483cc051a042dd29c73598f69d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8ab10b4397c6b9fbb9416c27ab15c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9d5ed23e51c9c0a724d6d6ee2f416371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473c43a72f6d321545cf312e784bcac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef59f604d313c42e5a54b0cacdccc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792faee850bda685018f5384443aba3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc4dd17b1e722011f84dab2c02a244375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f129d28ceca2ee7e45bbd53f9404ab5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1372fddc61c86b846485e2cc285f5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf733f69090497922ff70ccafe50c4c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efef6b10f50babaac065accfc0b95a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682d81b36a2afb8642c117b1c99dd67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3ee0fdecaf7520c4345858ac0604e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01f5c728f5f452cea84f98fbd5f7cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b0200a0e76d054262fd8d41fc614a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b1d4842f7f4bbe09605bb96fd4df5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dda8d40122d5bf2a9e28b7f0a4f6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a6ba83e79d45912f0c13ef93b2e2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f1b100e48691c6706dd47c8eb8968387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5245c6d90a096b3389e04f53df9271a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51c696a16aa695f4547d4ee601aca9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147231a8e68975ac5dfdfd9982d7dfc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df23332aa612b317768ead80c5b24e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef55f30574f2d9e57dbfd1b45a529bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2053e719a816fb622952056bfc4ec01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628879ae45e382ae5d304986e9868ae2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0e94ecdf718f2d27cba4682005ff3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05867668f4dcd74c756cd4c392155634396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee413055dcf0e17e4c608b935a43d787397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fce73f82acbfd6cb46a7ccd1ecd422398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850fa743bee54f5ec14576230f768f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96a76ca91fe1f6538180b18dde9a28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac3449b76669875625edb1aaff7d1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72974f45cb3b0aecaf42030e8a12e70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa3657d36412b8773f751972ab5a3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27465a64da47661e611f2db259bfd84f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725350a0a744cf39b86aede8d555000405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a032df10070ad1f0112fc59868ca74406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba68d18d6a4ab1695437d4c8944ff08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd2e78053889bf3957eb5fd19728f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb868d2f30b1c6d02ef5210ddefa39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb78915cccfd19c4d10a662c5f903e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a73e74d2e3220157fd2d043c89018f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6ebe8227ff4b6fce3adcad725715b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6615a2d0fa3920fea4815f4cc45fb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f434cd18b191eea3f88f646245e119a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2ea47c5571ee0d4cc33eb4a6092ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8785e00f29547c42973014a1f177b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da12ac9675069518c6bf5e968f5071417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ad46e4f3dcb66c64ce173eae6d7f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee5df7bc99e32a86a0ba0b160ddb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7a8bee81ccf9a2a8aadf4d367165e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdca0ba256fedebdfa1d9a49bd9c2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf996eb013a5b40426e0a23e4949cb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1a2dc4937dfaf46dcd940b480059d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c11b1936b8277168a91809ff6606ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b7e00973b7b7c93b0d0f6de10f411425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada92cc98d2744fb9ead3252dd6f1fd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d0fe2e54fac8b8ddfadaaf0a98245427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ee910d1dacb98c5d70917edf28616428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39678d06c6e41d73c631558682e2989b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d98a1867e4b9878cbeffbf6d35a679430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283b9a691d3e31ebf4da8a1a4c59093431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3d450f7107364a35a9a516cb41e29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d545a29f8f6531713688894b7d90b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee5c1d24cce4172ec71e2601e4842b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8c09a7773697c6ffdfc5bee13d02c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8bb7e3da9737d2f4056b808a4a31e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54ff7e9984a5489844c1c99a0f1f92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa44ebb71a10121503d4ed162399b4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f2fd16ac319eba92e0a1be3be81fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3531cfecb4c9158fab8ebf4cb401e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948386709988e7f8dd30bab4a182df2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1942989022bfb8da2c2ab5c4377c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec234c3bec3b419b4e338f48326d0bc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6de4e13f3a522de3979d898968b71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03fb6c77934ef1b731c9894a5534f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4597f466cbe575adc28ba2c73bc6465446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb9f169f10d6dcd4d28240607d0ec0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a956d39531918e8e23d1e89b09526448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e343dbc6877beeb238dd9452350aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61861514a687598eb55c832d2506a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8962339784d45c84d0f1736299dedd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18242a8a4e3f3903597d49f72972c19a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c512e7b0ae24bd36a504f83d8d3685453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69c24b3d3fd52f4fdccbe85dbec4f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b32cfa5c6301138aebf5a0e333066455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5af6f3f3b6e9c236a7d2188481b99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074f4641c41a39af319114f174bfd22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc158786012fb82638808b841c01f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78313cf5b585bad0a010987ea0b78d08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7806fbf1b3b53432149d8395fb91fcf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd89808f6192d818bac5b53c7aee5f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadda2e970025af2e315e8ca13295c2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7588d5c85913604025bf9785ec5b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0a2a17c2fb6b28bc5a1574bac583e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb93128c6f4dc0c17d93a47a44767c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a02729cd70b8e5c0467d6a58fc0d47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687af11133f42da00e34406b575a74d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd075b9ae05ec96fb7a0bbff454fee07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfa32da5665799964c1bd728074801469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b402a82cad145851c6d1179fc533f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13afbdb234510749797954bac1f15d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3569df90bfb9c1318e25ed3105f7df3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fc5570869190cb005fd7bb80a06c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7dafc5dee109c42ffb1d26226f5d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce9fd4049ba56dec4c89bae6dfbd42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527742d5d34fdcbf8a0a99a67924b11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c542d089a34afbb6d36907644fff2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd708b9bc877facf2083d1d475e6802478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25cb3023dfe1465ce22b5dea42dba7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87785eacc49ffdbb5ef63aeaefb99a98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8efd0de6bc4c4d999bfcfaf479f762481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81104eeccfa4757d60f7b91facc12c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c1b3f9b57c08ad988bc09876cd4db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa87821ae0cc316c3a995d82e518ccd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d699cb06b00a70e52d31b657a60d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c03cb7dbf06074d0512531e0f761a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eae924825d1e416457de5d0a579e41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17ca5b3f8f96628989fb36e14b3784488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02e14f7c52006a30c5b8e0c29658c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa95d0aedc175edd23f0c839e0b0e5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c717618571d8ae32cfeea8a6d2c547491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03079568a56983f5b7f63a768c8f53d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e56b8a11c60c6068d729a12790fbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1f7f894d7f259c9d156897bf25b4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ef2ec1a0e34493a28fc899700fd48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3305dcd74f06ddb9697c23e479007496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d5800d8d5f9a4100c988766c636be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c0ec681d8767a46236fba0e217a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df727278ab5ae8d52176049d83ebc0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b20a97784e413275a00f2b48b8c5b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2585b0293bd5ed785e49e08435b89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0808fe7044e5f09e4a960aac3610ac2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b91ede05ebac6b2d4303a30a8579b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc766c80c6d5b6d7957fd785aa13c13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147484a95190b333d1b3f83304b24e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195488a30c7dcfab4cf7dc917065299a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a18dd49b737bdf95203338e51f71b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d681e7d7a4cfa8b415c869b4a6d78c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c27094dc979836d0f854d4dac1f45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b429a8a432be43fa2beac1c3f622e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b00e273bf29332065cc1c68d91b8d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35321651aa7d32236603dc9b609e5f73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f639d8eba76f75056b5763127a316da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186a941ff9142f2ab6cd648f5e94812514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a4b8bfe321485018f999d67dd0d88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac8b234f92311d3579c2e811166c50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11c9a3956f99442eceb9b8f2898d3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0a7a51ef2af65a9a122787da4e1fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b57a3d3d63801813b2416d405acc42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fee886ce0940577990d9f1b8c5fd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd8dfad4943848002ca2038545def0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b17b169fcabbd644981732e5087145522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8697c39aea64086f2b0fc958e1cca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da4f2d0be8cca5054a889a7e2beac2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a7aa794639364be88846a81908cea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374c3dacef7924f01fdd0c71d2b805e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad3fc55895dcd54bf0cb9540b09125527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518554a79a994849d437cfa2cc374af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f98ec280524e07344db7951e263a38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2981b49d4e13161bd1c5d9ecf3b1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26a6881f6a0435e4b85a39a7bccfef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5ea87a5336fa946d04cf9dba31ff6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97dfa0712d609536c1ff85d8186fec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e83304cdbdf345ccf3b533526de548534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ff4bc6b3e19863d68ff1507164839535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9633e7e56c30aa73c84b4c9b23d0cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b99150b3ff96d373beb9f94b568c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529414a28fad84f4d3d3902645c2ddd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e381e72c9be1d9dbade5da9b266ead4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cab9753eb8cfc463a152226cffa81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e1df2d43ad6d102689a3ba0d1bb47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b499c3e87514a43c2b211413adc23a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771eaf973d344c42115e5143ff37eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16139feb41522b26b5d3542741f61fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df41893671cd63891ce0c2af4355e99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d11a089fa62abb582a8b0c7dff7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6286fef4ec4a7890d695cf3aeeac8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b93c95923a07d198397a9e40358879548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101129f576cdcd6bda357a90d962f34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cb4358904a07ff73080337c293425550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0c1451edc98886e42b32884cfffe5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2db297b2363015b7957c143b84fe5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d3ac780386357275cae06c85d0004553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062b8405e3cc111ceb8a4ee687abd42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093838af65898e4621029c18609d9bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109cb6efcc94ee3153c4205f2c30078556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501394ae86355988383c047c5d36043f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ece9800e80bb9bb163894874f9ff0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c227a87043e7a540410cda7fdedca1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffc28fc9b67d89adf6e69584c930fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973346b33509eefbe94d9cee5467fb34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1c99cd2c407b70a795a03ba8ac836562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d2bb97e965c5a93c7a924ed73253b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f8e1860323e4c0ca380519bfbd4b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958926ee563558d411cfe6d29b45d6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ccad9b01d35a8846cf0133e4f72cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee46fb1f91fe34c75f50551ad50581d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cda451c72fc63c6de6c9cdc2751bef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e6422e5cc69096a95acb802064377569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fc6067badc8aea74a2f3d29e04536570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa39a2f4002a09ecce9ff140bf255c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744664af2c55da1210dc9e9947a10d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a60db3d15ba044c3ffa91fc1738fad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b3566a16461a95192c2410dfd27f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dae3509f1374880165788c31dc33d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97987402e5c23b546ffa6fe1996988576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706cf5f73099a9a20f58ae7c7245f12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebf3bf4dcc02f3c2dc2f220a0f1a34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5887d2356afb25400ed35e8dd1dae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a462c60159681d83f5064f5e21f68cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0812bc8dc854e3f78c1fe5800a86d35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6703d54be5957d4d187d3ed0828edc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851044fbdefcc6d1762ebd76c89e5819583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85de9750269530658844a2d7286bf4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207e8c59c130acda2424a6dd7e42976585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19b483d7372a3587a428bf989c83e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4b9af4b28310839c1ed4a0701d3fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229c4397cfa6ba9b052d98a5e6ecf4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca1f3231208fd1a5bf530284cadf9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f66e92963bf40b0dd69541328e868590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c62b250c62036b9cc76a2d6096002591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c551d37c5f056cd91cb98242b49b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e10f7793f96164529160534a5703c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276ea385d7656845ebd9e70457d7c9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72100c4dc517280f769c05ba517c737595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259d7f18e0dde6c3484c8712624aded596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43817964f68dbc12f30c9cc5a16c931b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497163bd72fe6f08e9b7dc55bc1df1f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5ac306dc2c819d2177caf1a6164f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc85e7f41cc01f427b47c7eafcab36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b2b3522775b3e13eed676e4e4cb0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2a186a3b03f0173dea0875644f228602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a87a4be0e226afa512657b306ddc1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de5c16c992806e918653cdbcdf3a2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14712955ad5233a98fac5ce45a9d9a45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e624845ce5be8142f0cb62af6b260606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86420f20643a208bd2d52a2feafe9525607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aff40af33725076bf4b36eb47f26ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27198eebfa454aeb24d51490d5f06dc0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952acc24926730bd2532a806df0fa459610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620fa71048fe865ce8f943ab65b78e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2b6d0ac8648b9867599444ff9352f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5df62d460344c667729bd84c64fda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f291a35d8aa8db5f27299f8dfc1c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be2bf8f60c9818eb55758b91b29146615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4536d26bd6d23e1bf8d823da45e5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c10846cafb8e7012ebe5e7260815c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060ca4fb2d57baf0dec12ba5e19bdc3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd964fbced7b73ef694132a6ad5d3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c0d7d8f1026c3061cfed16719cf9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1167d447862a06f6df87acc9b6ac5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55404b619932cb8d15c91f821185139622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d1e9fa7843aaf8942f50bb3fbd30e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e392205f9275c3be6d46c68ded61a60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1deb27fd603df879e13dbea217ac3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e74e9187da299c83b0433b7cba8aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68fa39323e6851dfcaa56e4c6bec41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3815f0fef6104015613b5c2952c2a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352ceb14161afd98b2ca8de493598cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e9570acdd33697103b2fdde6e4b30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6a4752f17c5891932392911c497b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088ffbfd7772c4f79dfd80b5e5b9e62632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8ef99f9b5c3148250362cb9b28e86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514520cbe7118e0ee5e88ae06efbefdd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7725a221df6d6b46a52f2406c1649635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253f7012a25c2e64e0e0d40d3ed7f19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a00aec36fa0b595447d75415a3d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aab756d27e89ae9619e51d6b913a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3329ae79c61778d068f3287bccbff6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a023a98b0b674c7b19b380279a669640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca0e6c4c08b60f080616ca8321e4e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636d9362fcff3296108940cca87e215642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8c2a414e30845f5f08fe9f7a765a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ac3de8c2698ad06b15ac9808a64cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a091f64dbf09f6e9f746d0512874cf2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cb3062c3e437116ae547c7af97e38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd80bbb169f71597502e4ec0b31a3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05561fc0624330a322ba68ed1b0724648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3404d9a675107a3a9981ae3b03711649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb986e554d7afaba785f49ff47fb2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a999faded86fdbab8cbc21fca2dcf32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f76499822279e3111f642fd1c2745652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70125584a9616371b61e2a95f597af1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef4d44f44b4733e39469745807dba3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab8b7c6110621df55b04cfa126dc78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10911e5b30a509311e87eb9b9bd11c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888b4799ae4644f5f713323c14a985c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b97719cb199b2d145389d489bab3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b668fb800e7c3c2b82b0c7eff97a5e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045542c5167e5c211247bf02a560169660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda45bf0f7f84aed8dacebcc3799af5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d41a3a843199e0070b873cba7bcaab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675ca90ad462d8838df0bb472762466663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c2940231e3dd17e98c7f1b1d2d6af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642fa70600ca8ff1819a489ba4c33f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143bfd0def7536e7d85fa35a3974d14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab173a88cb5a6dbdbd66cdcb3bcab6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0a4b42cf1ef692d50f5dcfebcc8cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe4118b45e1b8af858d14772664706669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e62c7628a7b94868697cfee6707f26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a12797317abe341fa6fe77a9742e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d12b16bb200bfcdfe1bed646d84c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047dbb922325ffb1a7f3644d934a153673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d84be8d9d7d4d24c1f760d488f90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0806018347898fb0c7c7ade4684ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327d533c6722a63d2beb9956d4839af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b3286168591e02e1c9ee2ccef1a81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d435ce2232b08b4d2895f8092fcb87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7e790edb7f259e135f4a787c404b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feb72f61cb2b659ece33e4446e1b3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8b9a28a379675d2ea0427cde4bf87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c1660952a3a5199b978156abdbfb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8ebc96c229bab03f5df6acdc4ccfa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49733f6494c4b531d1f8265f3bfed8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddfb5529489f8de108f151caa0e913685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41df52ed943e89ec66cc409c4eab2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099beefde82c46b95f321cc974210d43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594280f591abf1cc27af5ef97726beac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ac797310399d4407de2d56fd1bca7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e4f73ffab8abeab156cebaf702eea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085092e66d8542ca2ea141b74c168af8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa1fb67d6c465d1253fda2b553ef18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c651c2374e33bdc1f7b67ec7c4f44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f4252025d9b85a72763385091f7f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b575b4019b7544edf0021c6fbbce1a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48bb80b5f7b7299f65581d99feee5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431154186ce346965959dd1239d53c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4628afac6c910e706f4f3abd98ff3d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efcba6155b538468c17ea6189439f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395714edcc1c41d1a351639789722a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04032af8004f725eb6ee4a6e5921d4ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dc767776aa1012be8a3f8e9201e51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26728a661f00adc481256affa1bb1d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64985836035f378f8e631430a1c1a0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba3255bf21b7f306bd7690f0e0c9ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4772c466ca2a4c304b1c4b8cdfef1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15324d057ed397ce761ba82f25c24053707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abb371597231a8f15c5d71c422efe8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0344ed7351928411d123155eada561709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85731f61a25ea27cffaf1068aab5019710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176d81bd3395fcd5c08bdbfc6511b3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa43c349cff16fff580cebed79b39e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d0dd10dcdb1113cb7ef479d3706731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c68438055e2119444bf7969a12c0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b14a8d584fbcd7d75e196909be04b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b37d17dff7c1906aaad3520bab468d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2667c22ed752e174ae35d5dcde5c63d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11964a0c90eef7867cdb0df5ed2d3276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e46d602e90b0c3a04383543be3b487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925bdfb657f92bbe86c6b6ac275bad28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888511feea67b90c12454e9120cf3d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ffa51140f0be34121c506da9597b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b638456690d97649ec85b2eaeafdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85092fafeaf9e0436e43cdbafbe3f7ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c457285673424cb8bae5b17c265c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7cb949a7e2e22b7f8537b47dcf49914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794311cbcdeefdbb1994d12019b673c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0f270f38019ec6aaa16cb1b9fe84316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f8612782e18ec9221c30a7514b75417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543a8db79f10c8a444dda6445fe885318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065435d4ce2887e6e1a2c5cee897b9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c97d8090a6948cb5a0c11a8e37890720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72173542bfa3279714543b2e124232621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee02f3ec4fdac5bad217ae49d31a0e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235533ce38be7747140bbfee7be02a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d9f97e2447ccd4c87ccad9a7d726224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a1cb77710d7fb39745e43cda8ede325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5345e02ba928b7495b8fe9e3206589b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ca3483fe0dfabefa66fb8a607504b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825acab4f45dfa9a26f25041b40ecde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80379e56b307bd192ddf63e46fc2b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b53eef0c7f81ed1858d5963cec21ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182d22be0677ed3a8010c13d1256b8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4f1aeb6ff13dd8eb578e6965a29fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb3e11e633e611704c99e936acd76833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf34ba5091417b3077174cad127fa1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75b38314801e4f0404943fc23a8d1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c463230f826a7e1b52826247560e1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e009477c25129a522d7025388b01e7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cde0e93d335cc9a1c0e4395619f40b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90627cf587733f477336e21067f7247839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880335f9eab95c8b7a99a882c6bf5a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc847c6559347928cadaaf05733db241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d885ae0874ee05befa72b3918ed7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1292135c3dbfb8abdcde6c470fc8d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e3dbfefbf4c1262ab9595ff98ffd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd755d55655adebad35dbbc4504441b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa008167fac639eb0ec10ea4c3173e2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312856465221a1d5c708429d684d331347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a4756176e2b0dfe3e12489fe5995d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187d74f5fd6ef1d8f3349c5588319ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719d7fd6f4b0e6e48000dfbc81a86c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d039aadbcd09cb8a157973e18777951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874415b7e4b6264c2c9b3ef0351960b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803453bd9655ddeed1be7d90f73823553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53aaf7031cf1679e9ad13332db1d2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba0fd8b904b2849952cbda9eb1df0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905da970b13f4bb7ede9b5f31c673b5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697cca01ae5c5445b4d7e991c628e6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174802cd17cafd6ffc3b6b1d1242e3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ebddc8db4dc26fad740941fe9092659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa19cc59a89950d5949762842a672fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e47df2eacb019d79440d89ed40c0f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40511f4184cb8b35b232f420feb880ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388e0663c9acc76d68746f6def70fbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f32da2a1daec2074383d2711f067564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb34b4541bb92c167b4e2745bfedc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827471d167c91fa6d86b97af54c405266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950e98671c8cfe307eba1e4dd1f7e8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0259a785a0e851451613d28f299da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe84382a34d7169fad4a02ee47b80769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987545a469e1e510594eb8559103500f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d29bd9683fc1d7761812887e0757a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d94c7bbd21ae1cf1e9b357cd7f62e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de849b06e27c8c1c3f5cd25178ef3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946fce686e288166c82b872c7f499f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbdd7e02a2f055ca4a93df5f84f31f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060ca6c4ad4502e19fdc216a1bcd05076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8126a237139336466999e1999e2bf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d57c268029eb3349f2f30cac83cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f4f9fc024505a769ad587c677f29a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6520655413b158d62f943a8cc0ee3c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b19b55589f81f955caf3e6e2849d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7422bfc3c75c7504f3cddeae750ccca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad621d0cac9c63ba039a6739672af583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068abd98fe8531de733b2eedc8b8e0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb4cdef71407c67fc0d5ebe7136ed285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b643ad725eebe29e96609a62caa34ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c7a69b1c5125b96f8ebecc10c8d2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e01e87de6db96fbedcbd477aac0b7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0930d2369fb8892d7da35d8bed61d6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dfd58eea654a9597c126e8ec1391390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0be78b9393cf3ded95df21da08fcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd916bc24ce56ac62bb3127d50683c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930de8540003f3cb12b7b6da78490c9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5b3fbe9d2a3220fa45e6e1e96573494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620862074c2791107237eb4f4a9f9f8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c70156ea6074fbac7a0a8473923c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ea7d659610b0079b0ee0473d0a17697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecffb04e1c901cdf32346d76f2eaad898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7a7e9249478b7e94e86b8a1adb99499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee8120a2e97574e4c9db61c6b30f27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d272574176d0f9d55c5502643d9ad20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceedfebab2882f1db4a5eb1ddff9345102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586803fbd6170ab3f847b544fa2e3af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bcda21303693af235d61f71e87bed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49471cf9f3ba48cb8d24d0f3e908fe9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af95d9dc97054e0a3f70c4a1598ca7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f51859a9d951728dd41d99ccb1ea26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34383116acb3c531c182cf038c7982108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a92ee7292db62ac64ba021f15f237109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fb415ae63fbd1dba7723fbd90eef7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f805ee127460239914280e0b6313db9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c47a6d4744f3a38d8f55fad5a409c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94059066054d7075c1b7f7afb512cb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3a9e8c74e0c4520b7b11fd02d0b2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ed97a55ea06038cab53f2cb0d13b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90758a19c91cb26ef76313f2f30125f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaa195131c575022d8e5dbf6e23ec4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47359372992c54c623abf4f00c8d6781118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36b078f3b622f71e156e4830957230119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d18c3b8b4323813b114ab99bede3cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a1d72b184c5a1cc9930277de90ee3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df990254e51d8e00b0a5c6bf0102bab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929323cfce1f0a0e863b0aed72915580123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083f1c828c42ca90c02f500a5097cc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd65a4fc33259340c28acf851bdfbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a13a0537be32341fb3e867ed4dec0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5ce27279217da19e4853340896986127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f80611233cb5c1233172a9c0f2760128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b90cd5f1ebe6413d21ef38f8fe88d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b719b39c2776c09933bbbc148d916c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e6456878ab0403fd9c4b01d4c17d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326fe6f95911fb3b4b3c78a02b25cd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef23f177cffc8e2f7459be6148a68f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645fe54e2ceed136939304d41d3366c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16bb03f6bb8ca564a1b2cb06da29da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d13af4abf27eda61f3c0bf6eef889136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32586d2f9c8b0f0bf0d557800da10e94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490899e9c75a4be2dbee220580a23358138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dbdea22a3963651dd0c042fd98e31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65da146d3fc49a6d423a4ffb675827140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed572b3cb11f31b0bc79b6aac76bde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c072d16dd34ef5b743a9a33568c91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf04af4b7272e6df59c37c2b227a095143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005032339bccbc3e7a6c2d7f0ea11eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f7bb46f5e87b4c3875ecae2c87d57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870beefe44e9633e39c6647a5b77e746146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee25e2e2c694b57aa9313a79c78f641147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0502f0ce6940c202a9bf083fedd17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecdf51a093d1dbc4e342a0d6e76728149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f981638437b97ad38d173e13ba03028150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7817f957c36949ecf5f4dcdcfac68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e34f474a3f52bf86602687d7f88f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb226876d413cf190821853aaae67e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb625b96c7ffaf13f80b3a6647e60d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a780841da5d16816bba76601e8a92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cb5108b70bc8ed8c53368b45c013d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7856a667bbc1cb84515f2f580d3ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336cd03006e26788146ac9089acf3d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073be6bd68e4cd022b97c6bec21dcf7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00a729f02db5f5e64265abc845f59a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60d1fc44f29e9b94e82a2a60d2939f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e481a32115a0794ee8ecb44a6d33c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da150f5de22f4ea6724598bd6866d2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8994c3d5ad590deddfe1acf3b27bbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184c8206fc40984b2d14dac8a16c532165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913934d39e339d4aff4c657622c6071166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25650be1d1d1edb7e847efe2f64696167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e37915b45b6c790bbf64ecb2b9af3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd279e662134f2f399160819a8f3864e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83768547bac1f7b334c9b5bd0d2ab1ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30a0ec4c112d3437bfe341634f8602171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b81ca757428b349650c33de12773c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca189fb353d3f24898405e6514ed2899173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a469bd32e4f24eab3456ad732e962ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcfebb0f0fb53ae85df9e8cfe8c3b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c5505ebd75fdced03c2e5d7e1b325176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd67718da64efb6dfeede6356213520177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cccecbc0d489283dadf5c301f658ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81218cbb1d6c36aca338d6754ad2f34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a25b78b026de7494b14154def178a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa5a4c16f53723063ad7ff67390d8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662a75da459c618375a298b8906444d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb86e7d5d1539ebac182ec2e2cadf02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d01e76cfda6e63ee8b362a8c3ee01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a74926a48a0f672e7be5a88248c923185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee0096ed39624849f8cca618aa2654186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e98b6dd55b4055f62ce7a33c17273187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f9bd7ad1bc5060801076783bbf804188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a434a2e26bae7e7f0352f2efa556e90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d095e8db40ba5d511abd32fbc8c7f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e552b712830c2ac699abaa88766c73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c060611aaea0bd539779d79deb22b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d828609498366517afc447d9561324193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709170fc53fdbea79e4be46747584bf2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99730e8d8b07bfc25e7d49b588b1def9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d1e721d9238dd047869fd449ef3ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69086fc747592b4af55d3cc0a01996197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8428d4fa3bd8cc3f6e22588188edf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba6a56d5a9e34a4f676f913a05f16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920038d23f85081e173cb25dc3aaa40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0243118db72293a461110bb3e56db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeec794715615c89ca26530a0f3282202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847822e2c50107ce3545f41847c562f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3615578a53d0c380a887bfb791621204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c7da0f516f91d2617a7a30d2d7082205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5cd96aa964640ba08e2b74fb0e6e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc12fb03f46faf42ae931ad9232af9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062a13153465724349e6795438a7cd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b1a5816a8edb1a1feac3029895c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860d3cf04f0cc99ce87554ea54549d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486db3b043e54ebff4f342e1012029211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2e075a60079e22fc6431496a683ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eee5eec1e1b75a0aa05848fc7a784213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f23460d5fcd67e0837e2d493d4096214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb448f16e28b2ddad826711463e7c425215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a92f4c5b3df59b8f869c46a5c3fd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc255b98b88d9926107ac3a4be7782217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0484530aaeeb5f9e0e2115b0155af54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3e642b35d0b591f528e71795c43dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e7cfdfd90436e1ce394921679b0ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05c6f293bcb77169a73fe8d83d3270221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bcbe5cbcc5ad91da02ed0267c9e7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26ca45dac779f49888b8b8764843f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ea6b0c8bcad6cbdaf0e3db77e240c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0142d1e9f9ceb249f4c7448eb5dc46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fbc9f7269375a797275d308e0f359226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf526fac9bdecc9e7c0ab9fbf9dae69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da68937409fd3b5c5800a6323d7fed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82b31da92b01a15b789b943d1fb5ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc9c795fc5ec202cb5f2b002059f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dbc26d9aa25684449bcf581b58d2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f97897a43c7a04c843d3a129439e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16461a2346e69378c3744cc24091f811233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e12abdbe37c8ee278f018b506bf2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910f97c2ec5a2faced2ded35272f18d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287376b49d702341de541af7330ca28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e10981b071a6ae7dcc45cbb6e3ed7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35b9a9e1675dc23349f3876cf0dad3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faec088070aeb165af6ca16357773c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b35579839bb58e62c8c9b18ef6371b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d19b282ce538fd00882e3fe97042f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc9497734ee78c504d98c01b0a7a47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d1d1e475261be7bd3f48e3410d44f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cb7fa6ba1af649a2f09c912d1a900244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38947f181d039f9579e02390c9603cf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c66ffce8ec2dd4d6e157c3ca790701246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f70d8d7d8392ff6aab4ac2bebed7fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20298f66c462e798a47ff49d726db6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fd0fb75bc7e937738d5a72029c39e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57cb02cfd14c7858518d37e29f23ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f87cf4b28c4c4d98f661eb3f8fd88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e4d6ceb843aa099eb1b53616692ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20d0e41c4f57c4ca3be0cadd581ba9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5bb318a1b91b4abd9b31e4d1cc382254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf8ef79f36dce89e30d6f8cd29120b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ab29904493361e31cd5d48d7b92c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95312e2f9c7f20c7cd6787377455551e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e795986b98b077da91ee812994328a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9d32e89dc5919ba15935e6110798d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af3e3adfd59280b9d76fb47ea92888260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6a6313f3b8e79aeeeb082b54451c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f932184fcae1ef58929cbd90ac72de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee53a0d19bf0ca44629b010b2b8f9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec2e50db3a79d4d200b027c631d00b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01555950b0a610f55706a17fa7a2dce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6abe9bdace9b087d5f11b65e22e7dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec034bb1aa3809aa45e0ffe25884ee0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137de933a7ad34a8fc7682583075f42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15c0a2ffc15edf7bc3bc7d2c5cddaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7913a471a4ba249e9a22ebba8f168dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c5cf2ffb4ab1a76ad803a1d7c6620271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6895d531ad374b4fccf0eba71041023272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf28804498e5ab2e4f644bbe0378380273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a2432fd5547862c7b5e4d8b421c06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2e43a9404f34fb2c87da03ac0f542275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dd0e61e4994d63e38b90d8bc74938276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8330c731afbe8416ad0f4c8a77792aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae19a0444f843e28bbe4f862b86345c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea31ad84bc365efe7cc21360b6a7b0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e3e3db0df1b88c04a1ee983c8bf23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f4b66c83029acde2dfe6d199ad402281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb151c5d218a040674d881de13ec31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6c218758e900d9a7824836460ea2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0591c97b734b7465fd38f267fa25e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ac9cf39202a2d9ff446e89f146ad6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578c0923fdc0258daf15d6665de98a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4613e595b0affb92ec58e160b016dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b4b3c4fa9cb40c1d36a1472478d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a7e95eea8cd849ef06dba64631042289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105655a961df9493e16bd795db044f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96778ca9c9177eb39c0eae10ae417d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdff1772cfb4cbb815130b6f7ba2f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6e0108aebd7cb0fade8ea02ad7337293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d942ffdda2040af8991867f6352b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2de5ab0d6cfa659badb71a7c0d4a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcceb6c18cee077679babc64aec9c02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff84bf969b777d5e77520a6db622d9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c93958c7664ea14d412d6fcd8ac8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2695d427596a78fabc7fc57df05597299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94385b8b77a97c20937a5019315a849300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ebb0bf31261eacaf5f18c7591f015301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3667e071b1061944bbbd2efb8ffd782302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ae86c4fdf8d18513e8f0791134511303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbdae4f03e1e1ca5b3aa2379ca2713304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd976792d50ffbe45090e293f9ea534305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377baafdca81d2b424a7f35934fdc98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08873c8441992089d5fdf3ab8cc6bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cd9877089e430a5f4fe075648de81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd324c534d43bf70b8f0885a68faca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75327858020b53df6e66bafe43230170310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e901c9ded12ba8810975d05a5f5f28c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502643b43c72c9b23924351f71184858312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8dba60baf794876511a7cb96ff2dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d568ae398380d8adbd8fba3217faed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dd1cff0dd9044f8268cf574a72d15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bfc41ac2143440e7936e2bcb3b5cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccedb3a45312748ed1f9006a90b2fd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981b96f7db15e810301cd47a6ccb830318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725273b4450ba2b2ef092fd7c01a150319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed26189cbd571b19e262d0b43b37ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ebff6b25869d8118d4d6b660d2d95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ea18d7a53b712db82ed1217ba0ee1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f947b46caf8e2ea1777a8bfe80f5f7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91316a17c7f7b23cafcb1ec6421b31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c34f8f99f54f0edc51df6520f7e8e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb6c6d8c494ad476ee2da37eaaa323326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f90b166b361de236a72e696942c794327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171d323aa59bb3ce923269a213f28f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee501c8bc517c589c8c2f1e1343c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb401839e5e1d166f4a27a1091fe51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740cbfea7990b8804c64e6deb840210331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2095cdc1fd6061c6e806f76c6406b44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b847fab25ad0ad9ed7911f5d6fe83e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c622707afad6dbaeedba40dd5ade1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbe13f04ce9aa11be2d37b23e2098c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde22e875ab37182867c05b53cb90d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac387db724eceeff3208346747659f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1003b33bcb93738baa56663cbd42799338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ef9bc7cd41a977bcfd5dc0b7b8ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c7749d37e7b4e018d7ff43e7c7b5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07a74d317e52780721d4d57904f5fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9262c83ccfb6a0825c2e839fc9f5fd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e732c67f1641ce1b7c15ab6c82966f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2d5f0188a926285067ab5e52e7ad0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b3c5bd528474e3aeb0e430d4b6a48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef767abe451964d2c50380eea5fd1c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642a6705c71ff1cfebc1a3ebb35acb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28a06e8834b112d4565e81aff475d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e833ee6ecf31b9e2c276324a79566349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f96ded6f5f69581091c4bbaab1ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1239adb3f601da6c8e00af59d85b3c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1849ddb709ab8a2d0ef1571191ab4fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e337b4f381ea6896241703842d2e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8b5e4a93188c5911caa38b39b0524354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0269f08fde4b1d888e79d4e7360616355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2c602eba85bb48a63c44dd9a33606356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e417c74e65289e6e71d551a4e8063f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f61185d24b4825c3b9bf06f5b12f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58e16206e4ed1950403fc6880b76c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f06dc3acedfc2bf60f1953cd8b94e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b94371889132243dc03102a29125f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a13423043991bf940bb13278e0b03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0216c4074c966286320fd9e7fcabb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94731ffc406783b9c9c55f031c8f3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84611817946364c7d44e480c5fa1c3f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af2a490466f3ec24066c5c7dbf7d6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f77908ee56e738026c22e8759f47c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410995aa9aef4df1c408f45c65e8456368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54134036540f79b4699e5d5bba71c01b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87880246a92edfdda014ca6dc2c33c39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01b12b54bb92b3256accdc240e5b37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d84855f037d8eb56ba3169c3f9ae6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4da2d05c8f3982b4d62eebe637de21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c33216e0ce756acd836372d2979e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e5fa2cb7ab350cbdfbb8d52ea079f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6798d20a4711da23ace5992ab2e11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa60a74ff8892fbd7070b682eb7255377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ba67c1a966b196eceb6c7ae561041378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c7e6b91378cd620249d5024bed652379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858630814c3bc6b5d4cee5923f36016380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700606e67c7e648f1328ab779fa97707381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63fa8d33207c5a0222113e813531d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab8a49e115ce2411122af91903d7a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad040163f5bee61d7c87bad4796d62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee6e9300dd2b3a9c08178d8d011f03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7f37c64e8596d7cffda46957a60d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662aaab6fbe8607e0ec78e25ef38c20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5518946923252b19f4d5a598bca49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac97758af5dca31abb768f7a14c598389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288374ea4f9f5dca8add0500e410d35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367da46ed278e208f725e0295fd093d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1eb84f2cee664d274dd8e17180305392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6ce68d73a63c3247365cf6b0c2786393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9248aad3f75fee048e26403976d8f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b09baea4bf60df4c34cd29f3fcf73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9804e1ef459388f06828c8399b27964396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c7aef4e8f59908004bd259354472b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400e930c239dd6ad0374be86f8845d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9af3f46ab321145d1551b4afad7c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074408a7ba7b7c87dafbfee67c7f18e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e82495e33d2a4584cdf56e21789ffa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32e2c3d4129da6953401bb5d1bb9c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d9d94b7e6e8edf28c7fedc981b191403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cbf7c038957131a4dc8bdadb0e743404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f7c9a28db3afcca47e873fb30a4ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1d494c1a8868be787f3a775d491ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873168699c22201dd2336a2d5b05bdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f500a4e760ebd0f138bf13b6d56317408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267a644d64c7358efcb02d50ad1449d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077d7de553bde5eaa02005cf0dbfa25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdb03eaab66255e3064ddae6fa9eea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce693a7092c0e5154733c6a78f305f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a8671df288118e27932f3dba6aa8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9685cb6a03db9f315657aaed249e06a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73211e230d2202620edef2b48558bca9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d965165553aff81d12940a93a1805c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7c6b241883e152dc0fa26fe9ab398417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ab7eb2b5c6ab58bb672c88d4c91c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e229604b94b44420e5435bd0fe8a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f8cde356a357e727523b0d245f4fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec2a1dcd6dc90d57d14bd90b9191f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66771392b738522a9bb8f4765c2f918422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d6439ee4ea9e72658e3c90e71c15b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d652a683f2405a320390abe7d0033424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6ea07bd08d099e45afcb306587325425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5fb5da6d2906a67c70e606cbb9cbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a54035eb5bfda622823f32d4ed0e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f3196979b2d738b8718297bb6739b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cda87c4362e3e7c4d83053117abe0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dd8b773774cd976717c50a3900a4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafc316814e9afa7bb751e2f2e78719431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221c61f5584edd9f94e8d58fc363516432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b35b780267946624175f2aab6d358a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10180b269c7ae8fd33b6271d7235425f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09be9f026469eeb928117ebc72c9fda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a6a2a2282d2fa52e3f83862c37423436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac9e555450390312be24ffc80b2405437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611af376df68dcf5111117ea273d976d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087113dc175e15552a72152f200f42c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b606839020f59493b9f8fd4fe5bd8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f90dc856fb8223eb01510b6bcde2ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcab60fc4ce722af40f4450c0a74fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969c31f657c6c616a77557ce591b8cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46099f7449b4c6e2294e07bf30885cac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176d4c0e3aea21c41cfdac1757ab286445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746ed894df728b0f22579fcbf09116f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e69735f7ebc17e7f03eb08226f33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6845d59ff74492f91d79f8dffc8c09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d37585e81c0421b96b1bb6bd5f8807449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d265b9673f7402e402a8f9a60190e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d95e6c72000157e1d8c896163cef54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69708468f4ae9b31554c021e8b0c6de5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e10a34c98cd2a350009a915157e138453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae688f436befeea4e3bc39a9a408f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f019060f0950bff20ecb8d5f857a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf732c7ba1f99fa3fe2f9d6f0b7e92a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c53d67321bb385cfdd508ddae8ba1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c699b8cf5599af80e12a9ce57925f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54bd42fa435e3ec6b3c5c9d77842f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a69ec04976d45fd0943ed01ad7e2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319915b5c18a60a2771cb34d6639440b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf336888bc8024a794773f0b7bb59e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e325a6dad215f7f2606699b2874cb7e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607b20537714dedab31a87bb596a9cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc08709defbb695bfb559ece097e824465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88417cca0e98e1b4e8b072a7fcdf7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83199e564dae2d290c055cd1165e0044467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddf8484fa89baec1ec48d0e2347ff0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47d65200a31298fd2a456b1b410e41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd997bc2b3f144582729677dc6318a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031359d94b1d5b081a6ea714b5e4111e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92650d13d9ab52d1a7dc76e5181339472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2624f450c98a4bb2650e5a764a47e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256787098ccdaec3f63135155b67722474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e88461eec75f68d90868a61d41eefc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb336651179632fb60d146f3b363f51a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075249237ce4b39019017fc2b688065477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e253dc05ea47e07d06cf374eebe927478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49663a2e625ca5b56cccb5d40cdafb99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f8f828b15c26ac1959a55686c4529480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9e0c69bc907e8224d86258a25b455481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227b6aebfbf4afe8d9f9f19e4365588482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857af70c7ca98325c3968ae10700a9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464bde517eb3dbf876d04d8f052da1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c0706f0a770cf21e9195b18f5bcad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7554bcf522fc470aa2cca38474f16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a24b3433e9e9f0f72caf7f0e121e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324192325f45fb7b1f6cefdb2da1052488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5dd319a06fdfa83211dc22bb9c7d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8c2e148e26dac896cb55796e62809490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b720d73f8b78fc25705efe11509c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba944b4e6d4f24bab0871e0c8e174b7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f90c1344c27e519a9c28b68bcdcf40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab8da56e42912e6a5e5dca896d2009494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd9a42a316688a4eaf123786df115c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3f2630d03c1c678f3fb58d403a471496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6a04d447602eedb045a9bb0465b08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af4f22cd0c416a14aca4d19aa3ec76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd0a9296686282e4746cb6b04bed9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bef770dd1fcb46dedfb799444229c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e630e00ed146ad96e8b518450d6ebf7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd034c40e10002a614b19c89576785d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe77c86133c469be975fcb8d206ad00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec4f96b2cae869e8d284b4db4d8cd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44d36f3fb238decfb7e6dcafc58b73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dd5aa9b000cf622519647c8803775506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248047cfc1d0150db7c6c4ae735ffa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4a31dcc1e66b187a3db5237d0f1e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f133e848656d460dd66f85ef223f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fcda3e43264723a37f67ff9310e11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52590f769b01af709faad21693376b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab628ca411839ac646323d84806020a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab371543a70c7968462bb744303198513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c27882aee704510137618be9ea6dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a2f430cfbdb4eafc8182a1a1930ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab229bb2a9e1caeeebfae95a0055f403516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da8b13342b2f384449ca00e0f71d70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a45b7bec56f08c3352219163fe417518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8ac6b1e69f48b55ac13aa095324bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7654694e5dc3bd6028ad05edf5246520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3945e636925b910d86f398078b7dd5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b24bd611da56856221f1f99584155522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74804b26c4a95f4feed80e14ebe6d001523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2812f1cfc102ae2c55d8a1261b63f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f14bd6821f97bb15226c47a440648525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632df6809d614077d6b327281470e90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e246202ab55a72f44525e8c1ac324527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d109770f817028c30d936bad77ed7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276da3338feabd85255fa9ffee1342c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa834a68b71eaafd0a1b537c9e9e042e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5427a2b45cf6fd371fd1bb0d702677531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a914b5d18145e8c7ac5b169985e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f60c4692847757e1bad878765f49c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a2b4cb78aab96798e012e3022dd36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdf540495b4ed7d90072cd2fb6bb32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed5f604f251e9587c6a36094d37dd5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aa59dab14ff5159ffcb6852b3fbc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cae224317f9ab75c181663d8e922ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58b46547f5664a7ff936f2e9265146539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22a79720bbe66ebf13bc79bedd986f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e351eaf687bfc66e0e81fb8b3824541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f937f07221933327f56a53dec5455542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e40094f2df7c88184a0cefd4601e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41371ca3ac7f99761058d83712444e7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0b62cc1ea7e9e0812243cc1497150545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad0ba440844d86c8e3b8760fd995ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5032f28c0767a7a18daeaa974e8f03f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73313fde4c7f1d0b45b6ae3d631100548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eb95184c22e366aa73f745ab98767549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26213148fe2a5c44e2f4f76b0d756dfc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42042738b3d3ad28e35f7e36d29c0a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bc8b1e56f8218b711ca157be05298552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4c442917fbc4865afe7be1fb3c62c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339660df65ba6785b29685b9b6432b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8962f5a0de643b905c6f7c4940090555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d325892b8e16ef0bad94716a96cbf4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791aa51bf0575c5dd705def6b602fd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92835cd8e34ee066777b766d538f956c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f354ee8f3cdccad0bf569e936ae84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee256984befa051207a1c3c172076df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc256341fea4326146035d31ea354b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901c45953df33115f9f458eeb7d5f0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97c4d5069bba035ef1693bb4b7e2a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80026eaf667e140f67a42e76e4ad81a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ce2f78927329c1314a4ee10f051dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d73bc9bf9492827b98564dc6254ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4dbb1d2427b59dd3f2e3efabb0253567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0ed37d4a6b9e80ddb900a89fe4a68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8097ec38a74a0aa0266a2cf69a466f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee42c797ee3b8b74389a677763be69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a8c43998fa734913018508cfd9f40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45a5a9612df2b073da92641ac5d0e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c72e4727dad3a78449ffbc244f7075573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f08b240c80c93798a6e2e02af44121574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e2b91e4fbab2958375f02cf1aa151575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94011453461da3f93d292638df7eee56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19509b46c75b3d05e90d38fcf4cac73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0f097c27a0d45d22395d5f9089591578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c676f80fb768ce8cdce97243f4d8725579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bc426d63f53c035f652b7aaaaa598580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a808cc99d389977fdf0eb441633dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c78edc10ceb4a80f5413ef2dd7803582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0f472bf3943aca97e6da104dbd5fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5334dec4af51e3a57e5ae9525d7f95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e4d8cf4c9c997db947d309229f21a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b40a63c60a997a509da776a97b8e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40438000121782a59d9a0b6956283d60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2a9ac1dc56dd5cbc3dc78e0c0b950588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7fe4e2cd2447eb05dd80acc151ac7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6731bacf6963d24166199384d1070590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdb4d5443295d7630b0d74485ea0a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc54d4a4696658f94aa473caa343940592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff07ea66fc8c4736892c1c06af1e5ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a701950934a093dcb99eadc54153ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643a61bf97ff9b0e668f985f0a23248595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59154c404c8a02997917100a5f054c57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01649b348d1276f7a4d95412cebd0bdc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a241fb2a717737f3e7bd48e938f19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26633bdadd0ab1194ea45897c36f7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965e2b562bf9b2264abd28d93f91cdf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91c452d8f7769c7f1c98e32301edf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd2c8343d7960fb22c45de47025e5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd914ca12ae58c5312ed0d5eb14fc7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85017f8138662d62427b7daabf75455c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec7dafe63b139549bc0a829f898f19605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e713a3470a4e1ba329ed190326a5ecb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74057c51d64ac37e20fa6728716d543a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fc2f9fae99213b80b0d2b9abc0052608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3497815dab19e28e9fc82bb5f6b8fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482292a3e583f28a64c43c2637587749610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd6cb85366a99a5ffeac58ae4a8e76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babba4e9b0ef210742548e183b4200fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd4ede3f41273ea26f8ed98a2abeed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd16e4e95694c15c45d11c7dc3f968614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616bff0f933a4299f67b46b5faec8ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0716d119d1c9e6c959136c15104c102616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad242219fea58a9ed9d6074dfea9d087617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03a05a8c29f83107bc9154eaff0f51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76857a6c11013e6c55babb17370de3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2b8e9af7945f658b4eee122eff6bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342aabad9b1e59d445003f707dad9e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf201515ff12b364dc0028c049dca9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05b141b120624446aa26b7e93fda1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2af58245bf2b667f59e066c524f14e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae8078bca61831b3bf92755f02e1c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3cc446364839ebac50aa3520a98d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8f8c06bdd62e4b169632973a86bd3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1247461405f32403622e247c023f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77621b4c7cf79cbfee8a57b1c1e18d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0811d6f1c50d76ea6097e7df545d548630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955eb1a23a531b0a5895c961636ed6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de8ba3e77a9693d4786c069b4aa2b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bdfffdb5f10686bcc595452ed656d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9824154041d065d2554fdeda17af1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b99ed3408f871d92e0960c61056b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0f7ac6efe881c502f511fed109df1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f7d928c26ae2df5c220fa922a3bfc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626d0c6c08dce6e294f510dfed6ecdc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb727825dea72e1bf18c671cfbd333639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b541d4813782eba6450153efe97ed3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bb66773a7e8bdf72db99a377a3cb6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff836751238d48d5fde9d3113758af3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb20756be552312948a70e2607d6565643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4cceacdc091217aa98328dd9210e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a013282bd25a3b9be418e17fe5721645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcac4e9d1c5b5fd92174d119c72d8aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf28239e2198c7fda398af63a77ffe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3f6406b60d4682d66cd68df3feddc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f67becf67516bb7f6ed43f0ef0177649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c363d3ad62240f1e187c2d8e6e7c0f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa30661e8756e7b27a8624ae5833e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a84c0df62799d1ecf02c401aed62c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278473a49ba49d5aa434250990715a6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa1d094cceae61c8c43efd6098aed9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677cff394822c06b7722f16640cb278655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f66f4d801608f318f3909779db65b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4f35afd9d6f707a2edbd02c3c0de7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d4794b5a3a51c81cafd4197649b66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf065f661d0fa128e9d356c641e5032659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17103b26e1df620ca12fc9006c0f10c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b5861911bffbb5f6ab48d5ac9744a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd36939b6370bcb0571b9b4af1a2902662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd4694004a0ecdcc4320316921b28a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305051ff63afba79317b7a6dc583e191664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09654f36f9b3adf3d5fe325bb4bce9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e96f18675e7bf6400a7cb90fb1ca5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b72ae8c9446a9fee586f589b241de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8982177656b9de9a3aa2926b830d1fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ac90bcaf87c0e4dfc750350698c67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0985b0a2cd9a8aae14b38de792fa54d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a873705ea941830ce4d6f3cf7b627f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da2914271dbc627e957a1773d0d040672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9408b2b817d33bdf4edb9451fa2c96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affd3cf2805a2b7be53045c412eeea0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa5eea8470aa090bedf8f8b8eea4bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0914ec4f2983571c9beec1c849bb391676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc76b1296adee9e3dbd9026ca0b752e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7589d75afdc2fc7a4de15ad7cebaa678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>