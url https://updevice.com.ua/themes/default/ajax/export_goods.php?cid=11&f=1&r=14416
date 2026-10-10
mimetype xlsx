--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47093bee5d55e2f21d1c8ff21c5b5c891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474003700276e9e3698d8250c9bbde02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a19f4c925e9ba9f6c9dc8bdf81dfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2770b06f8e6b3a9fac83c8bacc7b1404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1356140e0c94e81ca58446c8dc431f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c8a4e5eca8f0040ebbac3fa6a50976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a3ecfbf83cf5d3e45eef295cffa867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8cedfe6f225381fd1163c22217cf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0eb1c03f1a00d813de0a02a5f0929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723899833d30d98e26aa04077d387c4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93b5f68c3a0c6b307effd22ec77b7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf77fdb76b3ec368ed32ad0e4c4f6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2bdd3d0266e9abe202d32cf5a8e7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae62b288149cdc7103bb1b2be5440be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367baad59dec4226d82c84cb68860c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8942291f4fd555ce4ab70240e019cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386a486cde7cabb7d04ddfff244fe417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fd02ab62ab83e4254e791bf63823118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a539e28867aa7167765fa6514d2c87d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1247f98421b5887732eb74ff49e6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9094db8fcb340d974af2a5867bbd1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2aed448a15c27d67261d0a2f0aa6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23028f6380af58ced528e2bcef1110e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d56dc26044ab8c7d0ed1d9741052e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e3d44dc497f1caebc3d7150c0886f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af708584aa0daf80dc74d940d5172af226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6405f3a16e8ea19004085518b9a7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330ac3a88fa3632a0434f58a310db4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330950d05a1ed2b453401c8bf8e5c8b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67d4de9e60c060e0d7946e6a21055630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ef7f2056c6aa764d9c34b589de4aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea8da66f3463400a98b13ccbac8ec632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79acf00b4b06d002efcbadb88ba13233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f18ba865082d8a826c0df1329ab4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed476cd350ceab810acd1d96e7ae98cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eec999d7ea176154c1d4aa502791736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8708321eff263ccc952c0eec4405a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1f115dd64d496888f07a46367580338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4020484b2e62f5f5b6b8cc33b01d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be032002da2f46cae9665846670f22f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab62b54b6766e2f2c4c09a5aee1e3d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a14a30918005cff6857ce8595234dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c6e8dd02bbe05f4c88f42e8b44c7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fdcfc02098429b0cf9c267317df8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec7152dea0cf94c2dfbbc3f17153ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fceccfd41195e97cb25e39043c0d12246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e56ab06815eac216f95ca0d0d9a0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb83fb088952d629e6592e8e12fbfe448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81b1e459ae00036f47b7c5a06ca7ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e3eabacd3c0947038041eed3563050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04f17bdcd7362d1f72e399b9bc0f8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441cefaf83dc5747c60e8e31f38e33452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905756b938f0215e1f893a8ec0c030ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea2428147ca8352750cda72a19910f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f27d659a8ea3ce8c7502fb9d7fbe455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848dbb0d9a5dbc409e6f0c2b65bd04a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a1df4896ffb7e73b9095dea4f925657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248ca5f85bdfb5083617063b31538e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75890656f3636bd8dbe523ed492908e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6b49909343ccb7968f22aacf7463a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce264695f4b221725d84587c7a684ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5c2aa9e46559ba325ba44d7b733bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1d16a4caa19fddf51784ed0d14a6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ee1039a03f2ab322ea266ce5a4de764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b916feaeca1ea661ccbc923f3fcf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83a452c67e20ba1093d14530188b4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b58747430b76e179d0716e440aac6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6415a394b956a202fa2bc7366096a3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f3aca15a9645eda7cfcc259e36afe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af50aae3020b1d929e53a22108f754570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c21f1ac1584cf87297fb7d2cc5b1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f69f4e5d5804653a6fb70b575a3a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887167714efe8e4eb7c389d1ae2fb0c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6def80d7261506cd59d969057d2e1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dede69e0172d5e14bf8867d082f29bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265bf517b4889dd424a64ae9db9e45b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996170d67d81a79e8738518496e1d2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bc40007da00bc6d230a2c70c1aeab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739a5b3387b34ebe01f14baed567bb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda660e59ba4103fc30bf85825e407180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df4e0a17cf2d57a2bced068906cc5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8481911d8a81f650a2db0dab6c80fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8065adac041cb21229cab9ebeba1e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20307549b0f466272cfbe9fbf39bd63784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea9d7bb96b4299f2e92ec74745837b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d9190ca568fbf7fb431b8497881fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf840ece08dfb1319bf67960bc8ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb909f639bb2e193a391d7b0a86c19a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba65f11519015cc0561d654c7f8260189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23113292b27cd82e2ffe31b8af5e4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c44f8881dd71e4ec72fd84933bb5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac4ddfae82eaf2701be499eb5be06892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f84d1ef73793c86d960dd8538a97a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd4fb9e679935aca9ecb1e40a471e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1307b650b39dde8258b77e8cdc01e0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4985b73656b3571558fbcb12a6b0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8abc0c315fed2290904edfb43582097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f339637f8e9d11eafe312652ceaf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0696b4867ea3550bf5f45cebc4d081499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd7c5f562f243acd3333c9de784069100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458df91dcacdd75873b8bf392aff3cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ad9d5acd164c481c7bb7eb6a495e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522c40408f0e4d975294750e3cbb8b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20bbce244913fbfab4f67c1dfd9e65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efa6e7db45651f0ce05cb65b9dedef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a963db18b462ca72d4f0a9b844378b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e4f7a3e5b4d4f3ef7c3344db02b02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee437f523ac0a72538fe56204af936c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf785afa33e91a7bf48da0544bf9302109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1165e1783f67eec28ec3c57229ae06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf4e8bc965969c38024f72a32a8078111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc574dd56871f4a9bd3c7d4226431d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de05eb907a239366fe4c809495fdba4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5949d9d4ba118cefaeb53350cccf1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b519c2fdc159cd76f6ccee74ce52c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76901fc6658e0e2d99065140d5b336f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8a6407bc7774205c950902f2859cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ce7a186480db637aedb80b54bd2e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219b963a570fe8b16bcacac70145e3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793fb22b4b482f120fbf589957186bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74728dcd6beefcb4f5b4364826a2192121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2379294b42a2ed3c2fa5c63cc3392a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b46769e42a7573e2f7759b28639f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f51af7a800c1bfed1752a6243c970124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44916ba3b31f05c6fea620874141d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1051bedcb136d884dbb7cde79ed92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac15d69ad533617b0a835542129a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06139b2a62a674f85183745841d7b1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba820615282f8ca9f81d3cc19a008415129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b5b7de7751523e678b1562e889d0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532f45b3bb3d50ecfff109ec6d9518f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3709d1d54fea5b6a2b41fd42070f48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95191634fabd5804f28a94478d46eb0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f76a32368559b81a5bba23434086b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b30999e650c106c0545ab1591a196135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5b9c0808b3ccaabc4a9bfb7787a30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26727b0841474a08664fbadcbec284137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446e3f16cd0a9bb426636a43ae43b73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4aef212c23b3cd18128dbe9f0a446139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dca7b078e157c007db956bb90f63d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a204e8d919d5de094e1c407f41772141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeb20ae5668e2f9e6dcbe18511566f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38831f96517fb300b86b17a921c66747143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffae6290a96dd464da0869900f24dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad919f78649b8e0bf7f52c9a3d80a37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b842033ea8ad5225ac5861dbbbd31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14924bf9f661dbc73c61c50bdc84f540147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403d693e384684064a64948c857febf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43809b0cb3f0b6dba259e3df29e44c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d1721eb736a183c2d92ce09c8a64f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd3cccff337b9c9af5dd2d12df4a1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251014935b21c5c6f19a2930faa00379152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b18dfde5635bb203d308d97fccf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3942f490486df05aa0a23a15b12332c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01635c5c50d59bd2900e090d248c6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536892f700175d9f23d14a8b7e7f8db5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d216e5b9dc18ed29596c5de90aef6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985241a4d190786ea851ae1a2cedeff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f410a1b987f21be56cc47af7a738c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26447334d865e5f4b219b1f95acf230160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5121143ea27cceac07c6bc35e6f09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1427a1d642b6ea9208104fa479c7fa9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb604524e139b7b8a7fc52617820f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cafe92b0dc5ef6ea6e74f6ba207c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688936874543cd9bb3f10c0a67d83229165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e4a8f81448198029dea08941fe7e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394a293c8d828b9f62be51209618e9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c14fd59608ffc4605c491fd3558e27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dff90b43e4b9cf20f1395053be9b16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c148c054489bbf651da1bf2c133a1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeefa4d0cf47594ab638451f053e178171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29cbc07df1e4d518622c4ebfd0b307172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651f12b422434cac844653d83c3d4c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcd52adc64648bd53ee6978d8acd13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23462545399440f5510e96055b2d32fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d5bf4de669aba5bbc61555a246a81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8962c49e3718c86277b821f4a866a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60787b75b29b3dd8d90ecda8c7519236178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd44dee438d189345624cdf7d1a7a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce2867605f95e0207f423f4981ac03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8d37732fd89d902a45959682d20b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0c06b22602e9b735a9532fbe50c3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c125a6a107eb0eec9a540fca2d79c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be4d99e39a15cfec24b7a1d37cea9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d3fee14d51d06a1149a03edfa6758185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b713d58b6e74c8458031ec208d2b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75848a7c9f956fd34054e10dba118d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b18b41b220110bca905403ef65015c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2e6b8daa9121d3e7abb82ff1ae06e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c70d7cb3941f1b2469cd29b36586d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c53fc6bc50e4a0c939893584fa0c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8bae1aae99d6a635bfc9ef2618e7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d577f5d4404c2e0e923f215c7a088193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174818d05b8ff53eec9abaadd4fea32b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52d3895d9e0ab25de69f309fc28a9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24bbdf0b98074a74a47e24c73d6d56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c376664b847b9649acf6c919031ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217449c20b7b22c6c30de07c6b8e701a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d1560091f9599eb81c0a3156be362199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d945e94870d821bf11dda0608b45b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db7e2caa0555b41d9d6167bc7296c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53b3e6673d805f93d896725171c0bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc4b842b1556ed012903b01107e88f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bf1add0a6b089c1c1d80c20281d98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5805745c4862d3ce1ce8495133cfe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c73edacb1251cb6de483306ff1ef64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac61d5195cceaee519f6a1736db1a41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45157dc8be28856c7eaad27a0627ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c7601041764d19b5e59d21e9f813f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce964ef967d1e2759982277ac4b8315b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff24655145d49d2fc8b1a0f75793c8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f716082cfd36cb44cdf9622fbb6f8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00fa6e4be848d745b116a34a18ce0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3f29068d20bad255fd4159a818cf0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df41a64966a4632f30f422dcc72fd59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251ff76c57adfe3d13aff869ca14c79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b95b85dab2a7f45f076af528c7cf3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6c90e355cefe3a951f57baaf103e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154608e25c947ad7d73d952fc97aae19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f900e133ca69d285230ee013500400a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53ed57f585df32cc81107dda1d0a2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235211b34e4b49cff4e7102bf5127e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac906201225877524579e6566c2a8df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e3fb33b3e652865a51fc98a4f333224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71057957141842e2c0b0718749c5160225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4127bd8a63cdf573ad741ea5a12c85f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040f658fbc26d93d6342b670fa2a27e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987646cfcaf278fc4d4bdeb45afe8b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f570e2c76ad69759f4d65fe76d322229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2106ae6154cdef215e8cbb08878934b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20647a839b14ad8169d451df0d754a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653eaae95d2dd4612cd07c3a461aa9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377b34380230bd9761023add43502a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92c9ab6eca0be0b9045fb80dfefe16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c151af17c851a485f86819cff0143a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ab4d45475c0073f612eefb537bfe6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a8d9fe866483047d7fdd759eaf215237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622ebf9460a7ec83bfa660ae7988ab8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863829598d5530f19c7564eb10a46f16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d039e2e1a6892ec9eb7d4cf16b708240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a6c42a78cb488c45c5f2b0a433ac5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681812fe769c4c69a2ef72e886f0268242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88270e1d3239d36a40a96bb5017f58fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fdfd493cf146118e40762f5eb5201244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e109fc15e8ffe7e25863ecd0d49b678245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b7f32363523a2cde8fa5efb3b3b3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae226db547722bdfc4ab3f84743bf2bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fd6cd1367abd2cf2b6abc9b2a70b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc5cf37bfb39f43ca586e035b6deb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63ed19b17214ddf94e41b0003ddb1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ea9304dd6332f831d88a06122b59b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bea359d3540891f4c69b8789b30685252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17617323b574b354446db07c5a1978253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd60742793282beca8d8d67fb86e22a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158b962260cef41c550faceb46dbf01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2935daf9e43bef4e057cd309c1c1757256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129b4b4bbd8646ce95626660cb2132d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974a2d993823e233e5f64fa85420562258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b253eb65abff7fb1d1bf001a71eb34a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4974dcf19626492abd923fc39480695260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427eaafeb0b5d5181e9ccd8ee457c14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5377394a30b3e8f55ef071a76fea30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306643c203786ba1b2063c0d46646ba5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc05accfd8d6c82fa185d746c18709b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c885cfa63cd0075b7a670e6ca6137a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5774ecb8970509d245ae497b6fa9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe3f47aefa7475ac373c91a9a8bdda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6150c76b8d796f041a537c9abca8857268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b863b41093b75440f635b346f50ed1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148737c01ceb62a9dc0df4ce6c8ce1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a147f96d9eb3ef9c82c1210aebdf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a104c4bb8dd200c58c806d6a63cf6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed5f4e92e00a1df1fe1aff3bd17015273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5872192f8292e5b59583a539e8148274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973c20f9a2c2b7f72a17b7697e8a298275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20926da22d57ae83e0ead43e35dc3ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e625961d8c92dbeb544452e1a8ebb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e8a244d80fed7c81e9440fd1a8c2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aab5ce76f58753b9cf48188521f4f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd95aab8ff74d79b748e29a43d65c01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c98eb4eac8bc474cad6941d3d5104281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69a854cb18dd6e669411d2bdee18b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f65da0fad072821c2f77207ec1b7da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17e3b2b34492bc069a650f19c1ce5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd45a9d03b5adb38720890186301f8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2db3cd18eced054a50137fb2be1363286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664a054545bf9502c24e9fccce874a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b38e9515e544f949f0c7322148eff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e9dc7eff6a7cd79625c6699c8dcfd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641acb25a048e79f1faaf70d23ba2e6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e0af54698150bf8e25a92d0765161291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f6a7f9a50bcd5bff0d981da339611292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdc60d77b3df08fd225e2ec0fa0f24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bce2f3ecf5e4fc4e4ae6bcf0dd160a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb38b8ecf49b05e5df1dd0e70836bfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421e73cf13ab3caef729e60f6769443296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564cd6fbb37fb8bcdde770b0dcfa123297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bd5a4fd70d0c851d5a8b6da8823dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dacf4403ac55e67fbd90bc034a582c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df0b5d1218902f09f9483b124a13c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d3768076c6abaf3f5dbb8baa70a27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63d5d88be00265e02edd081953fcc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1589b6099a1592bdf5a717a98a01ea6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b058c3f090368133af2d9e4a4bd715304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bbc6dfbce1ee85ea5692891b71319305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e342683aa510e69a8d9db3d53c3df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585d953be9884b1612b0b752c37dba4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069a538a2c737623d96c9c6ac249e1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee05e7cca006f99c39475e7a7bc781309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ba53fcc7a16aa2da06c4a88d3684f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8c55f13b0696b9ae535447c345ed0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34fb658508048d0f295b1f308d1bd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077e240d66817a6161a2e6f2f00040e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a27960e611cc7c212423ede44f47f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fbcffe52d3be150bb50a226bb89d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d079aca82076c62d5becf767a8370b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ac9576b3148e52a2db660362fcd36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14193ce6656873a69cc701c5861d35af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e652cb2f28d14a8e0bf867163fa54ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cc079526eb0fb09e7dde67f450e93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a5dae0fbe0d74d98e5d8bbf9e1842321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5131a0d283c9b6d19f35ade50c945e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622a59b04a4d0599438fb0e4639ae08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248da95313511a03aee65332621c6ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598950c5c7a2f04b613f08d91b1844bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea01fdfd3eb53c1d5bd1c3b8dd36e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecacba30a5ca4c5424b7304be98a89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59a5573967d93b2534f504ea4c356c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1729196ba04f0c5d884ba36a22b3ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4028f91fbc03afe88d0b3e90fde65b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cab00cdbb2998eb6d82f74e7ccf900331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e070dfcb764f9b7322858d62d744e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4d6df62d09e807951f44c39045d60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc56c3b32a120111b812441785636334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772af1f12acaafac25d6643f34b5beaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7679c4d4d0de99bf37fe0010ecd065336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3236e761f3af7163b0718b5577dce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1be978325e9a18076d2f0b3e53988338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a52a32d61b2b4d984273c66d3c118d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b098d694cb74c7ca871f6fc13ed2ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d51028d5fe37ce52ef92f84a0d0933341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eb7ff846b541289fec326567aba44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443461bed2a7444d6b1e37905711e48e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3751d7562f340118b525f46728adc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbe51f5efbbc0050f00443e0e6e33c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b75cd9c8098d2a699147a9264efe3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d999761fa93372063da1608c30c2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efa74bfabb7023c2f2936b13a7afdb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1b302946e96d574b53351e3db11e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabb4f77f123e7837bf289d5b9230ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614a111b4e132ed172004a7915ad204351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3e8ff59593d39355ece061a5c8143352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c000ad9f668110dca9b225d9fcb0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02823f22c9fe9845e9a3e393b3a8e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a072ef7f2200be6a11771162be3e89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a6b03e00caa2d43b58bdce80cc065356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc176c17233292568b324f0adcf2da6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d9ba01d4858473ac9e8ec14e485ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0414a85767ef997868580e2461416359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1656b9d86751638307f8295d23c88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a956810368552cff468f3daef72f705361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e8bf0535bc70f87f872489758d434362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a47a3ce5aa189b5c579c1de71b9eaa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb47599bc37ffecec299fcd87eb31d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825acc069b0fdccd7375ae4d410bcca1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80234f56eafe4002e1e3074a1071c948366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cb61c8cb36830a6272e62beb93600367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d1cb1052619595a1ba39cedc1b70b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40c67bc73fce3280fb5d9244510dba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98109710fc95e81696d37a856a91ca8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019d97d27a3f760aa8dec09e668c014371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e6296828c77c6e867ef95ec33ae5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98443618cc74f88bc94193924abfbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cfe2e0d523bfee6fdb53364317491374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2ff0e9a85e6ff774109b6f415a8f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947644a3084fd235f06f1cb335435e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efe864ee3aef5f63548d16c373ec98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec036750928d79641870135e7f4f40cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152c1f034eb51e8de6a40e300910fba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb73109f7189f0ec69d964721859027380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b5dba4c69db58245928f0eb833e03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a5562404b1fdfc4408f7ce179e8b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d499f2110241fdc4d8252a99c13e35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fd6966fa09e0851f5385a2dc8243d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c902f5ef4f404de99e5c355e41020f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c8c72be538f8b032f7e443318297a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423b63b0991ae20d6a47d85dba3eb40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841da18009ee204f88f64134401843c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcfa84d85d23814af3f3784bbb98d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb790d7fb0485f08433b2fd4b562180390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579b3a312ebc9b664f9e41539943b9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cc7048b99d7baedd5372df783ad4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafc1fb7181d2160eb7ff2cf4b13c1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821586c3d0079a7d5e731a211694351394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb4b6c2f06aed30d9f2329287c8703395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afa0fcb9aaea9e2f836a7b0ec4f06a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e26f1c2f26e432f5cf8e188cd0816397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5c5a9f8900193fe7a0e2f48397096398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3361ca752002a1b9646f536970a452399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed01dc2f8e300352629c18cbc84280400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de24c9ffe800605aa2fa383e3248ae3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae72b76dd0cd0a26a794fc06ec2d916402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f6d8b5aa897d6cd3ba9ee46efcc7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d8c90310382e602bf80c6835df266404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f5861109eb7528fdaecc81b661dcc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ab02a6debb27c7296b3d8eef53ce4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452f38bdf427821d15c7584f8260f02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496785c895c1a1e7d0c653da7564cf94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba822b9cf06c1ab7e447f0e5f31fa3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83095bcfe9123c537d9f67edd9db49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d7cb3bcc1986720fb799a6be81373411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39e1cbb26dc4784e88dffb76b6b1ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d65aea420d118d5812708a4e133a7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e547920d804ccc8a7e948e5bab2cfff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc5b14cd36da19f2ff1123c124be7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f20b53c05f0caf233a3804aa5c418416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc688c30c4e86cb8a688a32a0d15bcc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb022088c76b525338031e84c60176418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf1502402a07d75cae08d8353b2fd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a0ca3e264c09776c020221f48d432420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc22ee802e8a9efcf6802bb1d51e16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74821a520420e435a89cf1ca2f7559422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb474dfc58521935b77396d61a710b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dcbe76db58c418614c095b7b07c53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f3e387aaa1b39d143ac98a065981c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85da48e4941dad489990ca981b946de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaafa2072d73079f3cb5e440560a91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f298e92d79e25d0b896b58a6b34ddc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c2374a9941a0af75195bfe358bf82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a51b30037c22ee62ffc6d73e45923430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782f41ee22f59a397a0dd1aead341df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c614a2f94722658b5839b05d69ca4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39693c1062905897bb61f7dc53c5472433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abda920ca170f3e20661a7fa656eba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954d76ef4b045dd1fcbb160fa494e7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2bd57aaf7a4b409d87a63e77ae54a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa6ac38e7448a851017eabf81fd260437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877bc06fecf20ef2c159bff3a388cbc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4476fbc3f58f03133812e1865076bbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c70a77b51e2c9fa9f738721a37a3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fbd5d3ae6a5004242a44f1a126a62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8dc229f4a0368348de42f2541d84e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc401b92137aaa86d08ddbadb05d16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bba9d140037cafeeb7928b18c276cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e41b4b0fa57e5a661ac189f26c548445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f353f9f781349b14439489016ca41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4796bfe2c78363cf6d1c509e295d0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c3af5f7bf8a58bc374e0aa685d46c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7b8dc4d570890305b28f0b7bd01ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c46d0a38e5734edcd11b818ab010450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e59e8fb198f8fa9d5d0e350d55ac8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61753953b6e01f641f1a0a3b5632920b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5336b948c2c9f42769607ea7569880453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153c9a7712a1b2389b2f20f1a1eb660454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae95eccd9aa66a2c907072cae5a997455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89cff6c9aef9e7939df50218ec42a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6433c101a8b7622d940477194eb93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51a544d9f5da317b74ca41d043caeb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390fc526441b5ecc81482ee03a3be55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bbcb50a847a0f621e039307aa45c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57681941b2688aef092cb2e46c8baac3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de23d423f28ad44d0f90eb468e704e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94723c47c9f204e5204871e33400581463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef47bcd0d67194e9dd43bc1691c88bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471377434ee87011f8adcfd73921582e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520627ed335c4fd43614e978ee5cfc5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1818093b8f7d84bbdf9df5a5e56f4b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b55bf048b45be9f851af4bc3a7811468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759596a83b7adee51b491f5b623fb90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db12b8ddcd49eaf40b2afbb3dc7530b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8a888e7cadbe4d023ead5f062401c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a674450f18d2d6f6ef1f7406ca7bf3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52e9958ad45a2d3758f47b50d4dca2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3896bebc0169ea7c970d11e15012c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558ae61c5d4cb2aad50c178191f6189475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f8715bd28b4e690b29eb673089133476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62184fb344f685f2732aba15a76cf36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a1f1f1089d9234ee34e13dcc18a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e93af1b530e7a6f0ab22391b85ca37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e0f461d674dcb2db1ba33327e2499480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db78471e4c92c3bc5c07290a356d68b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1433d60adea7c06da4bec98be5a473482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d060e0cd68771e5d19139b7d7888d35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1454b2b2438ece459d9027d149717484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6298576f3b660478aea5160415753485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b6a5b7ca489564fac8e2e83347a2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60839685863d5deb77035e5de774adbd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a87504a2fc3959f447ed8657467ba5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745f15e20854018c9bfec9665f787ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2879888d15910aae040ee1d0af1df2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dabbd949e1c7e512be4eb8d2c037e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176a411eca95d1c983a279f0ae7ae03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6015150422a6e62fe739e140d1e36b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26d0b6e598a7bc0098eb13b31acc28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc1bd1dfb234f9e5c41f4aa307ecd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760925233c5858b771756d427d3cc1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aa1cb1244904d8338a636014a4f59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b280fcf1547fff9daa6f834ae11bde1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb2ad506190fb6dcf1dff382cdfd47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ad54ad15bcb2d13cd2c6166a59b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412f157021690d9b56957b36f8c3fe4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60712549dfcf489fdbd0940a1d78bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f2caacef246767a1995335d9674f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5db62dfef1ac48571870b77d9add5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac988c4e35d3f659215f04f52a56c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfb0e57b52864f9afb3d0faedf9139506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bfa8d2a32372c6635d0ddd42e1e04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebfda4f59941c175c30732eb6c8c7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efbb80ff7b9251ded1a73b279ff731509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac61f2d639e407b3a4ff308e7a7948f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1503dac4aa83992a9adf032eaf5b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0f184e14c8effa970781a02dcf044512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba423106c057c37ccf9ff31c4b99dac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86e7e9560da49c173387db16b43f5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92ecde2dae6b185c7166a699d7c937515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76bd9a848d9e93312a8479b0b09091516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b319a2997b0f96fed4ca1a394ebc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83b88381895cded913c40aa1cc8f6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76e1eb06a56509eaa2f96e3e8a9421519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f1d98cc97f0559c338fb678cf78ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4feb96ada930d1e0dd4e759afed52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac21cf4195d4ded3adcc29e293e2ec0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b676a1cd486d6cd4b3544b99b5aed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41a3885b21d528126977e82035670c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a727e085427d9e0d2d948eb439842bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312928b4eed9a0d0c92c228766fb19fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a98a63f4225a6fedd540001318b599527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be43e85f3c37eb5bc9340da894096a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12597bee6fba0c29041617de5ee93461529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cbae314fd8a24f891d8f4374a8f6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea362f922740e27d6712e0a97506c5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee079d5b647c75ddc6d5271ca604f29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dee4518982d946acb890f110b24d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b11e871437483add08040c27910af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6343f34efb71948c7de657260d2172535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1e94e8e7b95e9ed35697c6668b76a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06788db333e68f278bd4787cc2ae29f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a9ae3b6ab8f4683ec49a7d8fa308e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4d4052b7a3ae4fde141cbe116330f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d458fecbefc86ba1a65ff352bab0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b362767d4d00604660cc8d0d2f2d2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe2e2abd084d5d9c6674c1ad32c9df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f57946fb98cbe3d2b3fe88eb7ca0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8c639403704a8b46b19381173bf18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce482611e0dbb7abb4eefe98f21424545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec4990c45fb2b052b016a08a685377546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b1590a651714b1b137b0d07e6e45f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415d0baf40a9ba6a6b0ebefdf9e877f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db76d81563475d5fe47e04d2cee488549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b052c5bf7b71e524c44472d4d96a20b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc6048e9d6f5b0e288e5c3fd8f942551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9450e24743afe4fc2af0fd3617225bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5961453c662d8cefbe74f2f378816e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8aea65a3c3e4becedd968388d259c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a01d204a5ae941b884d68e16a80e85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9da685649c51403bc911bf16b228d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf77a39a75d31783e5daad4ccd2dc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999afb744cf92afe5d977a503d8fe6c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61d10c18c78e82095aa30c3b4f709a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb9a84a9ec83fcb7efdab8b4df91e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24273e6657b13a211346575fa8b9a75561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188246dfaf990d4d83e5b9cbc7d4060562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9afe8121451f9bef8f23a417dcb2cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0a879e4f650c4cc361ff321519df9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe54288d3c0abc0df54b83b2c020a6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24221268d364f1ac7fcbb2ecd41eea50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f84c4b412d52460c1b2add1e1eac3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047eb9f8bbc281f4faef310d59c3854568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165c70471ade8efec40e9782e0e26aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff308b5283a8cbc5cfee9d5e0e54c8d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56187eebd18ee7e7e0d8156548dc3ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7594289ff40d1559467a00ad00b7a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081092d71c7456f723961e401c81662573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1377c8446242e8849e706a15b2bedc2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646af9a594f8c80f56e34bf94056257a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54119b89d08b8727da1df9e4ae1da8c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2b27f8c9c1940e2dd8400ada4c590577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b0c03b7535b37582a744d81890e7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6c06a716c4a8dab6d61923f6a4fca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efc709c4160129d106bf42b1f1c6d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c9d7479d9bc9b16a2bd608dce40cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b3e6fc4aec15dd2bfa7d7bc77be99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276ac6022864cba2a52f7d2d70a4324583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0116156ad33bca3860fa3153268b900584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195801cedecc208fba849c992037828a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b910b32c42445f1f6827a6e8882ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24e23ae4e6ad1c229eb5dce41a9f6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b70381a2c758481062927e5cecc626588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3087bc5d83a51eeda08994e63264589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51bcb728c5c8ae9f1e388714851283590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5e7fb5c7f6c94de08f0c96e210315591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e50b68ef712b44894205fd9edbc20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ccbeb7a0cd6a7f520a4d5a24fe1f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da1d89e1df2e3ee2589700a2411044594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f965c59d01c90c8912c3e280d33a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bcdca631e400ae45f1a789da0d7ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643c1b1760bb9861298d26e2201d2ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3242d68714471748101c5ee62eb222d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7be6fe0c19e1ff02270afece68683599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16264b21f86f14d055760696e400dc61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b222dc5189f64f7609c9dd638d0987c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3ff266ac1b44949ce398600a8a4e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac716a449692d7900cfc05d859a01e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b282d870700da62232dacb351c51b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b8e81bf92335df79a6a5aec2994f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43a67ad2d9828e0314c96b8c40898c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909bbcbcf17c0ceb8c479720c1cc172607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826c62d70bc19b5062fb59d491a42c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f98bf613596fa41291a9aa6aa01aa2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae199f87920c13c3a8c41b73094964f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2100d164580a61734ed73259cecb2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039f6fd5029306d89bba952f3b27b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6584b1184d3ab6b71ca6edc4b4203613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43cdd0390fa3673457072f3e197bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e8f58978bf0b0bfcd3eb9a28dd90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5323bdc4e705a2068611a48018d934616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e830b53af4d3aa0d6ad10a6e3fa6529617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e67551ecf22ff7f670bcf0cf4d71b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca0b8b5e1d28d107648ce906272cf5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc5871a40a67e26d304f09d2a2f109620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be9f0f3d6ac787c6546daa806364d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb691e95605da0aeac0367644e191fd3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03e3e5f10f711e8c588ebc9beaae45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3c09a16290902e4cf5d996dc3b215624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c4362d2108c69201480c741757b00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3216ddd1a1a1b2135ae13143de66ddf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674f12c8148dcdbc2e0faadc20c8dee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693cbe94bc490aedc47429d3b14bae1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae860c5da03be64084c4af8942dee427629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a864172f40654396371205813686b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2681bd41d1ccefddfc5842b3560e246631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b12d7015869d705ddd16f313146d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e7866686d6bb1b0e89ddb7396de86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e947ad2f084934482d3c4f79cbecd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8cda3fa736a134db1edfd1c431843635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b38d2c959c6454ca0b1fb1c9e2e7be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bb321ff39abe7143b48f05efee075637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedbc7baf644385f1301797c815eb8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c0a53da2dae6b6a8e431dd84d250f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f7a542039392950e3fb3923a807e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0054813b7b3cad26c60401dbba639fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9f184f81a014ea4954f6d6efdff99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd691879966f731974203fd2399baf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab7b6aa5242db158e459fbca3f4fe4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d451cda8b3cf8f4fa43d876e6037d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a481f9ea2c921ceb9f8e20c540cc7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e9abb0367d3d5c5058453a1244f1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca389ccfa49a27afa7faadcd94330d75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ed9b615b384591ee6c9ba993466d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664270347666b7c99ae04b01fa3dd378650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc24c2b9079beccb1b6806779911c04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cc77fd235ce30ab4aa37fd0c25567652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9d5185603f1fce35fd12cb0a60e1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4785d0b2b96488a963b0237d57adc3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8304a66798005b0e1beec103fb34e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a54ad3782a36d812801ffae641c463656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc6d80fdac47cc38b8b4651142666e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4037e4ed3b45bbcd04a23b4718fb0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d38aa922c5bce8fa093459acc3cdc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816151687f627e89cdf857805f6a3b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535eddfaecb4c9a112ef79eff6a1a38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b802727087853bea7eaadd6bcb9af0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8804ca042b3c5ba3c1f4338a5382ebd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbfd5ffe12f433f8ff8a65dfc1a124664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba7d431225c22ac759a558b0eba10a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda4539a4f770042a739755cdbc45e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6781df83218350bc53f05258ddcbb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12aeeb3731e0bebc169c1340f48bb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7169b81964431eef4b3379d8e71986f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1ac59ed7d3472dedc9bc7d0ac3c14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bc8f2034021d0f41b471a74ace851671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee38a64f38f1d6581e7dc67bee94150672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3312902c489ca4cbb8058dd1db67d9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebebbeb694c76de6d44c862f3230a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30b50615eb6418c096124948a4097a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b1c8ced52cc7fccd03eb026c4d5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32202925c340bf600889e9bc6776e96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35867642b5410f9735046c6b40623994678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d54e8750f7b60628ba09911a34a12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490663c934e78e72a38d861345763894680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e666c8dd96a9ebda24de908534d15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e3fefa744ae39345e76450975e7aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b06ed45c321b70b702bd9a3f8fb7e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753a9ddca910fae587dae842f902cb1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dae5a2f0c7dbdac1ed04e1de163d90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f4cc4c114064560a9d4221df38f41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aea77cb9862a611540dee359bb1354687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abd6eae3cca8f2d41164ae0709f881688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408b7df5d7eef46c50d3fa4fe623b6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5530b01b5227df79b6a1efab54e82a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f47fd17d2e55ae93f5b7e0996cb95e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e70008f3974b61793121dc693791d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61a30e9d42e9893e85f38de92b9944693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125c7fe1c27ac930a1deb88673ac2ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1bb6aaa0af98f082bb4dc41ba37c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1637f2c585007c3ac03f23b8c1fcfdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db410f83803058fcd0768c377c1a70f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637448c404984319e34411d413b9dbb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f88a7655ad8a394d6e88e60917942699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef63e32f614694ed3b4a5f01540c01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8238dda3491f816b2553203ed2c2a55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e2c14a797315d146f1efa0d2bad8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f0cfbc1cdea46b71c02c651e655a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf57342ac8a4fb95b0fcc8f5d868b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc86d3066384e190149a1d87be6ed6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9b02770a364efc250d6693be90a72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e3109c2258d4d2ef99b9a3446a091707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca31977a079817ca7e7aaadadf8ccdf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15053f2583f6a16d0690c44deb2b85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1e5fc2db041fd24aae8fd7b43a6fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4da563b2ab03cb24a29b582c90f9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e601f1ee9e7d1b3afe67b51a93f6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a085986038b7171b7f15d3a13be573713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ce07694e550e41e43da1eed2359c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf74edae57a4f605cb75d208e7191d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43007e777749588e34034aa80c93292716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00030ac28a00ef83d68bc8cb7349fd23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d88ccd2271771fbb97c1fb864315de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a617024765b04ee89c6b5460cc343719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d0cb7ff75404aae37855a1f5a626f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26c66c1d791f32fb71a9526e5c9b39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aafb73db71e241e40daecc9c74db91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708122b24acae000aa3fb51b5f56c34723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b18efee744dd1a6ec0bf441ece9b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bbd415f50b641c4223ee6879d3771725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb88defd0e176a7a9d2fa22dd1ebad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764148b5380158ade8482547fcaebe10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d03ce44562074febe6a889fc9aa98a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fec6947c85a4d59fd7e28184a33af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588d778ea2b41f8a44273cdebfd6d01730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49054a865fdc080e9297f21d159ee8231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f9d2463a611f71998dfbccb0e27812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1dd7260fae19ca29d0e800507eced3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86d21bce7ae514a311ed7600fa72394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d1473b5e59ee95bba61e75461629d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425eb01a66f7877f6a873baa2e9fb136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bbe6f5813d5c1946d61952a80d9ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af92749d522cb9e26ebcdc1a8bc8e058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df505235c7e08ef249870144a1e7a069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e136de20d60bbbd6d1d4386570dfac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654e6ff3fef41a37c57908701a83c0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d8d24a7cf0c328cd0ff64a50ccc8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f653279cf92961ffb50a42ea02a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f9a15ffdeaaea2dbde51b3c925c9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdcef94eaf4f1d15a32a4edcfca71c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622609fa96e3b8dd96863bd74f6322c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6b6204bdb7345861b9cdf9b52c35f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1062219b432060bc35e4032b95044e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2133bb14299aaa6af387b316f259d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415abed1820c259cd6e032c15290c7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dd3f60e40a6c98832281160ce412021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91a3ea23b06479c52d2a872b578a0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf330de7c1290f1c142375675d616d9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e906b2531c0ae03b19bb9119e57924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5309ea3265b5a502ed1b37fd61cb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e47981697f9a521012318ed20e695a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d04f53f28c9edcb538bd3a82aead327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e20098f26d59a8c44583d91d2878e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9909a43a52d49d444955a7656c022229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e44b28ba757befbe68a24b126ee8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850571de1b42314700b6af7acf79217131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0817f411b67f14a44b7078dde4105e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00872e1d508281b239eec42a9f9a57733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63407e38a2de852dd5865f4bd8e8ff9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7b9154024b640004e10e2e1e3162735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b6d59293f586f0c9099f5f8c4d88a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35038fd7f7efc552b2adfaa04336605837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe46575fcb814aef5341bcbb6eada438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db8bb555774a42ff3722c9120c244039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c0ae7b3dc021a89e22f35dd19e77b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad6d806022ef6a8007fd5606f3542341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3adc5fa1bb6f4ed33c3e987760cb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4d35f7584be67a90d291c5650201543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb057168c96945f0954f1481fbad08cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ca57e1f206493f33fc299b02b558c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724881bf2a895899f2d76f83e36133146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932645bd5b9ea40e828c30c20205c75547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb1115ffa8793f69a8434e9e8ea21348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f90a49700910e4d8b9c049e11decd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc15f5b2bf5d92d6c7f4ef0a6c3a4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83bd0774fddb1e927a3a1734c1d01251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905de1d2d8fd6d76823e97a55560aca352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d8cae3de9a3fcdb3d01590361034c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee3644c3307500a01d130e5c1bc37054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173e60e0cfb115ca475b869c0c77dfc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54932df6ed959eda0fd67a7c03950f7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac99dd4196944bde5a5f551c291cb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddd617417045824da875837958a9fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e15f74eb259f981a2f1c0ee151108359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb503c7fb6db5ae5b395d2289fa8a3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c2577cda485ef197c632cb71671bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef675098e32db1e5a30de2b1b3cf6eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c35396334d4b5b6ba518774bad2c8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76100566e13a01e33964fc0bf7859664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d096c15df81965f180826c60eb8a3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5da8942b6ce842a38ff0a653966cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b1164acddade6152e205b252ba8c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4e9d1888465f9b3eed28276f56f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2a47b700885fb62c76a24064d1b8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e526886618c6051df851e15eb944f0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26497507948555f404d6de878b8ca6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034042cb8227df3600f9b7ed76f2a46c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa78a9d82bd30135f93d9357a61c96a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda514894fa2c32ffda2295e3777874974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977914e561b96464601f698585712d7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a387ef5d33eb84472a4251cbeb1f8da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fa03378ca426f6f57be912a7c38d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3356431d81a2df4d99e8d56e057ea9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ed1f3289d8f014375291789132b3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc45820a984e31d535589b52844651c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580af8e2b935dac2272249ca92117de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba79bcce47cba93da72d7d2b9eede582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6540cca6aa770c129a70d7b3fb7bc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9413fb3db4fabd6aa29526a7cec268584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35efe1b506ec4b155ca6e16a632e19585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0664493e27ed7a91dfe1063b004960f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cffaceae33f813d52c9441b3f5a6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15424e083f0b1940b122c9a2532f9a0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf974b21c45b796b68efa0ce866d4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d00a4919f763e051fc4ae95740aab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fff48940abd50823cc12c218528fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e7f54f25832e46c025318cdb8f2cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaffaa87698c2a7797d0b03db68f2af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548589e784ca341d2c35ac9b7ae2c50a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc75ab807be5e424260024cebac91295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabce42f2f30415715c5e2cd0bbd13d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7750b521fdd0312814e94d08521d23197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362e4c587778fccace444a21f27034e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c30f7dffa5f18b4111eaeae37874e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8ffa0dda453c4138afd81b90b9049100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea1b000006cf6c8477bfc8a0c36df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e4cf7cc0f1dd5d43184a045474f0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7b91714907bb47b694ac1849a92c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfbbf1c4570d45dffca0172877dbed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88796b401336295cefd8731c3556c61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76819ec0492bd0edcbbe158274e5da4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd062d373ffc3da4695cd948f231de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51847aaf0a178d252c3895804eb1ed8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22d24cdf70cdf9431d2970545f2918109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b46899f08990d973e4c99688ad940110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bf44698a0b258fe88f45e318a0332111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b205df2c5bc61282757f60e04df7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750aa0694113ce3347623cb37bcf330113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a5cfcb402ead8212aebbc9d135b14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76896a162054757e31195ea08efa4ed1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db80ae258a490f93a4e8b2ed67e94c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be85537a1fd9271242d85ac4217899117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1711a8db08063f2b774d7a05732450e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce1b46ab8b8cf6a5c23220cc23aba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09d272f28807b7d43a3433583364c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe00678dadd4e5c30323ffe82e76c32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f9a7021535f760930cca0fd368a7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b25ff89ff2214ff09e4c69aeddbab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec482b45920e543acb31f12ab6a8e629124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2de0c994b94ebb76b7456103822b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76222a0d1969c23945da6ce7a2dbcc4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93432bd90cbe2e3c833f1fba1a1bd004127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd1f5c87e6e4139e1a635fa7dd0303128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d11e9933c2aa97e38df559a49859129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5f8017ee2d8eb3046e1db605da347130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab394a1a58ca47d232efdffb085418a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063b13f605cbd4f13c851ee69140ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896002b12813af023d36731d9e194c4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e64371bb59cb2f365d23121eb1262134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55be63109ee13404b2a85d427fad1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5ad233001bf67335346ca46c64af1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cc5783cf8efddfe30eba0aec8f6d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f016351158b087534090f920da72006138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591233c52d3949446b60a8dfe6f1383139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c02204a9b6ba532e181d1e6a60f36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75799fb2026f84a9ef5dd5ec973f9da8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d1fe8df9028fd4027b02c4dfed59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a2a80c1482fd8cfde9d9a3b1ac0bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92668ab2cffd3857c062eded31e57193144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cc217abbfb25292d0ce6dbd391e17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ad42b39a95bea8fd510da3aff51a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41533717fde0b4edf9c7bb641afebdd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd66dcf02f512f27a3a78bcd8814a04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5147b8a08d6f0609f381039423154f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec79d5aa436d7a90065e56a8762ea5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9b02f0295f8d2eda4f1186a321a5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4cdc0ec24f770ca9264b1d4241ed6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9570e4753d785467732df0780b71909153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d6e8a44c41f5b1cbd4cf4155d8ab7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49576eae1169a618c9f94a96221ed2fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54383ba254d9902bfa8a185496612dfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa648527e727d859e05c5f5e998a6e6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615768f80414c8df05beb3c7e2a36a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68b4afb0138cf198ffd2a063ad08f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ad069a9454ce6f37ff83a6616c75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baa23d0d2a72e274a61c871291cd34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff6ae3e338dc1c8cb55db0f60c18f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cce9e81ee5e1d240c55077b0a3b6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78528fb79c2039bade2bfc21d7480d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a72c2a0df924fb7fef89f6bb0ad7e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166b5811711c7d061e78982baad6015166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80fe174f1a1c905dbd8d39895ffa64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55568687445dc390c2d5d5d9dceba87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adf7a5cdda62be99583851796b3704169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb21a43285a61d7c187e7b7ee80030170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c7b2d2d7a993f5aa36af093c94248171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5067d95263a7aa1366d41555cbb43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50dbb7532ce367369184a194206766173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdc1679ad79ea5b20ced269a33511e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4fc378cfcb7255449a6e04f18efd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea9b0dd25a605fc444dc7afc6f29e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac60c0817c5b7e7096c7005270976cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be436a08b7d8d6c979d1dc303d03716178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e14ebc65a415a82adc4e47ebf485eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639ae79f7cfaa4ff826a9b3e1ad1401180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df510e56d6bdfef01490764f17c2ea2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba1ab388f4abdaa18c675edac7b179182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5a50dafe24fd524c8aaa7316662cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c07e3c74474e0fc6c31df79f15b46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93904099e31516f952c7eef2226123c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a4f2fe0887b0b185af93498cc41a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b3ee0bda3e242775cb05dcd40310e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00426f74937dce8a5c3205cf140cb975188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535aaef56cd9134b42eb3f1f8c4a5ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaff8b79766aed4a9e985f3f92fce3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13560c3209d19dc32e340eaa2b28c66c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca137a9895926b85326d08e1b24a53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91d8c2a9e3f29df65fd59efce2d656193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cbf60cd03561045dd28bbc7266bc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a009a5fe59a9e23500d815086b9ed40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6d500a506dcebe9cbf379b9589270196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7562320d40d939ac24957651c2c747197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12e9f0800d1d08ff5ffc7397ae8249198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5cd9f10aa9b15eb0d76890d75622d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030bbbfe55b8fad61356911a9bccd96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7f50a39aef1e61ccb9c425a8b69ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd074db07620c608b399b9c57708309202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf7313ae25feed9fdffc98847827fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060498cc931db8db377a4464425435a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c1edf12ee4f2b9fbf6f2f22fdb1fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbaa73afbf2303cfb8de406008b677206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc72f5e1903e457c4631323d962783207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6649e55862ac7dd3cd4a189ced2a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f407956c5bb69b7321df79f9c3897f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c3829af5ef91630aa9f62e30ca921210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae38ee382e796f6a89765acddd919a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748813d45cf50f789ff7df46a764916212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc17fbc448d2b9f6be43f62ef50bb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f64635a3767eef5859265db2b2e3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c59ad135ad9b497b7e64a1b9941a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86549e182fdc456d932f134652263a60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c29a20c56af9a046874f51299846ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbafcf3152348f0f860d74399aa2dd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756f705da34522b2e7787d2c6dd3d27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b2baaa9d1065fc8b8a0bfbb017dab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75142a1be4f313d9ccd7ad89a776eee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42021fb32088ecc904c5e7dd3c4774f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd22508b9e1a84f74cc893bf556248223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05019bb30a6d76240bd58f67fede6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e3d9b3c613b9b998256fa79749d02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438f36f20752dc7a7759b54578a28a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36475efa1bc5e3acb059a35e4fa829ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af740de2f0031446568c18a4da6263f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5241d36f9e10d0431ce58960bb88c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be22bd43d7552d25fd4a60c420b5404230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebaf9785607348376c56e273b65064231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7d72ebc4a7c00c72a344407655e48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459ca2c193fa8d06ba7a4d910e9bf26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea0fe589e3b333e56f400a5028bf58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cd5d77233baf50e36676c4ab474f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ab2a270f459a0edb60e5003328148236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff37bf518bd99dc62a77a66c6e5ea9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5c477bca6508c3aff27bb696dbda2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff90cfbdde530a623e22aeaae1ab2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db150748a2d42d7feee2bbfdbac36f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd226f226660c5078018f4ad828edc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b52b2cd13a6efa5bd1be9f0541a35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76401fac80f0220a3e1be37e210481243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659bc36311c1af193ea2c1da168fc39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c0c602438765a205df0cbd22e4d72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b21a644029e5b6ad6e52927be0f9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62c7d4420b3fd0b4ef259dc8f997e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2874faa2b80659e51b81fb43c9c194e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa5eb1c64667b4bdde79f7c5e1825249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b11f54a1ab662540ace10b391cb15b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9272f7c0a82cffa0cca868a0556fae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a466193f5a87371c7a50023034c77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410acf92f60950fe53e064d9f5cf0fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf03fc82748a5de66370e95c9c8788254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe2eef613605a3d58cdbf68aaeb44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27e8ff0ca8392aec345d3f8d2a4159256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f0b30fe64d12cae9766eaa0c02122257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cd97a513641c247981fb4256e11a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c855873cf64ef22f844f1ce948405259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005acaa42d7590c6d14d56a2f2ca65d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc762bd87ae368943d08e85f8165a65e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a95108246eb5e502a92f93f327e6de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc9156e161a7cd08816cd0ccc93f72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f01b23192ac60170d76eb2dc5b707e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940a42ba4495f990e0b66bd1aaacbc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549b0b06a58a9f2f3df05231fa46940266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbf9be397aa10d79e22477e34b3186267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931df8492064e420b9779a0359cdd4b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976432f28fe74018dc2cd205546115d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1a8855faf2dab2f46466a6a863706270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273036ddbd93004d5c5a3aa0fb050f99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86106bc514a703682dd28469d6be5206272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df388f4dd1d90469702e2c69d1a485ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a10432af12a0fed701cf47656fa78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d762366804dc2334c8a0495d9a8c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4513dfa85caa5d94c7eea94ff57ae2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28544323e515f2e23cea783dc0ffe0e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22b1dda12f9a4f184c7ce4abe00dca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec7478dda62518146f22ab4a6dbb45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e07ca230397954ced853dd68b31a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b47a421c391e95e751607f3f7a04fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e32a8684ebe89e92815647496b0155282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c66f40788948d143c7a842bd7c8ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5367566c6add5288ff1fab0bce456a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f995052845a1b36beac701e826cb347285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41900233934f158a11b0536173fa8b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93ea28774899a43656ba72dc8c2675287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13631df12b9763d0abe6bd5d92b7615288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3cd68c8d73dd07850fe6e48b89f0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001d2372bc46edb1581b5c593dfb389290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a70fdac630da808f3af50b5f37733291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b013dfe429b31ed2589d345acb124292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f35677415195b5f5f59350519a4be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d4917cc8ec2c77a03f39fc60fc804294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a90989c43af2a21e1c0a46dcf2822295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513594eb8562f2d00171404f64259f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c5c6df9e3158d740949260e9efe77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c4772bb49d7083f6f726752183dfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d9e5d7c29838de8fd3898e3d43120299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf0523dd3a4c30c0f456fc848af0aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393e328a163871b8861abd9611111b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8debe0e052dc954dbd9766bed67c4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec8a63261561a5d46a7964456f57be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fbfda97d4dc82187ba3db4f9829fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabe43f8ede29201098c7876b77b89c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845e425a8f1370868995fb65fffd565306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae0acfaa31ca1a0e16aff6baf2a77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2527cfcb9ee174c38b29e1cbe65a272308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b456dfd0cacf65eb6e2df9b8444248309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ad176088c99c480fd1edf24fb4bdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ef667893f40658ec23b5a71afb427311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fd19148783f08e705c35d382c84e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be21bb1aa10f2454f1c74286836a4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a044ed6f561eb48db103a2d222dce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a559f152e89d5156f2b32099fa85e07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caa728ce785a27b60f66b5c19bbcf7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843b6f2d99ed9c56d7b7712042e9dc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef33bcf2827cd74f5814b8926b93c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f81afb602a3c67720e5362032aceae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd35e9d413f1f439d22999b79c4db15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca434533feb1a25d341de233441dda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d7702fdb7cbe70b68ecb117a0076a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f2b7665ad21f36106f76a9726912f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237bb06a0e49557c9c008922fae06db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ee8117117008266290f53e1d57cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a00dc0b28a3193315f1f3c5a70088326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bea64e40cbe8554feba36c17eb6960327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8753127f562d897c1857c6583a7e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b11c28bab57851ae9a10e3cfcc1e8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c73d56067bac9c4a765590170de45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f91645109820f5d207f3aace0ec58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69167ec4554dc5182e7890c4b25352b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b162dc13bd106b373be9d37e04f4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ceeb6efdccd2b541ce6f6eaedae89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e47d2423dd82928d6e090185b9161335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99d70be0ddc4b7494f3248fb06c421336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8520ae08dd5fb399e6cec13ed66873d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff91b06f3d6d72f1c7f7e3a7b72f59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b2a189782b6dd5a4aa7690aaf0198339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eb817e8ee94430a7787cb28308369340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7baeb569abea6107a69342cb8fd726341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e762bf230312aec7c87f303a0b3e804342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080014e068849d1b8ee0d651e0cf6f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3d7018e677012621959b94ff30917344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5393cc5361b91e396d886699e0b8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58d518506e4dea4572b0b73a14c4e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53920e2f37aa11b7d47cba19c8878c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dee3779b9e5aad977dff820fbf850348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3b374943f7cb3caf645b2fcb34603349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbca71e6b2befb28284af818d5412c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe18852fa8721b8e1c2b4852ce9fa37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ed8cc72aece4b254429ebf8cdd17b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8ce8066f87828ef4a648559e1c558353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908125b5545bee7db073f04a10374fac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5dd5025b60d79818be447a78ec292355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fb514029310c04845352a98d0aca0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4056cba8addebc80b15d6b01c362276357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d1e091ee8fe7c764a7c5af0d3084e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c152950ae047e5ca28fc15f8a0ee36f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1cdf2b22ee5d58f32da52952fc906360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c43ec3e99e68d0fd3eb2684d9ee397361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f265937f091d0ba7100c265286f1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d7aebc6df50e30a982c243154c30a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca2b005068b891e76ede7558f831f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ac112a9e1d133fbca6d0ec73f195e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56453feec56b174ae8e9f95dd4085c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eb560f48265fde7b21cd243d85c3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf99df3d1ed368bddfbb4a8076578ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e3be73ecf1b2c56101a1d7f439be2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93729c8ba53af8f0f62f75c58ad912370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739225d9603bba6fc218814cbdf8306371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230c6835cc61cdfa39be8d18ca51ff7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc9929151d7231f6b5f133bff0d8a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76ef2a35c063697cf1614de73a4a75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ee4a0d01cbe91bbac9db58737d33d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc5df51543d8dec34dce7ba2c428bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d525d9266b9b025b7a0a603a3db1d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200c414c05a5b81fa2bfd658536bb4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc98174afc3bf0f762f14041291cea6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12049bee1a0edb0d9d77ed09571c47c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b94d92062258f6b2fa85b90542a00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29444ba185cc53a428d8b1ce67de7707382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155750306812354020e224fadccd13a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733253b0bd59396826a0c282978bfbb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c3ac95dcd37bc4942ebc8779e441a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb1900abb4ff62e30d3a816d7e4eb1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eef1cb0fbfdcc4b2270e3f8c9dbebf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ccf6499493aae1da1c72d2662e240388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7d987891c8086871809b3ed94746389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d635cade40a58a3bba814037f2cd497390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa1c25721cad90d71b9cb445cbb9e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fc365e9aa9db269233d34716e8232392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba276d8fbbf245ffcb8b5a85e2f4c323393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bdb679a6418eb172d96ad535b9d49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24423977c6982b25725a2e2355ebe0ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31090bf8c5c80ab7e5c3b427d1174f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59e965b71871228475225f960982a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c395e59744d6351e5dd018d560d9f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b347bb2fb8dfc700022fc91c9bdf098399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039cdecfd2fa4dc2054af39e92d7e2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e7a3479a2c5abf13c11319ac7c099401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eef10ba1a09e98ebbefa32fc1836a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98c4b7744d53246986eee71f0a1166403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422d16ca3595c030f100d5f1ea3d328404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1497623af6f4064d1e8830d0b2035405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799e47d764ebe43c2ca8cd2feace34f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb25999acdc36ec65cdc5e9cc55619407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c3723963a338cccc3e136e996f58f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9ec88a4d3a82db0fed5b257c86d99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b9eed303a38c75700f0a5aa301eca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf141d224a5d876ac5173e9ff31aaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4e87a3b7b85e0c4eb381e76702297412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f946fd95dbf11ddf896d4d848022413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c57187222ac5ad9e9ceda505bcb985414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c1a1d9f0023ae791a12405f47e60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0505f835551fa85ebc5e440f98e767416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a78298c1ec255aa967261a86d60de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ed43bdff6e08b46666fff721b42f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec407249b46ce8ee9fe427b553a851a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92cc260d0e63628b2a2335d8cf17cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14241a23361b0f3cefdc81d45ca6477421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea672133395a30f03b25469c7f950d36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73613bd23b3f3f2fb97c74d5fc7d4a75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04334e86dd0d574e76ddd534fb340bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9018e5dac50ef9fc092db6b46f69898425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d8c25c3d0d65353b8dd9b75913699426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada15699ed57015f563a02791183107427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7da352c9ee98289591454e970c4277428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e5c50d5eca465fc903624e190eb1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8cf1ba4048a60a1cbe06fff9c0d17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7783968242f367b02ea95898f024d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc228d0d1bb5c3519329544b2cd8026432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5af6f48a13c1c5b7a3f8fbf50295f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2d2669997ead41de1d9f6b58d53dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a71b7ae48bec91d514743a287c45c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b4d4b31a440b4faf4b87e14c6a72c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7df7ba3cd84bdf57a7a6400365b8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a06ce5afeafe36c26304a4731e7b3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66187895d1d9cdf0afc40816fafb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600074c1eac6de1796f8ff6f91d86736440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a6a0c546a9796dbd9b26988ec0c6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e0a23541635752813e9e3aa287c40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a0c8ae432484c80c210381e9c306e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be108078e90a8e670064e8a40c18655444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6971a3873d540516d1daa6293969ea9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03d5c7b31c93a1768cd877b9eaf934446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f389b7bc86fecb6ecd346aef5dae6cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bd4ffb33f1fc156ccf079a6a8b765448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb1545cf5652ed525afe9db6c3d214449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee986f9071e47e62d77099e9e24d148450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d986e5be58e9216c9fa97df4b5d1266451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c51d939ce22bbd63e68408a64fe32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bee8fe3b0ba77667dcd10bd086a79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7dd0c9ee274bd63fa3f559b6e2e86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3433ff9b3fba087e6366c5f50f4235455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662cb0bbe92f40e951c0754034b56df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea753d2e3ca42ec3bd8a3282a97f2105457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5fe983de4d2ef6a42261e370ef48b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628529fb453455b8d876b5032e1cff4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf63b39d4187275694b81f257780f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad0c171d88a5b5e88bc1cdadf0e332461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc3c5b7b110529dd4dae492465b294462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747727dcf8e121c16562e4e4c2d7966463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874ab97c0db4a8a760055b839f8a326464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c7c4abe8d219d5ff1a989225cbaad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711c6da8074c6c10ce71f6dd63a7dae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a21304018e6327f48d06c6fedf4687467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb91f93e9c9e0843c0dfff58ed662c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55d749d4e571129e637a70c50d4323469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd12342c024cd7c66e4a4c95516efba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3813fb02d7d3f5f119dbbcfa0f97941471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18c7b2f2a7624293d5723e94177514472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c85645f79cbc6df876d5549ac8c23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b264e9b50529be73c4f1e09f889e94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17a560fb02b03b0a6abdbd3449ead2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5da4c3cc774459e896dd9aa19627e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d1589ceb62e865645009c0b0a6506477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a17f28c3d08c952ff0bc7b9716d0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aa6e02feec6453d5ce609e49f91fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c48b46f839ef4dedfddffdbfa0ea2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb502b09f0d87b806f5addee3fe7c333481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b21ddb05cd344c98c77707317d2716482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beab5137d198fe685a6556a2943e47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f89de2eae1051e3e8340cd3f7022f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65289b435ff61085cbca4f792ada2321485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d52328db9e113bf24538d92531337486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c92a54dd7fa8ffb4a7de89817cb4bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d097e316b93ee30d618b8e9ae4596488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e520d0f4ec3e3d85c3db001ef4e2bfb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ef474231710482680945658b08950490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537147a2dac5db346a6baf0316a80fd5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a4b4c11145912e88d735bf0c30f70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e163ebd057ce1478d6edca0e8ed7aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006df335c1b98ec10abf4e453700421494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d26d47250c0026a9a5a83308325548495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab473af699cbbc0d8225d49f35c358496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a5740ed4765f9fae68e06ceffcfb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e00ab1f88fb7a0faa11ac9d5d5c74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2d4fe7b1ed824b847a7ce3e590f83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0f73f795aa62d2e03f2da7958726b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf34666f0acbca306999c47b58bba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbde75cfd9475d98856198d7caf2a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2a8c9ea32cf406ea80d499dd9a18f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2a789890004bc5cbbd487a378294a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc147b4b9b74879f2c37066e3e9ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917d3fa3a3e5ba5431356f9dc2dd771506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d934f1fe836492d1189f9cfdd2f4028507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9621a8c8f5ff104b9e2d2cf4c6a4f3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d8ecb10d803a4dd92943cbef58ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbead4955bbc3faa1c693a1743d58df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285603b9698f9bc18576bcbe76ddda3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e685c934e88d7ee2db5a86b26962545512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cf25c688ed650a6be68dc8aadf2c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f2faa9717ec6cfb98412bc0bfba1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062926ca82bff0aad6bb5960ec24146515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943001b123d331bd4dbae6005b9cdbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31272e190d5f9d87328ae00fdef3cad1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd989de9a06150784f24446df5f5b35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390a539e87e18543aad559cb4d90156519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075d095af3e67f251a9578fd86aa9a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4aabef7ec9934975417ef08744bf7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ad4dfb9339df364831cb70ede4b9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699c13be1e9d7033aa7005f28ebde7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc2ee49417e6b04f4317a42984d3b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4ee1ac14827d55a67fff78d181d93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b67dd0b4220bd3469db61b6690b162526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d99d69e28f97d62ee3ef1998b372b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c8b5763ceee7ebe9971c5ce9d4155528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e483282053655c0b2044c8b132181529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c65842a76190e9d9f221080a15a0b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cd14a9a5b883505f5c76162f4e89f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01975d04bb191d77551e85130a4a41bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecc89f4e0f1a69adbf2d09904c1639533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36add0be638ce53a689f0641beef8a92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e6cfa9e6a29a48e3725e8dbf0428535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecf0f498d9aa42ae2c9614b05f2412536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d83c01ba7b233e77b9b782258f469537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20043d3e75dccad29aced2355a1e0da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cf7f62c1fe852fff3044e5a7ac4db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f97b7b76ad050696b2dc063a90f84d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c300cbb5d9975799007eabe63244a2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01689e99b8c985b811df35c38f1e3cd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29565b038df7f435340dc22b1de44a55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e80e5272d858acc43ae19d59add4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aefee17e2e1fd874068b41584e6a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664a7adf99b8aa2cdfc984abc5b2dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6ac4f68a9a2aed30d91f58a8fc629547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0f3cb45762c0584ffca36b9aad202548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc5bf6fab2312c7a2473fc376e7933549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850f026184aabf4dc9c4ac7055ab726550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641eadfdc6cc105a611c4058a0a3d7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2476c1c41494ce62f900377ed8270a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e529bb26f98db760aacfd35c5a7911553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af676d045673268e2dfa7e54a133b7d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60d8a67341479e0782d38fd87eac06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c84941bdbdaccae24ba4f971033e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589138362ef574dc76558f5ba420ef8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629307174ab1390374307db7fe5ff05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2d3f4de4ae84f4e83b8ea352403a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de59db2ebcaccd34263e6b55e59ca9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61862e0078980285c13e85710ee0f346561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9778eee0dd86cc3bb56233bf74a130562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e996135402f6a373d86b6e78d8b0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c37fcef25ca5b6b532000f858a86d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edb62baba248c0ae3f41a6076d0449565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68310f8da7dcd5a3e510a591c45e4516566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede2bbfce9a6057b9711bb60e5fb216567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8196e20a35524bde0c54f0ef3a5a685568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43063c6561e98693f2c6605953fee43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc631faf55a1bf134abec1ab1c73eaaa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1253275a8474d6c655288223a0b0a0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a0e7a58d16a473095c9095a9949c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc5e1c475a68cd689b9be60d11035573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99ac863678b997e98dd71cda6b7d4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a79f411ff4c15d37516538375fbb8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2493f48a6b7771683cc330e675f6bab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72cfd2818cbb15f3443e7a8d7f0cf0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba2ccd088ca73575a74ad128d47973578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed37dffa9d2991975dc76d0053074ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3d0f8e053e4d6e8ce39a132197450580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26cf6567af984d6b369040004d6f34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8706ff7cc44f27fbb7cc85df14abc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f93a0cd4a2bca16394b51ab0106660583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382c2a0f131085b97ec8eaeca3d62a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa441fccdb4369e52722dcf98d751d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edb0c5a9e53d0827a7f64c44f836c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb257cb2d7902a752f4f80b5988d24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0abf6bff05f76ef56ef86f8d45f819588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c59f1ac63dff9807fba84652b9833589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eda4f4bb377b68514f414042b6384f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd46e8e327c149b8e5fc76781bbfb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbed4a3bad2a24ce2b7b2ecb5d674f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7c09c7c66c35a442341d94f5dadd9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c6d762f559f6f2f21b68bbc9af1a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b573ee254ce93cf59a5c0df60efe04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a22ff364d28ff6efeb05305e1ee35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61086f16fc6010f058726a7b8c533c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93595895cac681d044d724a7cc2487e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0048e5786969be15292fa80da550ec1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f03467c92324771289c39f1a99744600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecb0b4666a6a811de30e06e8de5b57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b695f3c2d18a93acdbba28f09bb037602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b1f39ac1c4ba78b155d2569856e4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a92c66efd36623e65e85d221e72730604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad137d54c409dfcec25830fb056b0a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867f9a22be779c2960f2edddeae3682606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7847ef29938139547626693e75a3f8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f14734c5ead46af2fa4cdfb7abe626608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ea4baa59a7a81e88b8281c1671fa5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50ef77b5c014b5178ab7aac2737ea8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017e0aeb60f5e5519baac6e1a690823611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2d8c419671cbaada21d2b2c2814fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920ef490a19d1855e55e7a3175c7e99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edb51538ec479dfb2627d8bf0caea5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025eb2093584a641286aff94ccd3408615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383ffed5384f6e6fc8e25a9479bc923616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273c5f705909bef23c85939cc8e7c7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd006b56865d0f9efc8e36aaac47e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04327d6b226d79072e50bfd36865565619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fe0a43089c82b4ceacd35ceef6328620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295e33de274576d4a0c74f71bc9736f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f751d4df7e0f69fe2f831c69ee7ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432a7d5774459cf9ae7453338c9f187623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee0557331e4643d2d0ba2a1d2c99e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6152224b53de8193ad8082201e7e323625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998b83e2f1ca3b698b700fd9d496e36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61cbbd30bbe5a7d70783e0658e00ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d464198267dd19e09896085dab5918628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902442f2399efac194ab1a3425cbe375629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f45ae3a8b4a0fef2e8a945d8eeb58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fa43efe9b525b7b16940a7567cf7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0106953f616e31da1b018a354a04dd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed043a6f985981d8d1eef05daa77d0e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d656c86730852c99f3bc69d321c6bb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f28966dbad915a9ca90bda1acaa33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c9f4fb30afc6d938f7c3201009011636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431426623cdb831d415178cf754d193637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86021b3fd8ea81d6ac1366b4985a710e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7a9ed85c0e417c3a946e57ad68fb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d49c9bb6942785310b70101ab8e4fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87dc9fa71f79c974719ac0bcc12a1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63cd6a79038e5fc6d0adc81dc72f2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c480f33fcf7263f7952186f0d2f725643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be76cbf8f4a33b2a59b9b7635da4ed1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55aeed128057d62c093c90b9ab07cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eecb7ac6fd351ee2eccb1548e2244e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae42864315d8c6b17e958844c8f162647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a705d947ff492a0a826113ad57e5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089433256aba509768a3008857f3adff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a82f6affb52b6c5c276fe28a22ebc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70de618343cf66b2ef0a0198160bba4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88706589c8dbf58a91862166503bbf71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5926195eba5114abedeae3a2be7a00c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafa829c0764890f23702ee71c9012d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed0f835f0e030038f46622ef77d731655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fed806e0451709e931f33405229bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58773beeca77595aab6e57ad941ff07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501ff7f53ba1e3207102b16f063db66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1207452964cc0f78b7162abf34e196659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbd358d29ae3a7e17a2db263262504660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7bcc4f8e1c7df5d0bccb03360b896661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d098a049c999b6e10f6cb49b107cdca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa341bf81c7e9dae4f10f22ef447c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c67e1b66da342b096c62eb1e28f052664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceba6cc12a9f0380491e11fca0902b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf6b6049796dab1ae8bcd52904241d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021754cd1eddb3fb7fc7f5d64e998fd5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51e3f7443f34d77433439ee7eb234c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfbedbd55f41cdf703a4804741e998669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cbeedf3b961d65fcdbc3c8ff2ac2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee4c19e9a9c436ee3e60a14b39e5c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f8df87d8b28e10f902223ec94c4c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f213274568bd8ffb78a616b29df8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8463d5353463561f67a0f48370617674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0d63e263a581c1e826a1f50fb32e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c14aca87947ebfdaf756e65ea66413676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096765a4c91230a1c704cdeeda4a00cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85543357140e402a1d0b5b84d75a07c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aa1d506f44578218909c45620454a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b7317aa99c32f4c125280f7d92a23680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>