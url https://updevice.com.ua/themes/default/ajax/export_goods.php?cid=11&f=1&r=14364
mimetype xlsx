--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dfacdbdc5d0acc073e206b602a7bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d2928b6f83b1138b09b0766660542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c9b170b820bd042c32000ecf496913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752d2f94879df00eba088c645b684354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dd1d0f6edbf7476128b547d68598d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9c0b64b2bd9ce80a72c1f5fb6de2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c4b27a224e44a5f2c700064929fec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d97333b5c4db76ccd1a56648bb1848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610037929e06769b43f49c70cb05adb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f6e2510d57715b2831ba97d6de8ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edd4ef934a7b0c2e73b0466e9af30711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcf202bc48f1309c84b575a593796b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6a82bb6c538ba9e2cf9d4a4a360c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004cfa4be1a98d1512158abcc3fb5ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a70902c38d6a04985809f9e3357eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169363d0b966309a6e59fcf52219b2f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa091f00ed1a9bd4b2b6c5da1688d9b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca912a0844271f7f41857852c78d52018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7469f48ef3cf4161589eb30a4607819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621f1efbb2fc3e9b720f7db6283e9a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90407c572fa25efd80e687ca291bae0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb29696dd091b60301f449b235f96722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815372787c866fb1fbbbc3e4f512fd6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaa3f5c20dde4260bf6b7861549e8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d768ad1f168b70d58d9a6055e1c314a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a6b24d9833eb0078ae3bd2607348c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f204b19e60bb43c5bb52900cb22fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c0b5d58190c20fa2e8ba7e738089228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8bbb87de4895fcdf7cdae081647ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910dda7dc1de5fdb68ca7e68362ed3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea0188634d80be940c1cfdcf1ebcb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c8ed227a9751cfb25e3c61c5d4c7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05ebb6c041f9a018ecefe6b16ea4d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ad809495b9de554adb6174527870334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80f1f2b00f4f8151a468aafb1ade3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785d5cd0300eb3bb207916de01b55b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2858701ee2173040b6c2dd4ceefe937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14c564025019d58871c60125ab589138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302c17ce7d184103b21a0c1442d9a1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a999c31edb683318f1e301fac1b897740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29949d3c5687648e1cf1c6ce66508341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95629e2fd043dcdb6ddec0a53de5b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf91c407f538394179418213202f06343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecf431a7fed2c413e7a03e42f46fa944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836a4731e0bca5af5b0866f4adc028245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719d61aaef10f9c17c85fc4088936fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98abe792a14a425c4cfd59d722c409747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b350fc92878a2e9f4bb6a991637b1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fca121530ec129f6ba46ceed2fc10949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41053e4f8d69622fa41783b9991d973750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e4d4870ce79d17e4000c5ca0af46f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce5a002bbcf3b5e0bd2a3e586243a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fa07efa3b37fbd3dbc2f12663b55e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9dfa9faae0d367dd6a98b9c29368354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2e82c50721a7c6153ff9fb30aca1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adc77d3a0760317dfe69de85078bc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bad7c56ddb04128247eb7166a565057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b47ee246e92b90b0f751bd905411e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0be5e24b9a53df2af70c3b377325b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096006c13cf1adb7cf377c0b7bd9b11e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb064b0583797b0bb48e4b6a27b0e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b8ee6369edc45ae795ceef382fa1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078fb42ab5de24b9884b98bc4619a3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fae3f89da7bc35efe2aab63f2301664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41811c3ac9cde4bdbd801057f53c7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6102a60f311fa5ac0d2c8c72d8f33e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a73971a018c3149049a38e1d6357e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c109fc310624b76dcf27f5ea9fbd5be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff38f583c170886c338523f16aa61869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892f564f009d52a2081abedc169d70070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07452b145b708b42708a4aff546b65a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237e397b11befbb63915467d449d40b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b57eb2ce855942c14d26c5b14737ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f69fd7f5c8a46e201f100a09ff2ae074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bb51fd2bd75ece28bcaf97765cf7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff022ae63efdaa7f39707f996708d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5e83c5c1354943eaa48109513c0ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b723f9f83d7cb86f081d6e3f1235678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b373b97f2f7f52fe410a58443c2f2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c985c996c70f86b6e2224c6cb16cb0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa91fbf5d2d6899ea46373edf2b9eb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebde148168fe82786e6c33cea799e0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab0376d0e45257ed99b534f0492be283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78642171375cb38b48d449e9be24ec784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990d64448eb8821aa8cd96c4efde1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0f28165543a524dc67d2df62c199686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84900bf5817dbc7d4cf6bddcb21bdb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fb83583c0c562bd20b0faace4939b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67d3dc122d6db3a2240c756f184b4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014beaccceae9ded4947df9ed4f3f6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae8384d32faeb2992e77e1c6536bf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3546e29705ec015cbb713016e2c4e4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dfebc93050bf505249225b64bcfad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92732b8021d44ccef210807cbd9eb08894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d353d8523d7f35f8898d9e20d4bdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849ae79a0f35342aa849244aaad331e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f95f933c148488008eb372a4234a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a10bf05f9ab34bcb4506f3841330af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa2ddd0917f76e41dd3d0a6fc7920299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f11ddad01cb4d5d3ed81e68e638aac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3acd0add3da0b00047844eead7e49f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcfb4e0243f5587e4b10a928419e85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590e039d8f4bfb73616f6667c7200cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed745ac1adf8964c241df350aa3928d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c1bfb4c5adab38f4591935805da0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ead126ce48ae4a2327276358a0e82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75009f340658e2c06d7c9afb520839e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b90415a40b1af015aeed286c0058c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38d75a8d078ae5f07428ab33890377109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742ec79dc00bee26c749180baa6bae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add50ec36daaa3fb37bcfc52f03b9a62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e49d795fb87739186eea77d4fff608112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402f463a88230643c91da40d3d1c882113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22329b98d5cec4de65f2c6893093abd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687d381a87b6b1b1e6d68903af058ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3d22351ab3810f5517344c692d223116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834434f2370391bfa1dca7c54221f7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a34332fd15edf473131248fac0d37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22972832a26890127e8226bd8326a16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d2d1aa08ad5dc1f9d9033bc1a87a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f715d58c838338671471d1280ef3eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f238bb1efd30e9baa3419e97e3c5ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b902b9e6ada48eb0491c90cd0c314a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711d23673d0b9fdc2701ad88795ef1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2face10b0865f79efa33327a61c007b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d017b490960478c5924aec1ff4e28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02424d28525b8a2a005251676e74961b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6dd4a880d9e273dfa0d612ac29779128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840952475624a42cb6ccffc69f6ddb61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fda3c0238876f0a2588afdb7d3b9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193da4facf23e9d1e984888c6db23cfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817946a66cbe2b94ed27a86beba4ec0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71766b4877f401c62894aa4bb1a09a08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3540757eb75bca02bfe30901d784f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4322ce235cb5da400675d3ac86864135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ac2e78d6a561db616c39210af686d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e77ec147b12af1c18f7db0ab70c7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e973a1c41d3e6e2c8739c2c51a5fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9fcef0d3adaeae58aeba329ff4ac4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e953a09d900cc2526a29cc281e9d86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eca21c219e1ca1634070e8d857b8bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57f5ba109632acb9c4c4556ad62bf4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eb50edc2031835041088c9ccacfe7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992a9be534d84c3cb3df2a0c86b4314144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bc5ea38d545242dc6a0b11f0276bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e680c7fe3a9031cbadc27250212ed3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647aa7736fe281db978b4483a338c78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3285305ca93ef031fdd8013e4aa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfe3339558e7706bdd33d5b246de5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b07ff72c5a639ab1f5ca96bee64046150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddd3d15bcf628a517b6a6b0817ef20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99b52a04851d8816ea62fc31e570d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63d22784ab87afc6112446cbe20f90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a5e54b46249c8e6a8f619d3e3643e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f73d98cb697feef2e42425d19d789b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f23256ba1c9808d701a5121fd0404156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24842f4d50118964c325e8ed5146ee5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a1fa732cb991d56bdad8e2c06f10b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14002799db5f2e1a751b361db151a60d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d80d724bcbb12f72ff03859ab9085160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc8ccef9d25494446b22d2551c64ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aab19e6e5f4de9ebcdbe8038aec1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f77dcd2d4557d3118a3987da36d9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a043258a944b6f6e54489bbb0ace5b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc633d257715225f0c0a26b86f1422f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6af51ec63214ed85dbbec804bd85b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131300f5757a4b2929e69e81b5ee6c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db364955d51fc2a81683d669e4d909168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa77c0095656fa3b4ca9f479ed1284169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ab8c86bd39a81f8968881d6fc1621170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa630755482415f7c9c1cddcff5e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c442351f54d5d776c85e92c0184917172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c8ad634cd58aba4a2b3d772c9645173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ca35313a77b6e1982af30b10025a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541720287843af0c83d86c7c9a28a5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb299ed91475af5af6a71a93a43bff6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacccf597b4d3a296d86018a8e8e33af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caee9327b1d562b5b069d4eb12ac1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2ad242f51a720a57c9bb2e6c55d44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc2e8ea462e48194df170af0961386180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431185192edc341ab9e1132e7090a45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48719e44ccae25d159b20c43e802dd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c74e09898afe9dd802773fee66d8db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10e86c39fd4986cb5db99e4bef5396184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef7745968be2c57e5fd761d0a83020185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c7627838cd5a9714d7c7f4a91b9d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca006faaa9fc17fa23f3770f8778484187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6375b33f35e40d45a46a07fb66259e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f8d683f3326fa302cdeaecdb23efd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502779e8b07d4899ca65d9384c1c3178190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bf93598c13dac2b27c2360997af3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a586bb97be233d358c2028f0c58fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767e6f6066e336cc54747c59ccf26f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019161499af14e1271d93340cca8a64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1be681045ad96687e6f2c029f60554195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9ce4c891564f16bf757d5f66c42af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed411f78263d2997be6ddb451fa24b4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d2dc2b7f040504650f2821083303c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0ab316afffcabd3fb2297ed5b5740199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0cfbea05d693b51311cf58152bd50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de686f8e0d1f084aa193ef9b51f716c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fe2461e73dde83693dcbdb1d4520c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233134eb6f3e0b8b0dbb147f492740d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502da47e1cdb3ef22e0a42d4f34862cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd1121818b3485bbef2a1d74d9f9b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464484d13ad3fa55cad72cc1c16b9e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89c273ed4824758591cfb4db6f1bc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a296f0afa797a59888d12ee4a6f374208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8086d13ae8feb928d8632600af2f269209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64f9c5961bb886302c84cd01e7d2bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c0406d916f05a0454fcf791a3ce99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9354e160f511c5d1a04d035ff0c02ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab773141fc6d07e1e495d4a6e4595b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac5a8a4aec39dc574bd3d39e995c96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b02c3491e8062c16ae7557d8e721215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf063aefc4423a64a18101fdfd5b5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40990be92a0edcbbe40020f2d1f7c57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694261b2ffb11f394b82fcb418f606c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340f01afcff457e4f46080785eb0721219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5d71afa9739de49ee574c8c7ee4b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10486cd16e8789b198b70cfbd2bdaf7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3d5531639e629b35aa152ceb348b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd4e70ca87fb5cd1cd895333533176223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7107c06da3ceae7955e255e1b6fcc0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140fd4b1909ad6f2fdadc8fd9e8a1cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f62efd7bf1f0baded3f0543766624226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fd348ca0fedecd9bf08bdfb1c63d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028077a6a2979df59f5311a9a0170ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be29e32b2fe0ba41d6ac0ffecb5d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb44826185743cb0cb4fa6830bdea3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e659c174d1025e9d528c24ebcc7803231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e99f7030157f372c71325ff1d82f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a70d4e7591bc1c735e6f6d64b5850233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c86f51ad0131bd0da5e2527b66349c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95637644c0e5a4f3a1a6b6425865fe3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb17e8242361679dd6f8b59e9b9d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93339b5abff772c4a313e6baf1aef514237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1fe6e99611c3d87709718aca73b3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345e2d99f42cd951210066b3e9e871239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fb29d0f767c14d392ced22b38c703240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f0619c9a173b5e69afb4a35705c1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925c1059c4063df574e74f4ad21e4dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a138ac7e9f0985d25b2eb499d30f170243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592fc7e1f397e919bd776ba47608f5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef49f50c9ab97f4d8300d9548fc17e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd8f261ad3768447866212a01be21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85298efe0e862788dc983456434e9f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774668bb1a6b0f8f0a2e471201aa8e8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517ac0e75fd37124f79aa8303531eec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44434f7337bf712319e8e5a598092d7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1c339093eb70fa2b15aa1a6928356251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05285ad7007a597991484484e08150fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba0ed60cb72fc35ea036b114b46ed0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd81679619d58497c72528e45ad313254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a738dccd77bcc68e551d45c4c46a174255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a9dc3fdfe824ec21ccc7f6c3ec37d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c3a4966d387bce684b5d135890932257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf31674f85f8e60fff2f2e8b45fa44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912f3d998afde9d607466467b315b94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f2721334ce3e9702af2b5dbe88812260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12c74febdaa78d4056283f4f0bdc0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edf8b9688be05b8547b76479c67885262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21312ca80b70def5d306477345da5ae0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ec2e59ab9e32c37bddec465173639264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa935ac1dcf01970de46008de546133c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b967924a4e5240a4058f2167638fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9291d957e19b01ba223dab30faee4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60310c7c53416cfa6141b0a4fb530ff2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885d49158ca59262f90bf0052364aff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cb5205dad7f3ee835a4df8c02d19a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21495f73b43f7161e7a116cf5a3ae6f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e503e8689d8968dbadddf874ad5ffb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37387c9874cbb36a0e56966e5fc3a79d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed08ac4d2d2be50f72362b29bbb9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8af33c156138b9b21512fdd6aa8ccb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0630b7a8608c89bb4eeb080e7f5fc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fcd6055de132937f655e69311faad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cdee4bd42f5d3433ce6497910d32a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9480e9d36eef54c70baf8ddb588de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfb6b3b1417ab7f13864897170db51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a49955a781e92d9981a1bb6ffd40b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f7531a8bd61116e5bfd8993ca97ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367796055a274da76443bec92c584da6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cc4156c3b4bad50dd0b9e2bca3c37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b95ee2be5484ab9f1332d0f745be2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f82d7f15f86c84fc1a81e2dd3064c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07dd5d15d445fa6915e5097e9cb35d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675e0c898c221ca6719748d0e19a707288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608ae7b99f42675c76ab0f93c6336cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c2c15bff396ac1c9deca3bf9b05e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5400d6100ed5d8688a426ca8f98b33a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6cd9804f3264a6c2a911e405edaec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63088176e611fd32b34dbbb6182e01cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39626107b986c021172659ffbca9d95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcfe758978219d9aeb098901b69224295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eaa383c32cc5d39574cda4f5c6c63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a496770ea860d066245bf0f6502f8eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff1610db92682655e7c489bd040c16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dd2c0d49850220ffdd39f92bccef1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880d8e197395cf6611665d25dcfde63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963464b2a7879ca8fad6a5e5c899622301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615653fae1d11d2ffb12ebf0659d7318302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f891d2a750eb1805405a502a64a536303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca29255247c06f7f80b6f4c68099822304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491cbe5bfadd973b473f1f196f16b0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b0d3d4cdad1731776dfae87934bdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00b5dfddfab17b1ff77602916a811e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca85b92d6156412e3c1b72f8abb9b3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508da8fce16ff4f6927ef07727c3fd66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fdf69a73187908482fe85e2905442310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcf6ab445f6f7fe52eb69e555707ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bcb48b3a88cf3e830e2a8b7823697312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4335a1b56fc178681e5dc6e53f94b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc659c0f2501da31defd612b11736213314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06e1b4d6d1c64e6a56dc47db9ca0a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbadd2568241052f5da0b7114725da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4be6c25416fe2d90c251aae4670aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e621a7875ff13152547da43dc7045b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6fdb6f00b73062b8885324b372b42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91761f5b3477080cd9ab9cc4ab72e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258becd3f56f91ad4cd50fc5dec6783321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629832462ba05e2bc71ebb6fb8a6009322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e96a9be31a4554dea7a5ff6783b083323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7aefc790626453ed3370c9e3266e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225452f4f18367535856245bdc4b819325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c1f7356ee161a7810545e511b0d5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc183329a6a5e7cd8fc120ad4e37704b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13678e98686e3ed75837ca1ac709c5e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044d29870c798ea4239b5f41e41d90f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aef83697a4f581364ae441def8f08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb785ada07e76453d8e04a926a74b9de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b10a431f397572c49350142aaaeff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e791e8286818572b9660207da39a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cd46dc656f1e2809925c5d9947a36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3c36712c3abbb1aacc69045c8cc29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b69cf990af158b690734ea911c1d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab575a2133d2e92e6ec1981b6c011db8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e23d6140298963f43f865193dc8ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e66e190a2acce375c81f721ae95d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56bd3470559b502465bea1f159417b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0446f11954b8b9dace9b2ab97e86e8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751b4e0c4d5bb9125d6f1fa91804154342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfd051705d6845df58e1754cd7716b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b8abaaae89fcece411aba8ce120f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e3c5a1a3865f61aaba5ef0fe1247e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30fe160a9521e49fe0be79877b171b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe451df3aded67fde7cfabda570d633347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391681784d16f04b5fcf850661cfb8ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379064f0bc9287d188ee8b26deac9de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f302ca00ed046321e4620dc8ee4f71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b3ead853412cd3ac73f0484ae6cbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce90cd24db2042448190f089a499ec8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735a13e79dba3cb2aa9c9fd4b1b0b0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f1acd0f16c9fbc8458413fd5836cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fbcc2838c7638371872876d9d9f4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f4823c97b8841fbed74a326ed52cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c939025f698a71173266987692e3571357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c11536374d58f05dbaad4dde70046358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80720113bc7ecbf1d42c74a4c31d37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe701f6b268b4a598ac889f89805e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1039ce70aea2a230ee25992a1cf1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa33c6782360728cc1eeee791cb9c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2b0f712b4d79fd0ada950f7b83451363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7950922bd371434e6d3aa6e195568364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d134d52ff9b11bf07ec938a03de46d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2942e42f1a34a6262a6f9e26e168366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709ff998bf48dac85bcbacde806d22d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b03303c1dc0de84e01f53e21e015d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189bcd02c5c5f0bcc41e1f25de3623f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef672ddb87b652e61bd697eeee8f95f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d025d4c598f784ac4430e6756b79aaf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c6e815c4da9f0c9bf1723d612c95d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86391ace112e9c457f97b1a847809986373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967df22c20312448c22df57b3facf4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ba44176cc7db95d06316207973828375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8519af07d38c134efc18d2433477b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957f34cd4c03b2e5debacefbdf7c155377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a31c45f7b23616b47475be63d72c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6031a85de68324f4239ac1c2ca1e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40966dd23836041bf4666726ce2f341380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7d7420757cfe73f0fa5e7472ed74e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ab2e634c92b23653a8f0060a8cbbf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b46cf5cd626eb2b5ac9f1274c708d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d3f5a14b5e128e1168159f41adcc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89223b968950ba9f6d0f677a7b0a9bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51f9a55c331e0f50dddc2449e8ee76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e40d9fb3e2c1bd25b5dd5b5d8703d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cd8f064773cc90656010245810f67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dbee399f5b2a4d59d17cc1c556eaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b8236e333a26d35664857ebf3bdd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc636782483542754000208043d99d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e715978ce5a34f9156a5d9329634295392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abc6821150cbb7f9e3aa9fc64b7648393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbba493b142b38bd85929846686a901394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa4c777c75a3bfb96c589573e2d39d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1106af472338b5085cc9a46f4184922396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e247ae51ec22cc25a64a735f2d8c9b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7c52d4e5d17718810d9af790af052398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ad3bd9460ee46c52d725c7a88f2f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0bf57f256f095178b1b1ab111388a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d639910671b41f0bfc3adf7d8a9fee7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12053cdf31d5e51e138cc473f149b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9727d3281a805e4e52d41fac08092403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0365c7d14df4e4a29bc311c5e76a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c29f59de19d1b42bcf77ca74168aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d14291c81f7e194eb95149feca1dd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5787da5505b016a48249cf717b9ebea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0647caf47af2300a6d83a5b063b39e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08625bca02debad23c2d762477bef6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe87cdfee7337a8c2f11d8b711587a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f43d4b1bca49b835a059399c0c7de9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb91cb95254c7edbd5f67f2207b14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af003342dce0ec55beee321b0d749d8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610138875eff670244bb5d1010fab21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60746370141ec061328ca375b33470a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbece8d70c9aae099b2747dd7a7bf08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cb55adc0698cf2bef2c7d6dbcf847417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4112356ad85a2433297a256693834418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c417b1654eb141c786e072ce62af2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7242905a0b4272a0d1aee1fe686383420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0337051b332165f3450cfbf0a22c97b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b635e06e9c6214be502fe14bac159422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8bf32881f92fbbd7134ced0a75276423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb8dffda1d6089f96404cc5e972323424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47966851df03375d0777dc7828b374425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25310f9212d6577b4a2ce7eae47f5f7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3608e33d5ecd61a0613067e9072ae70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393f0fa503a0f880caf67733d04597f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a8190794fe488c2455e78d5e7c2a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e987f9262bd6711fde6d0839b245430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae18f69600196be28d1ab175c56eae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e959efdca4a3061ca30a78a5da04af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e5a39805cacb98e022151054dd44e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed9322ba64dadd53032e0228bedc66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13025fe4d3d6043869737569975469435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c057bacd489f33309119868a8f1c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34488869662a19834fc747331f1d178437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc94b3d5b0f2fd08dd488d88a223e54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae677e84f670dbb2dc4ca2d493d1a1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7580100573580e41240708a79d0a8ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f951c020139a9a9194869a37c005441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0304d96b7addb47e246e7bc1427801442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbc2117362fdc573d3da9a2e218737443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a170a21c27c3ad4c796097614be2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5703d51f0225ec3cd58a1021a013e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33bcb3af8b9641f32d5bf07a19881b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8146a29b675098a68d2265d27ed7485447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893913fbdb964afd4d715ae45dcc42e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fa8ce708b8e8301c5991dba12f7bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad54ef50b3ad3685eacdca9c42c902e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6119a9ffb6af76d2632a6136b62f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb350b2b6de01533b561898869a5015452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9e4dfc8515bc34900a3defe5b7f59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c83c0d2123854cbd61960749962985454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae568706f85d7cc8fd07686a4525ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5880e0bc42d677708b2bfc9b625c49a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc344c1a9a075c7577630106380754d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6c2ea3815d66a199fb40ce14c89de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20f0b14b4a776f4a40981c7667e193459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827230ff71da19b65019625228c4061460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a690c14bb6a7242d776f318200676da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68e194d6274d0cf03c56c1fe63ec32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915b51e7a87a58c51305a24d739e62e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92d06398704c9c0e4be24302c7c442464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713c6a6b597a66690b5e9d54100cf54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15571ae5ed610902b6337fdc18218b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a65075fb60df88c40bb3ba9f3e2367467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7d7c5035c24d190e9c546e7016234468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfb1324234325160966c1c90c9a234469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef367149367c691c0804bde4071becf9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114c9898a14a107d003e7338e264da4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4907c9c9cb7096f0a5c052f539763ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b91b1ffa4d889690c6036bf2589af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7bc0b7848413f60db6955aa85cf8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17658e06f9cd931ff6598bc99a015c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2577e9c60b3d7866169e68c09acefcb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcaac1aabce9f54d689d24671d3ea4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6015a615036f2772b7de2ee1674d26e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaf86702d746c17f5ab0c07aa6e803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b4105ce660fc13ba1c329db35af08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb737e1abd0472461d3654c0a2f04f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551844028b594b9a119015a127c5e65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf129a19be42b8bb6af74b9b5aee74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae088a0eb0228826a0981d92844d86e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27482ad22cc305865e2f9065068cc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ce5a277a73c3623e043012fedae9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817edd0eeaba68558506376806473986487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b49c1d52c510c3fc5df460a83c1900488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed576eb772ae77bd94caaba891fd4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65c551a5adbc1dab4bff6cb19ac026490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc5146c5aa7ad23a2dfe4cc513c2ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dca87caaa4bbfdbce34ffff0bcede9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ae4874b25717c79ddea1105002bd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c42239669fafcd55306322bac581e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6135622d648d7a9a43b25cbe6e8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8195961aeb6486377344f3955c82c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250444e381105db65b93cc1d1fd888f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490acfb87a6140fb8c5dcda976d99d7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66118517d3b5c7333c9be2cb0abdac82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baddca4d7c08d6645acc8f80e96301500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6bd56ccd0aefffa8d42094ca3d9c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e0d62f2764d35038e55435e4473b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0417080e44dcb8fe23b7affedd7e83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b431812d4ca1416c8e2b41219bf634504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818b68ff8a6f0dc58278f8dd619a6c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bf08feaf1715eb55af30347dd3ae3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0970534973f19a35829661c3a79663e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe336930e55b4d2eda48b0a5aa6d8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594d2ca5ea6163907033a6fc6c2d2a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1a10a2e32e9384267a14f5b2a28a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d3be5b98ece25a48a57afa489b42f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3ebd6e5bc9e56dda35d9546e9f613512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d4df0a90ff43a4064d3ee01f4c1ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4149850cf52dbb71726f76d65508cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9ad4fc26b2688642aec59d1a61a28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef63ae62b2b558c27697e5b93279fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6fbf5835d49ddfa7b995fc1dd42a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3f723734e4f8c7d37723ea17a972e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899a15d6ae34db37e411d1eb29ca39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06488b6e87f8d60494524283bc2bdce7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1945e72d5ee227e7e741f28a99fb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935992aeb67924f3619b573739d4a93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef95949c1fdb12c55857138c507ce49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8c9a533fe30a19d468268ef3e6b7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adfe1120ad09d8115849144915c56e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42dea6cc1de57b1154064139305982526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22c81aa668f660b66807570d0d7e30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cfa6307653fdf68ca1a5dfbb9b10f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d511c7ce99837017e7ddf759851466529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a97faed0ad1fe2d7faab9edfea9984530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06c1dce468a86302678cec146fc849531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40745af122f124a124f0d136af066b1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa37bcf55b88841254672eb07360c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9383e815866b7870642c40a7c74c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3698cc2064183b23e36713210fa26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5212301f6422c1a742bed8183655a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc289a5fb2547c269edb62988e1d4bc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346d065a2e5b2bfc2ca4ea87705dc5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1b732e7da1eef11084afb9b12a7f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10a118e8c735c31ebe2a3a118e8ea5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48de709561aecfb18a195be82bc4e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a6d40be4d817866bdfc8fbbc9be87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7d23d8a9e150449f577c5af2bebd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5ca7de14f9c153a946974c5cf1e22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04ad89787e3196258acd9dac7c6478545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8cbd76437d3967ab5e975f3772337546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d71b61067da21b296f4880635e4499547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8b4d81ccff0845fc8d5bfb0cf9b0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3b085cf0dfaf89bcefe39cacc094e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f725ca52210264107d94a3587840b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cec837567ac2411488cb20c7aac65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034940b175cfa86b949da01b4ffa9f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68a043fe25aace84066cddb1770614553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde529d1192cc2d4dacc39f78a404261554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c571da604d38ef5c7bec1436f06a27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0351cb68eac25d740d8398b4004d6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e32c51d8b4255490f82c9fa2d66dde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b848746e30e5f4ec6d40396c60ce95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3a2bc1fd10060ef78514ff71548a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6251668ba358bb3ad800b7b4aaa789560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c34df4bfa223ccd860e86900c7d732561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5181367a98fa82bc62cede573dec3d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d69e797bc319be9ed6a7e88e4598dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10965984207778015d61e4d052d82f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c75d43fed7dee4d039e2f5bae6a8bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784472d2859ef580e989f9a5f2eaedd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48ff15c09a984f04e063cb484bf976567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8b717969a1979f9f64f1a4810dc4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858891b77c117d12ff4ecfe498043ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f30eeef4e3c20d8efd822fca3c57a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0883825413bb3533ce5ac90a0c8bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a30d4bf4cb8ec9efde45c8f8a9914572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4eff961ac3fbf8472c07dc04a2cd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c4bfbbe8017d3d2bd6e09aa9a1318574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f131e2e21430602d613f34396a49be3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324420126132c54f437dc418cb2346a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230053b6e3c7d2da639c73f6aa936df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8db5e386ffe931003f67253628139578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63665cbeb51cb12bcbb547898bd2730d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5150edb56182b0ad55cb2e13122eb0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c855cf1bd80c5ac5ba94aba6ea54d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36acfd2f58ee8aaca9bef90a781684d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638bbbeb9d88f87da30563f34c05e9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36b53f172f76c86d80cf3e9833afe7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2ef71b673a2e8a534a9e69af7a2df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3409caf55223ddf205d2c07895dcf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1e8fd9cceca90a9c96b4eca873aea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea35ec1f3b19753ca82a523bd244e38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8307fb78df9395c4413a265bd397b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556bceb4804c9647d0262757646abee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc88aeaf3193853fba6be44e9d9f19591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7179702eeebcbc7c55193a320951fe0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f592150f90b724f7dcf7108dea0c3cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2e266b8091298c594c63d9e44c0eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee702cae358f53c6129e954228ff279595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36240192748c9a2bc4d0fcbdcaceb09c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492200d7ca5bd3937cbd41efb36e5d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518babbf797799ab0002c42ad312d71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cdc50644a04029dc5a5cb9b160e32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39515d754b9181b91196b3c681f497600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a43f97f19a6b395e80fc121572316601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a55f9394a0ac93781a667c0c07ea8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c8666dbc3a249a6214eb88ec12476603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843ccc7f02ea7f1dff64acfcd7f35ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed88094d6d0c58608e2c896034607a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bd2b0574406f95725ca90a1018838606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bf228f2ee147c645f28526a38763b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760ebd41a15b118468f7e98c6506cd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b449bd699906763517b8be35ea3789609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216570dff361437fccc32f34c09cb47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bebe35bbf00d6fe9f813ea71655a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15ba2962d4e8be642a7805072a9862612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d5b5e761333a1161a20317a3c8ab0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2ad56ed7489a210e7935d190aa3a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cbc3e29a36c31fed2298d6e46cf8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f4a55a5ee81ab806c35b8bd91e877616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4f76e1564ec28752b0bb8e1dc36d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e869e117cdde8b5fb79cd1edfd23673618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fcc62d3f4992b93d269f14a7addae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6203b4029635ce4b8c16febc307c841620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf6233ee6d4f234a4dc533313740a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c290b59fd71aa222be2e04d57a0eb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410b546a9fb0068d0e1f834730f1345623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cffb4c3315e473fc5b9903e9919cc4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737b4830e075c38e83cae5648c23cfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f437c317bedd88ae56b84cb22d453626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5b1d3111d87c31b90ef5004d2aeae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66911712abc33e7ffcd9a797718879b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a1825c5c10a6287c378df99a2938629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf77a3b6ecdaaf1f5911dc09c0e6722630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0de4e2c7c355c2c60ca66c9f38a08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a757fcf274428788301d8e625a86f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26553adbe970f1cf156eb77a793454c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a8fd40b9d1dddf44f3c8908343ebf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8330c1c6f59806577e318e26ca09a7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff31aa7eb27523e7d60e957b8a984d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68059b6a47eb0805bb4f43faca6f1678637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c158f56b89ab8b662aa47d068e33c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd744f7652b8aab4545515dc29d93ffe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46d055711dab5d03a678a38f89c486640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd573f2eeffab5ec971dda0faea3077641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e24510f03dfaf799c0fc713cdc78f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4a77f37fb58e018d89bbea3aff6e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a88733c657be09761b4977a4d1ddd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962844e767fa52fac1d6c63f16153377645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba898f1a096ff4d4458c30ec2b1d1e19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d1c5d5d98733aef75ae6bc177422647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20026143e99f3396d12a87ad8f606d54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064cdb95aa6c023c3ca6d4003b67e84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1391aef9fdd10135b5b6cdc54d72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f14e5dab5f52092319fa5dad1adc4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a75f8f510dfcb0f507a9968485b21a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2b9022a19d7fbf5bc85df533f93d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6816a814326b36fb67a6363dddd4e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194f9115cae1288009cc9553d65252e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1503ed8d05fb0993ebef3467540cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cb88094817d7995eec0ba02a04592657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12481180fa6fc2f071ac2af29d0dfc77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef4bda501dfd9f2734f83db534ec1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b1772713765836b610005d3e006b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79ab431572e335061e11c1bf8f14e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b4b76e5ee88693281e235e025b0c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e0fd7bdaec71e810a4cf31b900113663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400430862d82a0a39dce23aed3ce18dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8510f708c0e6cbc7021c4a713fa08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521e3a8deb526ec47d3e1655354ea88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6fffc60c926581bb6afec1eac5d47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48116b7f8798e1644d425d7472e92fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeca10279cabe71cc7df8d4b478250669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85679d7bf3d65bf3d341abac8588469e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de8bf4e61ab742b8c06b1ef0da50d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9478292492cb9007809156c1f85759672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb404e4f6661402b5a4367abc07a4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b0cc3c60c91d3384f0fcb6e4aabc2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81719be79bf10c7337048b09679e4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887de73af64ebfd33ed22b9508e16a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34838b6e91d3ad4f8741395b4705a7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d2c980d5c793012055ff83d1f60b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae43903e35d37d6728a37db0da55f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c29e10d0a88fa632c6880fb8bfa50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac67683d0f465d64e742ca65b64652681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ca928a94b8c3d1e51f71d6cba86ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107520ef960bcf6100fdba1dcaceb76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc2e7fd7c068480ed785ce0d59dc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e94040437301c83b7b78af14c506b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90a018621739cfb582ff8181b01d4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a08d71e5edce67ac0dd49993964fc3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26018d59a6d4eef7d19803572c0d0ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3a1c60ce86e4c084ffb2028765860689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e40a03f4093a5af0ccc825048dbe8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3d2a97c264ddcc9aa70a4260c2ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a487b6b222629fa50c27961be950fba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e991cb20af1cb7dc4f0c76c9f0efc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadfd9282dd4b9eb04dacb1bd05c73d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d19d34fb9894b4b65f5bbd7ce353a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202966da836b6e227b627a974a1f7924696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5838881ed1e052b2b6887d90242740697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0b90ae1515b4f70fa9536d6a3925c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8013bcb0e1bd0c04e8d14e80c4f520699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe94d2182c6d7dda2a959afac543f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c79b76883227f9073c9e684158042701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d893ceabb2e4c6acf2ac7600a502e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29328a43e432451652d5193f704e9cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928a9d5cc6accd6fbaa79efda1aace9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07b14cbafed785be93cba7ff947424705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23cd3e837306dc89af4a0057f79b88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef919ff7c6cbdc5a63853a54038d0847707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3a4f957562ab24945b276c1d7c977708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5bd29e03878d8b08ef1aee49a7acf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b828a6d12ca8b185c7ddbb41fb2e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec7fbd21d08c422f284d6d0f7ed53b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7e967132e6b052ddf951eee67e13e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276852fe60a7e19f6b028aa3ee1b01c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e27e090d0eea93c248f63f77ba0de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730068e673a14ea3d89f36649f756db23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c3850792d2cce86052fa0ee2d780c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057f06c56cf91a4f1a2695728e99f6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2b6b6a211dec473cfbb0449990db66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2941c25347b4125da311bca9c0ab87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ca51eaeb09a299f8d6f9bc92e4aa18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f854fd7bf4ca0d73c44b3b211987a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508d43d3450a63ca5688e45be0a00f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da208ae3d886fff741278db9b27a99c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b744cf776b1c25ca194055b45a25212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722eab555513f7139c254c709840a9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3ce37d70b6ae3dae645f7aa104eeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df962af9234670ee92bd68f01f790515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2386220201185f110f55c51491884416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cfc313143c3b20167b14816ac70e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcf3140f1462db0a60562d2bfa7a8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de043f6952988191ac19914d274d8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416b903ccbd34c821af78832c08270020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd523e2e4a2f34e805926942e8585e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ed7ffa8c0f47e6c26b393ace281b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa26dfa984487bde92692c8a9eeb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525390ca83efa2a9a23427ec0ed72e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d9f4fe17379a65e7e8ffc1a519e0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc524e31514b4750497f5afb7e49a3af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316350930f9d27c7f057b624acda74ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd608fe673f5e9c8dca2f5fdef5deb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e94c28cb1280fa1607a79610f90e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cfe397e43337f3d9a7037636ed4d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984c9f9e1f59218bdf0518f06fb364d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c264b11d342e907bd9211fd519d3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4046dacc187f04b294b660f6286951e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd565cd0d56af08ba1ffdcd938dc2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092967394766c192cc6f249dc0268b6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114552eec58c77d80cf682f895be00d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8ccb54faac53e7cb94e66e432177437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8c61100211fcb33356db0c50f682938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae87a8d5b412b542525b3adf3014a0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344abcfc66d8350f62b765c4fc92b7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c29a30fbed1138cbb6f5ec8389ba9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaa9cec81f65e962688ab6a6ea0ec842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48bbff4df46d3b9b127d621b64de2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5bac354b18f151f8ec68101d8bfda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95812bc1235ea7182dc1974c0f9d8c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bafaa4cfb9cbf03c7c7e02d7ee17b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b6dc9ae3a1a386cb929f7c66c8e1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870d0f44d96cab3e36099113a91714f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e0aaafb57fc45e0bb3a7cb04250f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5b4001e9631751ed20bceb5c33ef950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50d6737b503b7aa63ef50b48bbc63e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec18d96517fe0042fe053937f4565b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec032cc6cff4354f146992f9a739a4ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423f9138873a2720b13ee200e3b164c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b18b43ed29bd9aa9bbbfaff3a74855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a201f5f12ba7bbb566e68389f8ade56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361dc040cfbf101b9a4a7e437256dcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9b6f7d586c5808bac17b9ca91bf5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ddaf6742dd41054d83d52a14f1be959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f28fc4576d43695bc9f8c05715c32160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f55c0b95749dd3281d0b787e8812f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661e8995911f764d038d6c19a5490e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978a06a98ac88fb116d28a4e1c309d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb33196812d207839989cba4bafd0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9459aa15948524741d55a80cd7d060565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8cd6fd203dd3005606be18c28f8cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da08e2f82a9ef917b28707519b4bd5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d270eed2f5e6b5df47ceacbaf7b2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d66b4d7768f2de801fdcb03787798469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6944fb5852ae296f41983f27b2f99b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd4f75ec5d6f0498ffaa7fe45be5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e418c2c7decf0247303bc93c36e5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f134105d9a0b8e14ed6a69ec9e5915c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42721a6c6fdc0ce0776ec9ba28243adb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7df0de06ab5c3800cbc0b55acc6acf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de286c93fa3832fccacfeee46a77be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e036c0a6caae37c0f21f0c16d6435a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857cea6423023dfff0bd738cc22ccb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842efa3f48f389dc4cadebf3399b4a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1712b0711497647cfb954aeff75ea9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821af59ae155a37224c52e68b4568b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d46b586b6e6bfaa9c75b52fb4113782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618c2d35cb0c9d4208b79dd5bde79a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7a9ba6fd3240b0ecf715d6176029284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d37acfd6cf12340830a5a7f37000a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5a29b082fcc29b878c85ebc6dbe2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cea1c11cdf40b34bf148a754f0b5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106e64c165295ec6a691b7bec7750f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de717de39ec7b728cc9cf5bbab265789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed68eb221f6d9fa44ff0c95d9c9cfc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1ab43870124bbf3dc113e8a43227f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4edb43fd3a92f4f97f9b9100ce290392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d4e398b448ca048274f73e321637c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356afd9da64ef0412925e23d0ad8be2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ed7c0225a767d3aced4b5df45362195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc167a0bce9a91d69d49a993cc24819896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a06bd9d97ee240ebd20c0590cd13497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d2e01827968bc8ea0098c609c101d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd399c61a324df72f70703c0bd9171f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa096e9ab8ece49f6fcd291f02d6727b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ee117a8a5b6aef69258df248e8b22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d241bb7ab06f817410a44927d68b0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166b085dab11ee71e7be6e63079f9a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca770ab0df131fb29cb10888f2c76dd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1edf91d6e9f9bc543aa53782f1713105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ce91d85110bf115d5b97f9aaf77e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18832d262afe99270865dd400750bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fa3624c2d0d8ca6a19c10b913d097108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c651dd74146f81bd570190c7877e482109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c81be0379d7f37b1641fb95ecc504b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c2ff4592a08d7bc6400cd5463159d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4d06f2d2688beb051c6388a78912c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c5542e2f36b22c868d30162e11fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e26e9bd966e25c95239b20812984f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db9f7d8d4f0e00c5686e66d2622e69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943dafd49a9fe42ac3efa2584282837116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c080f503ccac938cc56beb251044717117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff39845d3dc8affa22133bb7075773118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558a1a5118b7f923094da8b0ff4c9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493e4e9f975df0d0c2cd07e8cfd19e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf51b159eeab6601fea060652d1b900121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45c2e323b49c17507e5c7ae146176b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb0787f5ca9ea53d6299fa23b3d66d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4308b78339fef6f6a8d218c05d18bd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b349e76104f51ce31872bf011b8708c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88339ea2527b133dc29bc4146a21be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9637d2be8fe7b681067bb21a16ba91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcd286f1423449ad0a70a574f975a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e98f65d74afe4db8f3116923f1223d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639897b004d95a43ef6a70e02376cf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda7268111fd78bdd694409f6d98c90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72036052314777fbfb4795c58ac09b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8845bacfcfc31cf2929ecc7bb13c051133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3504f9315744abb4419814d43cbdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd932cc59916ce89d8efd40a3ce918135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e433e84b74559261537971bbcebdaf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b2bb6e12a892b354adc15da09f7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26bdac1e6aa193e969b1a0885485d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6c8c9594f286fec624763d45a1826139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa174f94b93535c9ad0c3ab2ecbf0e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc657b2a3dd76a59db0905969b1e14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714810c28e5b5a985f4b23f4fc35fb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9a3d3e3eb12c2103e5b7b277819b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5f54b9b06424768e4237f07651449144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eaeb717aaaf76f127d9e9a92839be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67a42d830ac0cfa7e32330be498501146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f00d7adcae218bd01c256ddadcc28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e794a48ab74607de0ec714a6252c3e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990b0649ad7310bfb1f193bb561ea56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d08c803f7ca320f0d219241d5ebf08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d57a2ce1320ab642838bdc5339838151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b1341cae541703887db43b6f9c81a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726449ae0431d29413eb2f827ad77b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210289d0d08099442a7309c9fa13bd60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad8bb99fb39a4f700e810994b4f69b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff51757a3132f7788237ade3ccb5338156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8a0e944490cba51b3c239ae4d02e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd83d242b40faa0ac5f2c877baf60c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedebcebef23a0876b84e0c871c275d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95b560981167261ce4c92f4581fb29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ce37f84b539ab4c86a45a26181790161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6696e1b8a2c0ea869ce56e43114246162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddc7e03bb2c2a88a60d8b1b5c21c91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece6ee53e32100442a83fc44061f81f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89676be17aa9b664cbbddeda6ed62605165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac013ae707b22317f9ce27969513ab7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d52d041b37c55569271cc886f18acd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585beb78318d92830519af039775f60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f43a467af3f0710043c7e405cf4116169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3874ad248895f8f4a82e7c49ff79036170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cf9c9b01b063ce5721bef28a23cba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2d35b5d723197082b51d873d85b09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6901880a1f7d0775ba792e6932a7adb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137540faa22f6b12c5796df809e1ec7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d75ddc03c28ceed0efb23441cf499175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7a15fe190dee539abb60e19cece5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a96f498f5c35ae842f51fa5876384177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856d333a232f3a7fe30e2831356bbf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d412e46c05c5105a0ba3b50494e3ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad8dbac61977b0b1548f612e6135f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387dcf57dde553c7f305f163f768343181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce0b671517950532b0b5df5eabd055182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19327005451537e32e7cd9027ebb7c0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e2e4b1b3bdcfc50fc1ba6160bb5eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e577cc542431e564be927e6fb3991185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531515ef7109c52a11d0641f5510eec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcc6b7a9549ad29a0513fef04221d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c79aa18f8dcd11f81e1fe1ef57236188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e50202db0c43694eaecc4567672c7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc435b1dfd803ae21244c4525decd8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b96186fad57d6e62e08a1cc76f5f9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c89561edcaedc2d7f801eb0d7aabb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dc8bcb91516f3a16d2c5b2178ed33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc554533d7bed50236c70411fe20aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f883e703754fa7bd9005a5c9af969195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcbe1370125bf46d04d34392b481c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa791e1e22d00b76af4d8ff41b438f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218ae2002d6e071dadb300fece0928a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d8665944b3b2de1eccfd594d30d74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6d6e4425ba6a96584c964f195dbd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3aba182a36260ad5049dd817af8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a5a1f5827eada29c71b6404a66b0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c7fa181a38588425ebb4e75cd4084203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b42bbed79316d6d930c692c1c1375e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1e2b894970131c631e9d116df54f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aea7fa18e44872ebe7ad26ab37786c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa3cd71929ce83b248c47680be33dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d2bd643e579ec90d4b977c5b7c8c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99af66a31e5a32b4bd92fc6acec9fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4f2a33171d2240aeb1a6e7792e7d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b0f2924d4a49f8a2cae334b50988a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f83c9b34b2583872650dda9d10a05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e218df977a0463d5999b3b878401bca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea05838dba93d3e2de78f462549f77d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135cd67e774f7b8d7e8de170439cf07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5de9ed05dbb4a3117253b589c56297216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538cbb68f5730ba12efea77007a245c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115f481ac89f0e395a1151733275e2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b283317293c0786740bef6979d7a7dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10421aac774a95cdd86eeadcfde626f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba99a98adcc407364ee7018b5be2f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f925c53349d1eee4e27b0d7fa72b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695ace25074c766ef7ca01569f8e5ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe74a1a733f87e410079cb8ea7effe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8224a11e0452338e0e1473c846d6c08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8c88bfc62423b3f153f768d6fac60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e6611d1d979cf5b31aa183b73db71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f376e5b88939de652450321a22dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7d92a5233cbadb5cd4d523a73dec4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16066e7e6869f22c2d41cabf409f2677230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e1adb0ce4389ea75dd1a391fdb5b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf00a1c6ad949d102975e5ba8b074dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d3500d5e5f129b26e4d409d8d545f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbb6364e413c7f088c05863491b51b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eecb9aa5e9b5c3dd5823fc797334f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba863fc3ae942cd2ae03b5dd5d99fc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0674c13fc5abfb417edb1025d58b60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c86bb7bd79ecdc5b6ea07b3bbb9fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd22f2e4d18f3c10edee80bfe09f7d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915fd43b8ee8bbcdafc6538e5eaee2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50ddf31aec216be94eb21bdff39132241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c02415a9e6d89f9d0ac97c4058ab7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31be4ef1333852e50e542564ffe1568243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f17231b2b418e2b3531a452796582a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b2d384d70a0e2f7cb9eb56cee0554245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95be0461acd9e63946c6e2bc7802daa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac672dc3673a4e3d398cdd2a0af8e95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0140dab58c159d2ad23c7a69bcb27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b431fec59476a222391194843aebc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edb1032065bf17286bc20b76d54a12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e72836cbf4b8b043a8e179e8739f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a263efd56d4cead01e524858fbb0f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5785b5e0245d8a69f94508c85b8ecdc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15291d13589d83403576da354b5364254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24dcabbdd62d1d2510decd86430ff4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe95dd50a396d808f2396f877a8977256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3b9bbf0e0a22a4f343b94d6f4911e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e437cf57486f136e6ec3a210e5f5fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2759c5731a53e2e18e11d3a80ebc2a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88864887971548cf440004aba0dca7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b402e6b0c35ea25040f0f3ce187f2c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31592e29241c16be06ee376bf66cd609262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b83ae14bbe826b7de8fc58525401cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4240127fd0303bdc99a4917f2a11e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ea752687bc3686eae733c9d75105c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f85fe10bf4b931c9f5509b14cb166266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde8ce0a696c3e51c946ac7201dbbf2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aae5f1b164f25c1b2a937215748e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c096fb44cdd37830b9e3e7a5818258269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ac33993707e8f9d699c1f10664c04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade5c1f47498ec9290418c347271c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c6a85eee976002464528a369a224e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33b99414304e54d50fcaddf8eadf6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f44a2663b7309bf80088b30bc89c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835144ca84435d9e20a3ce31dd8a480275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc8554ff96660bff736a5dec5af060276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b78d51c77a0388ddd4dc7dffe264277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc50279119dd07ad795075a81a079a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218541b1c8630bd1402d6c0207aeab88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0072667eb75c48c297e825b33e19d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99328091096294913321a0650355ed2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc07389ea56bb0e548a4b2bb2eea52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422660297d947ed4f622165bb3ca9a24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6a778535c22b16b729937caddbfc1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4918e8b11d4f9e170500b60437dd38d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c36ffe8b37b3d094259e306c77fa4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd824d1b59657d6d8a73d9321ec044db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b9a032b417e190fc8ddaf7829f348288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbee6240c1930d1dc2cc332eb8d37e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce99e106e8aea10d70a42c7695877a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a39f38a6f81308118b86325faa528291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1e183a6ff1357c36e948959167859292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79858b2454c16b1ea2457a01757f374293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692902a203b6c7b6f9cca3f3a102e29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457762024b1e0f273386212097101e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9868caeecd383bb68b1cf13302236fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42944a3c1ffe10c09d8746763abcc2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a56b05c689aab9b7c7e174d2f62b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5878383c0afdc329edb4d6258894406299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026be385149902d24933b39fbc722ede300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e345683a546292997382c6c5188103301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76877d605967cae764d78b164fa142302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe9be5d0ffe959558db9310a5cb9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108bf1ce32aafa5e597a5e67b615c24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684baece6f6b39dc1583ecc031846a4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d2a3c68e71451f4b791bde80609ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b801f9efb6372b310d456b470e4ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0eb5a1cb05e3fc64d5cd757bed03d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f52fd03d4e9b957e54f840cdf27de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe2a0c29627a436fd1557442c1c1af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadda9b9bb01997f79cbfabb4e057ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7b1e54db68d473d39350f3f92559b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c54a600d8a0643faf80170256be64c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9b9f32c5b362ddda13e2a1ab144bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb948131670593d76e6d521965b264e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453e8c336e366b2d1afd2717d5cf17a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b8641cfda2345a2e0e63e75c50242317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6ea35c238574baf5d069e1fbdf91a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11426158c4d79a0b675312e6fbb71dac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaa3a7022e6f7faaa5bb858362a300320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a78b107a611f5212268d2857bf7233321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f20244970906d25e3191f2ff00464322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63023259b5140373211cb21660bdde5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2d2980b5e027d2b6a4dd2b0baf555324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ae9b8509ee4f43ec52f409c244f2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54c7e36d9245d9ea566e312554718a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a8597969a7f6c1aa9c095ec4175e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b1f05b93e0462ded73454d4681d35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2b3ee44d2b968acd1fa5d7dcf089a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e103eac14ddd1e94f5078d44c0c6a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493a768dbf0658e4d3bf316adab2a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7ea16b227e916b523e42a324940b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a393d5b06778e2a5dddbd1483f04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a2cf2a49d6a08bc173ddbad4b5b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a65644d03a00562ed97be7b3e66c30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463a28d4c044536fb8369fb70dc3c49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982544cb46085666912ea79963365966337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ebd23cd0e736849f5c25f80857e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe04bf7753219a2355e5e8e3cb6bdf8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b08beb1036489547e228553fbf5ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf2b16eaf247b927af66d2387ce5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6a3185c35d766a31848722be8ba54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b015b47738b6614f3e5580b27a01c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f68bb2bcb356753f293aa3982fddc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec6660224deaf447832c3f4a2d0099345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400267bba39a83e75232af10e3d77c47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9a9ae4d07e368ef2e860736671b61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e071c1743951606470be4b476253b8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919459e8137b7486873a19d47cae5184349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca859306998df10b72e99e0d32070a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d825c9819f8155b425fcac109fd0f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063d2d98bdad9c6ee242e22916a9330352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcfb95734581710e16ad8b8a2a1642353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5873bd6f6ffcca3b12721d98ada76bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb3a40c9bea04d347500db143aa46c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc61c426750841034e8f484bc4c701356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600a971fec3450ce155cfede21df0da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f5cd60349ee207322f312c010a288358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eab22a169b282c58089f08ec20ffc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d191f10ebf79db4dae174a12debb89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c68bbccfd02d90e84310e05a81f5fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7af7ac1e9902a05f2bb969354b466362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bb904d134a0493c6ddeecabfab696363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c9b5fbc8290efdafcf1a89cc0868c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd08c8ef687962e5d511c9847b96c74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d303dc9e13560401825c1ec70805625366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce008a5d8a87adf25aa3f2735e0a3ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4c337de511fcbdef130513278b75c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4217045a1fddc8bb41f0f32636c49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f346605d072c5e3d0b8fee0bf9f1d7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6943996a7a9f5d255d996d71bba02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae9adb17e948a26826f3ef45f2d26c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e849ea1e4f2db041f94810a8b54976373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ae54d50709f9cea873dc1df229327374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084f51c23cb42b76c275ace86ee4631375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127ece90be9f600ef0ee0afdc9e7d9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff076b96c9f103af376b874bb5a7d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d04902389009d8535af6bedc85ac9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0306fa7c019338f8c74360fb560b5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805686ada9582d90f06fa41e62194ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af2b05145e464d5ee06946c7211f8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef25c661c46636cde59aa973c4dd063382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8d5ed13e6016486c2128394c86898383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8278ba6a99ac017032a6c071653b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51135dd71937deae832155773892d6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619711ba1f3be6d13c9a17f5228f5dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c88c3efbd9be1102e4d6a79b10ce9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2308e92857bbe8e7b17bea103042402388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50812075fcb9ccc5ca96e8dad24dffbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248faa9ad831aa2899280cf5f993fa8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb21c86cf833dc442253d9c3db6f7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00ed655b00837583c6946869b7b09e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96453efeaef9776b66266983392c379393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268487c2b24bc8d83c798e7b541aada394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea85493e937fe6946ab4ba56c6a3f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f55e2de24ccd4ce758b9082efa14fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f493be238feae83a2460aad594486397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf25dc8e2961759c756868cbd28c6ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9b0005713f99922e3488f6084cbfd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21512c93602a9f0f12d45905c7129f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e88c365870ba3ffa6b225234349c30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296237a65f82c68715af04579373b5d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cf6d55ea3355788c8c521900239f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a450e7a3d7cc86892ee03dd6cb2dd2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628e0d2ef67e07174e4debab6265783405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008be9c598ba63545188b81a31e082d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf6886110e44dab2e7c71125245cac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba248ec585eee610371b39d8f478bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d037a3e35175889a597548f8e32da5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137580bb63d0cbc811ee625526d1fd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bd6f279ed52f464a565f98e4e0a96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8beef2296216d74521b987b2fedfa9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c02e3520150c59105233f029f4576413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b278289db71da22607ae69078fb08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb38f91a5399c977ea33d6690a203415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f8d953ad84db56ce17d163e134527416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c0f1d95992107bce5865e13aeeecd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f077c51a5ac0e898d60c88370481af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b75001e5adf8ab782fc3ab9f29b19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4f215893e328bd629b6d1ba7e6662420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7b1dd68425cb2e704d38e5d1f33bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8798ae3777babc814398238e37889422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195c153f97d891fc58c440fe998c829423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2a0b2480fd7e5b6db44acb6a66c7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4a6a76133c2136ed5c278707ce744425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336ad53226d694cd48216f9dc6c85a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43a695a4d68e94831c607143dce500427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a6096bdb13430b16641800c1575b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42c31b924798b49c3730480d47a753429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af07258361a7a85c3cb2bc64f9bb206430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3fa2ff59a00b6b17bf02e43437749431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a6ce9401ae86a72e797917ef2d549432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef166739c6280019300acd0c0597ff9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab569a93e11b4b000a06d29f03cfd4e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382fe9b447bcef7731d49292dac3d0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1baa6ecd435d9182cb9a3451b810f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb7c0fd63adc5d65e5f470ffe3edac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c3bdd310f49a0bb9035e98c4a1fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf2fa3544c53bc22e70b5d4d295bf1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe202215c4acbb9d74daaf83fd54fa10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9506eaa6dcba9ff7ac00ba98c9edea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d3515c1622fa4ebc52b8612b8eaaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ddf9fbcbab702c9864b67e122452443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970849e686d9c95fe5765c0ef0977956444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56799dffae0bed460af85ef7a2b85d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9602502a84973a870d01d0cf3feba5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7105f580219e3e33e7e92c28a15e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fde8e3663d9b62006c7637a6b8c780448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ead6972c09b17ed07228e4c914b9d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d82182e2ff81cc2bd2e5c4ee0e247450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2613040c1cfb890ad77d1bb8d16055451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd819c13f649dc05bd934ac844eee87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07d312ce5c6553addc3984fd21292e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe0230a99daa8f40e3b858ac7e844a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290db6addba93cb491be388cab3839f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d05f79826ee12b4010a64538da08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74979407df4a0f0c03d30026f42e88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1896037bad17ecf609c565382013d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e70e8a740792d59b75047b8d83de6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbd030c34ef224fa1e9d2136b4cc9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eda506d3c9c3b1580c36843955cd6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9f82c2c054540ccc455e5fcda9374462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd7121b28a60f18b29c7564aa9d39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5427fe6dca885340fefb41180466950464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fa35e0295161c4206ce709e742645465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8e14432221f4167b3f3104a44e817466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c88a0a823313862bb013b33569e1f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb8103dfd429a69828370f3af9ca85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e43a11199a209685c97d4628119159469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc55d080113f628da8f5610c76b13f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755781a4fe4f464a626cb6e502c44b5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7675e72b27da23c6b0af16a92ce94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb3950408b3951c98279903aa511ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3ae7c6b15e101484e3b0680dcfa38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af15686788ed62a247590fa6158284475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2e233c108ffb446c2f9fa609ce49f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966053a7d22d18694676c97104279f54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef223a16c6d8686544883705d76caf4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dced8efcdea8d39d02bf6ef9f6db7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915712af9a56910eeeed235474fa48f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f94f9c3ff576ef9d019464699eace9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f14237290dc2f8cc0a78e45f49415b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc193b95cbfd005f808335189db285483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee7b5403cabeb85f22bb2771f1b342484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51d5a5874bdeee3dd947a5ee8b5a98485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a90545b432b4ed037f59f8232e3189486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8a0ec0d11c36fcdf6a48f108cef43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfb35d45383e28b02ed58fca8698bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a2f242c94556930409bb23efcfe48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7f52cd6ecb3c1c6c573a1175b7e4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c02d00628d34d5f23a35c16f74a69c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fb73a106e6d2616c66d218805f380492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51bb44bd1b835fc5faa582f85d1349493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065f99d93fd5287395dafce4328859d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9f566781ee936c1675cf4254daff4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63679760a78fddd9704905dc8f62dd89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bccf832315aa4815840454fb00d8a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b3f4daf6c0057085f7db7998de5d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16743f01503def0e58ed0d1e8ff88c34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b5f84cb8f57f081cedddff51e2b8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aaf1589e794ad19dccf2286d91cc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c728638731dc12c6057610f6cff14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56efe84ed1048b03dc10e2299436ee0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2409c4ea236ba9df013643b31804ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaae6aca1f384152f6aa264f1b8347505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305538e11bbd5ee1237691d7a1b73d81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e76e1c56351972d4d5ae36667dc505507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e245573ffe4d6a23c57032fe181fcf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77287a5613ae077cc065849330628426509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72f028701d0d0e0f1639179466a0d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db6ef173a51c5b68d79c57be662f5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5373f3a8c90e1acda3451510a6f8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0b7be1a312ae824c2ca2fd0983b2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568af9b8285fcfd106e348cde3bdc408514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c479ce074374d4d046427210fdb4c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff509e68a3cab5564bec0e4c3ea7223516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f16aeca62b1960c6fd1f09950d01e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06edf56045524ab04c03e0fae67e5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8594719bb71b15a195661cc7241fa6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce10bbc025076eb16e26d933a1b855520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1942755884d8dd59980221828491a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf3ccaa3afb7ec38ecc5d3efbeaf68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b46d9eb802d1abae4c29fe881ccc92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208db2774e54c833b6cc09c02687687524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908eb04c58538d54fbb00a0c8cc7d2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f87ce24904fd0f7f27e904c9d49027526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1409945ff718af24bd1121b4f35e4a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3ff9759ed67c91621f61c558f38f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b02545678bd9bb091d32a0af0733f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bffc42de635d77c16b67ee41c091cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a698e03b53e097d09c5324ec383f9e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93749ef75a1a9e3e029aae357126e2a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8afff30f00cc525186bd41a902728533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2b546be0b016dfd78785c91a18b90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442beebeb4f26d50bfdc9ee4f464863535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad996dfadfd80d9dba71bd50b63c59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4d51d7b2d8028a419cbebb1d336bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67a38c0f71dc7b9efe5a9f78f26347538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab3c156cc992ed74877e8b314eed66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2ca9bcbdd03b8d5c03e2dbd2246e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c487cb32d2ab4c2eb74a6c8ee32e4ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b648b86000c3e01430d1e86301b321542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776588cbe8b459b0e456c4b54479fe4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afddc661a0c1e1d50fc6df8de69e9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06267235865a74d80e6ed4254ceab87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0046e56eaa8c0f9c32ab3a55ff173546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39619d01eb56eaa7e86085a17d0f1eca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5617a30573e1244a56de734ea71268548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c40a28a95caaec8cf81273cb6ab9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6fcb876c5866dc6561b669d8ebc1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e06974ac6c02fa5b43933aa329fef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdf6ac0331a7af229da8aa69c438d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebb8c1957b17e4e598c5858b25ae11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812426a22db9da040497b99b4fa9c19a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f22cf417396164cb28d357fd751bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125985d0371732c29ae945941d51be6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3998bd431146a81e8a952bd180e84b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ec7458679a474b16d83b55d85150d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c70b5a658ba8d7e13df150bd27020559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b16329843af00be9840080c17aab7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3756f06ef185e9cb7d29ed5f92804561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564984c169e1b01cf4ceedec4303be3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f823c93513006e65cd6f8fe7a96bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3575c201eec841c9d7c1dab3b5d87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebe4ff535bb9e2a7bfc3de8a5fcc7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0489066742468307f48717e7d0c076b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ca57e7010ec96f534bff50b59b875567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fad2c5d22c7ffa7e6058c50fdd188568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603fe0733bd83e6d85665862897105d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77438368cef3064ce09a4be1629e6762570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8106fa5948612dcf3982fd80fbe832571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6aa4fc97053b80471652b7c63ed69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f51fe6a6bd9ad2ddbcbdf1bb9ff955573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca96e10e768236f1ff7cfcf698924a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee8fb30a1dc7ed0c2e073b8a2f9b55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acdb1bfc8f3eb92e0f95fe9cf5d512576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f56caaef1b240737dcec4682ecbac2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf0e02a4ed3b03d9d0a3a1255580df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27308ab98f988c65ad90d4811febfd19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7357594442fee14c5bf676377dbe9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da241c64137f9af9462ab465a744e13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86139683ead535cc7082ba8880624979582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e308680dada99d60465d72ff6ca99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a0b6a626b2fae66530641562d52a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d0e558dbe6fe17aea57079e5589f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f634fb32dc239bfa1a2917015adb57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb466f32f5b9296aab6fca409c9b3c98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e849c5516fd0b9f93f8cf0bb8fe9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18079143131650285e1c3e9d286514f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b329155eebe474a1e9fa871002b41b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0bf9b5a60d5eff449bb98060ab689591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb58d2b93715fa66c7bdc444bdc895592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777ddb29d85d67ed913dc885ac090af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61271925176f0fe75c3113b77b5b7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e89cd51c60759ee502f3c7ca758cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c91fd5c2233b3340d6eccf57d8d8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758996b9a4e83a8f6b4970fa3dae13a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9092bc0adc2f8ecfb383c8f9ec2216598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2821df5d76c3d8e4b14a90c529dc55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cec780ebbb43de3af11391195011fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f386100d423a47ce566633407858391601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532bc5dfd762f23bb376e419625fb25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb58e81761b93cb2c881d5d52d3be1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aca485ac062f8a190bbe882c1f6e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fae0e2c41db2e9f540dbb20b68254605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60810c2743b7049ff34dda8c6fd1a36a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc636a31d0352d69d3620f69c8eef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686639d17746ce2de6a5c1bb3008cba9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c961dcc5b3fd041e5ad80dd5ef438609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f852a79dfc496f120bb497ba038288610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd06feb68c6542298767361f0600f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94828de75110f0afd6594b9101789d54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ad78af6ef41ceab932ada21e375c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f24bad95a9c0d5e496df37cac00858614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6fecdac23aaa659a08d7d916284f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4889c3be5b1ab1cf78a80ecf1b83817616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2f7ca13dddb5039350ac540cbe82e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358aaff023917090bf1769e4db0d7ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4961f2e46d6480b8486242cfa9db7d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81c9249a6f69844af1e89e707b73e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa63c3ca693132ab2ae6d56616b6d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27954c9d8a2fa331b4af976e72ca9d34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c65918658d001035199b99151070b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f73b67f0e347c58b2be3e53b6273624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704984b39a6ac486be9432789b17a44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da099d14e217f57ee41d3649a2f4208c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda72c077e233b51255f62e10ea3454b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c2d845843bcb1019bd8eb1442a9e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe2a716ce518fce4243002e4ebf007629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593721d94aa375c0c230334c749a98e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220df6bb713ee2dda9348de79d18358631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5561e66023f8b1266aca77e60e6063632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a70c16bce9d3f469dd22125f569df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4f540c0120469f5125dc2822c3ddc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a289aeebb301d49af82fd47a00dc789635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0141c2853442ea77cd7a1a132270915636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c6d9331dad72217e50620db099751637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035263fcd9185fe9e53ea1b1e96f367638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871ad89bf067bf8aae2389d99539c47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4e06c2b859d489f69cd521a0fad49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf7dbccfb7974369478befafef08bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27292b77a0ded512066a5e233266a10a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e6f0142b5a428d28999170d25f99b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b2430fe0133c739c235c6298e929a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcdfd8e85e795be159fbd7e41cb5c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b135311327b8838a883b5337b09364646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65112b2c67a73e266f35cb8aabfab16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7962272c1be2de5e79edc36830c0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76122c347cc7261f7ca03d406eb5ed24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865b2ab82b028e2427e3273133df123650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e918364f032b62f41164b3369ab62be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de816ce22d06aa616cafb80987c0c15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd31248e502d6ee70bebfd0f7560cfa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886ea576ed0b1f59815f7608e2e585f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45254f81123c5d5f02e33b74c23b9c32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e79a039fca2401b478a31995fe495656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0ff434a271f5be02a05fcd7bb6627657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995d7d923dbb6d43a3c5e2030d3e4cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436243f5d69a680a03c3f70d9e76fbd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fca29ea8c92fd75eb4b617277a97b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be2b0aa21df9afc1f9a9cd37d80873661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3b805875e07d05d660d2faed83f8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1352fceced79ceb9896b8d8c3048bd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae9e5293773655f0e2c266a46fb59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698091881924303db230420f8888245665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6f271af4d540f41bbdf98420e9c18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac52dec50f11f485188a36d1673ec88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5abb2e1a2a163bc3b92332ea1aa4b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589fb7cbed28e393af6cbd82244ccfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f9e744490d66a1bc0a1563c19764670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed973164f74f23cbebbc13c4598f19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca0e99e03a5dcbe1ef73e8c842f742672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960392e6e715ee89117c12b7211badf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba70498304f0719f9d3b95d9028f4c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc54b1a9688f45bc1a2f56beb62cb7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75e2a0a94043ff74a3ab3c653afba6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c5fc947f59bc2150dced60e1d7814677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fe0362b1d869e22d0c3b399e7ad6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca39887e5922051937d789a3773196a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb80740354bb6c6e55401363064036680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>