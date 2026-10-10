--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0a8c5fc5bcd6001df5ae3da6c18891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b438d60075535a83c0177fef109822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057c64af0704631966d4951d2004de53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1331037928d387c61775c6e858933f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0ca37a3282d987b79c5b73109c89a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e6e2127a7003302bb2535c6bbc7246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9587a993adbf7136f41af7148fefa757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835f3000a9b64658b92bfe821a8be078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a92145a8c8a95c2db37e21c6e1a889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ae55997d03557ec9585a7295354bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede990f4ecedc72cf9af78e85fcad5ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276ba1a6b35886fbc3d0d59664c4ec712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377de2a1b9e0924c94db20dd9f5bf96f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5b27aa5df98a7c06b8e0c1cbd9fb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa9a4e71d021f54df1653dea59009815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af4571d1bfe9821108e1600ef5947216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac975c094f54e06c06a9a0447cf42eac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19eb22df3a87b3be8a9fda1f17e2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e037f2fdbc429e0f573d3d46434c58f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc629ead2f4c65cd7a216ee9aa7dd1df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e967e060ac9f255976189caf4a8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f14697d060799ad2912a5f895208922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad15c44e98d81ee816380d247d02023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7768b2f9e8b5c728a5f86e0f3e8cbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e24306a65fb8b2d99fa85492b2352c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4450b304ab63936b403d61d396942d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1ef8f446c080727e22b4b1173f4a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ecc95d9997d5234c4dce24e1db38528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff120f2ac3c8a88c072fcc844f97645a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52bc25dff60f888f25f765be4ff73230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27488cf7af0d56bdfe9243dc4cceb1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f7a6f695d2deba5751d64ff90dff132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69350a3453ee4dd4a7d53475b2ee2a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0112ef8a461dd62f83a498ab6d50c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807430a0d45a7f3d84fcf24edf7a85435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789287d1360b54e6ed00cb12f9d49c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1b7bbacaa2088204308167f14259437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4884c1f0ba9a91295952552e77ef9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fef515e24fe097df1a59f8a9a3b5a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e510dc79a29e470f2566e8768341140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bec1e3d828c3f20c7d49e33c31a6f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0871199fe96c6fe1aad472f3636d9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db109d2e9461acba33ba61e39bf8692643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146aa11162153d7405f1708ddaa994744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0aa4c6500b91efe8adb98a9a8588e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60546e478e39e11f4d0570bd3d7dca4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606778f11ce13ee506e91a94f9129a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae7ce4a736c3e2efb803b2ff9644f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf96bc9c116d309635b471f8999d7c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc1785f0754673307927a3e9498b4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee11474a0a23b0775ccd609352d39f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda795a9bbedcc4f5591cd29a3fd3d4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1779a6955f9072e3fb5f63dc5838b3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6ac5a4b006d8214d4ae1c449d094a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792db176b8b932be19eb59c4dc2cac655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb325aaa3a7c4ba3dd776b902b506fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1c45ef482333ef92e0b1eeba443d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03886f262b6dc2ae713fe20e01fbec3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b2045d9a82ea68c7892a96fa57be459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe14793e06a8a2787e8bd7cacac04660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30076a446919f6ad06c6483e7e98b6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418e4046ee1cf8ce35beacaa1c641b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255eea23e264b373add472624c1665763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fb36df1d17bec661dd41e4c460fdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7285e1eca4df98ce3590bf6022fe2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fefe40e4090c1e5048b3e4d14e915466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881c6a95b4ba75c8cb44b77fb9c6be967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4434935f77c584fa0260480344978868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065550d2fd6712ff8390255f5f39aaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2146eda85555ba269b57a1e83375d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345638c9afaf5710c78a29a2dfa03b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297a68498fa90fc85617cc1b0f1b91372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952c8eaac80f2261a87fdb9b5c6648673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea3bed7acc9d8a7c4e0100a967f82574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29725fb87cc4691d2a72720100347d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f98fe81ae63b9454ae43934a6e19d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1b21ce3b6cc0cfd429e4e32a98fa677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c95be5a711d93ca1b760cd8cb146278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0e931fda4ba7a01f79917d4c76ad579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2c802f99498de6c5974590b91961480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d9acddcddc4413eb33427a9a7b01481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53acee6cc51ff62b9148c2597ecb32c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece97ec9a03a5a14aa59431fc5a236183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad53b1e18509aec684e7d0e92724b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dd54a9b2a64c74482ac5a8768dced85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae2799c018e49503726355c669a25786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f6c499748a36e75dc5c1eb720871587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a498fb9edadbb121cc0b8c8dfba1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecd67e013651a43209751c143700e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed6e6919a8decd2d101d84db976d4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacaf98a9021666a6783a3653749d4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d988d14d7da0db68bd0df1986935f7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfd8ece915e302b3fc5696cbf6cd4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0308048c1167fc5daa69a4bdb8a83594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058595ca82d372bd60b59a3cdf613f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d2debb500cfb7cc703aa680caaa3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc78e774cb76b7a67f583092e9e53597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2bc41f6acc9f3aa8eb5636fea19c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7089f34ee3ca6e6f8f30779c77134999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab600d08eaedeec9d5427fb9d103adb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2b0cd79024e4f352ce6043de56090101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5be61e3a94dfaf123953dc22d8fce3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f762836390d7432bc384d355cb45df6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bed0b2cdd83ce6b7e801dc81ffaf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9069851f1ffa1b4236ae16c3785eed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb459895fed266ebe593d28ac1bffa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135278c8b4dbe7bff4aa9d104f1437e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118cee11411bf6e12ee09880a1f1e7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4a3d48d584a2cc3ae0fe8efdf3ca8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc2ea6eb36af589899cddfce80785a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f208b6b47689afcbea3810717184111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5686af656f843a52af3c8aab99a5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f280755145ea3c2439afcaca7e020113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dc689792b16502c85f9631e483faa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52e21aace403c756928fac225cfa31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a51f970abc7625ca9d88151a4c54e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7b764956874690bcc0aa66737139117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975969c3861c9bab575f8435265f502118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081157c275ca7199e9bac10b8a1cb18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89e8650e96f761afddf8a6a9d054b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaedcb0e630cea3a5fe8510aa282b10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a157ee408e541f688bb58e7db2d5daa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28bef29bd11053b0a943b55afb2ab3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c41d3c8c2c6509197783b06b06d4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc0cdb6c49927b1ee45eba54cc133b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54e5840ef8644ca045a6c51088cf04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449ef6f563701d3a6ebed35e666a4e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5a73c7fc8ea57779e8252f2b9988c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410aba12b14f3cb38a94b3040789e33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d609cd48fcd60eb8c612fddd79e3997130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95ff05616afaf9e65e6b889de331af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccbbbe3ed16634d67e216d5ee0adc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846ae5aae6e428dbc0cab713112a327133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844fd669909e53ebec5e38ef2b67cb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9b08711665c78f4a8163a6bfd596c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd475ae11d169aa5a7fc8df9895ec05c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e37fbb50091e0bc89088aad7b37995137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fa2713e8566961b677892437517a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb82fe66596c04d890b6f3998ab3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf833a23e70bd4d0aab6cad63b6fb13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd995dd477df3090cb4963e04d05d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eda5753be504e0691a30fe3995e48d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee09435f5ad25a4da364c57dd1251e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27d26060620f60abf19b2a825d4cad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878f5a14434130aa7e46d59ff880d6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14118af6b33e93a4a798d40a7d4bc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f080c6cb2b97b1d8d12c8c4bcbcdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb49cc301173ff537906e10edf7fa97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4afa52178d3821c2d42f1b72bb343149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063d21227ae013394f59390d9eda963150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc6ec63e00a60cfcb1073468bfcbbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d040a00d0446489db4c30d47b08ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a3561da428a0a57f31ad1d93108ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ea9ada4d118f15a2b4851b209c78a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15a8b499778ac378b771f250d53987155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f037b6f17f652c505b5012e5b4ce4e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27339f7de4d0a84b14f92650f6fd9f0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2532ffdd3686ba25baf1fc709e20ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a1e455be82ce03f73d90887753119159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a346c71bd1bd39f652e1db0a54c6cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad94ddc4b842c9f681b0e9ec7b6d434161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f666a0d8e3a6596aea7904cff2676162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97553b9d3d0e771176a03f136c1dd750163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb6940a2ddf10cf667a9a3a4d12663164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110d0632c9081bc067fa74c943221c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de6caef7cdf0871d008e2ff4ba06a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71544c89868aa9a08a6f028ab607447d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd016824619174aca66e67b871c375168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0729bf6ffcef83b310ee582752c5af5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89896c369f94dbf2e33305af2605a4d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57085f5a10d23d229aad5616cd1a5a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81941aefbe0c37078bd82cdf1022bed0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8645c65456953a6282064c7395b6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085a52045ca0027f9cfbd60d907caa7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184cd3a99f593fc9a71f6ddec1347e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3729d32450a8edc131236d39b5b1de2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3659d28205ca5ce41b13c4e0c3a31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e3011643b2b408ac62b76d6f7071a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbb00c3e85e5698beb548fcf598ce3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10f20ee444e1a76bc4e9c4e83b7aff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dddbd4e0ba6821c2add899414039e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9741ea0aa261b8911fbba07e27b71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdecea1919ae079fb6dbb95e5b12740183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc238bfb1a985a050cb411ad3892ae36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b510208f875f654d5f25aa350010f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be80b4d624a0d6867055ba5a6d92cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8960c5a38487ad3695bea26d9a7bff7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7affca1a399f82de9bb7dcb333b20a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012724d7e01d18ad318345f73b28d158189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669c94acfed36b33e2cb54d3f9c1142190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de194e4d1ff9c2ba6f35728a76cd7090191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e163c1ebb79550bd1a1da288c9ed1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4aa38276fecdbbac354b310be45c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d01844b2377cb38f2e3dc442f9dd81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38d9563cd66c64f3954331a31f3264195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612beba7ccbbb63e42aff590b12ec29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd743feda0f8ecd7625841b63972f35b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9b8895e2e10f8c9773dd0c2426a6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381d4ca8116024f0233b55a31f51ae9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40985ffee150732c022c51d6fad5b2e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5dee756eb923845e97a8cf9a80f48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16fa43499faa5854671c27399a655b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332e769da1f0dde50f4d43b5ca6a3b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6984dac6a9f3762496ec9dbe5cdbe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91728b9dadac03505adcc761fd5e7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054302ce9d7cf7c73580aca159726dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ab51e282073035de01378de3c299207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0205806fa47786e2cabba05edbdb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc3903ba6c3c5e27ccf5b77696d51d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efdb8da8c015abe1b1d5b8c7cd7d8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de6dede39efeb1d60eef6ea8540ca8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c6ffed91cb7e9359546b7ca5b2af7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76581116264b8c3949564e999c76435213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0e3141f245b8eac97a52eb607a06f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f8f7b53a3ad846611d341aa31a361215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6f8c930bc214aec75abd88d5bcc23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3baaac19f6f0aa145b5babd4bb05d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a97ecd7ba966c8f9b3ed57fc76d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e563f42a2efa5d17a7af3a9e554da3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c95eeb9b7df3b4365716125c613f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d02334f5c20a676dcef88dd687901221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79b8b263fdf5b500467fcfc463de81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61a0ecc5b4d6f3fb223abce2572a2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86269c8c139fef3993e1fb2262ea54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d806cfffd91f8a1290a1190204c0cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329e4b2dcb8ada4c0bdd69410a28c1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdecd06287d1cbc6c8675ca2b17e1b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5236c941076ce97b464070c389495228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84807330e55fdea4b1dd5436c7fefeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b72d224527a2939cceb33344988c4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1592cd88bb2027e2df192d3d8cbc06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0004a25b66e9436c8ec9809f675e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5b24ba6dafa5e4664a591dbd94fc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed63f90080950ac6ccf16eb2b5beada234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5e9860d818aaa7cd6044d14167266235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a6690e72a43d37cf3f45320348ebc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea66a37f64bdff1d3d218433a32da7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3884d095c8a0863f30eb8aa1832af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0163da654c1569aede3398a90a7344239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb525fb052c215bf2ef3bd50cba86a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de58750ec50f511c9b77b3a3033e4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d962ac9c8ba6bbfd3caa309f6a4993242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732e029721c6899819279a06c005ffd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94398f041411d30def2a193d54c01d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50867d98966ee35e2db60aee862cb7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc375513ca02dbbcafe932c43182467246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c13a116e54b81d90d8ad86511b807247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e87ed5f68e17ae028c4807ab69d6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d17db1ad8649a0770ae176b38d57cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f6e5fe72fcbf5c0c30ef54b26c0ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b15095600f3d1db8c8bd05720b50a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ed4c40c14d9c2bbb5d67cb0c1feed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abe35144eb57bf916211dd0ac51448253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4f70f8b2ea183806e222a94d11a1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5a75d033c0e72d3fa9a3cc861e7f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec279abdf8b7b1ed75be923fe54397a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b675f581ea72b48f82ca0d53f69d59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62234cc3abd42a0fa520f95c6608d271258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33dbf21cfca048877f740f7856f128259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78811d453f9b16b4f2aeec5452c43f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bca36244d2cc8dfb401a4c47debfc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3f2b4eefcd3865444975f43d1ede4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4420567e1933000fbea04a371c81d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9016f333b0f9aa7d6ceddad127d4d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76f9a498d418c41d034d30825a91f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9be75be225927d0113d8d09b83eaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd8d69354d60f63d7bad692d60a325267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7b375ef768b973b54cf1d90be71d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550af728853c2ead5164862cdeacfeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa407a4e154a0fa441802da9104dc04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7deba05d5732bfaf17d39c70b9af61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744f3b5b4d0bb8d8ec0aed5dccef08e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9d3a4b11b53169c2447e894a10006273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230575665a97ad36fb3130facd198f8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9557ce8938eb3b36ee53d5f6c63e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126813183bea70a4d24563a38cc66d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028584baba8a175ea0a7a24586aa7ea3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e3a626e9ac1addf6b4a646ebc9078278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19346b87bbc6ba9f3d41fec62619801279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01875a08f2775b39d920d2444488a139280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671c33505a74bc4585b7466e0ea0708281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae6c99e7225c59c5f5690bc8a1f5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3fc83e97697adc69fc5cff895ecb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1cf8f789307d795fca92b66d2241c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28269b5cb8f1882306960a16b96ab612285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc338052b89250be28a3ee7cbfc1d579286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68e64751be83b621b5261a8a312702287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12e67737600dec810dda45a0198ef4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f877d0a599b6b0f7935ff6b266e58aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119fae45ba527493b41154a001db4d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1f53836b9889c13b1e741e920ae8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08731bba3762b2a04e439549040ced292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29eb1ba2d07c494114e851504e87da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a6162aafa823ee7ed63dd0ab2da01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f7834893113c70eb6c4d5cfdcb46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93d9ede8b4657b8e368cd923948567296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70656e4f5baa6fab826620b662b72bfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f2324355589428741125d10926afb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8473c3496b522f837cab86843a344299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e42f52cd63dea4f422debe439c07c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a56aa08831aa870dd53063b9d6237c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d488daa669aa9c42910c268197f78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb707dbb52dd2f43249fb93e5d14e07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86869cdac3d8ffbd88409f266f3788a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ea2265b0235e48880cd78b2d93f36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675b1bf1db72b8345c3171996a98f94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c836c38d8b4cb7641ef510d0afca1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0df4753e8837dfaeb82190ec864e72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeef940c5c17b154f7e06cf9adeab8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805687c8e0f880116d1a1fba438e1be1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbfa776a592c26857c6ccf7faed9b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67accff31dff3b68114d42a43de38f87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda17406138d9ce1a83b0957fc508da9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504c1950dfa425207fbb132f42694ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a8afac9d41ff6d0552945c6a769f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f088ea6137be20ff4f087b715e7f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85149f445efc3651e465c5ac2cf71f74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b189109f41cada8dfacea949523e1c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de83f0b9c99a937836ed4764c1ef7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e02aca674338d3bd6e61a4ad26f08a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b856cba907332228474fe3cd935740321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db47d47a01da50db2370f5a1caf03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a48250d3dd4d376ee25231a7517ae7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac34f0897c820df8d442b56c90daf0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2b2509b6ee7dfefbac9ff8235d690325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde009068b5e4faa289d44c50b7113326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63e41979b6236b398d6da832c54928327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8932463a2cafe25d4e7e19e5dc85a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168b68efe2bf2d37274a103ac715eb7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d344bf3830543fb21d609c92dd879330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceae31fc7cc67562689607b5b1e9b9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1372ba87d6b3f3adbdd3f57688eaf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c39c573edf8557d2bd5efa2a94ad3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3774e7147e014c97b643e0f3618b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b734d5f624e54b5c8d2b3aa9c92fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b11d885dba8521fb196f812ae4168a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7552913f78c7d52bdebda8977f2b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a816b3bb183def3bba229fa306f6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8993998730e1a234b63bdd2f3cc874339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162acae3da46444d51884d8f38f2edaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a534fe7e9f7c8ade63a2e86402a960341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43252c8b6dbb45d7804093b4c190c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54159f96881a1cf6834313c11f8e1f10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a673ec9ea8645fe19f404d505cce229344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175011409f7e0198767bfd2c8dbce91d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640808c692124e3ea668eac752f61a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ebf946d9149994ae5838ae3c10095347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c727d9efa7f31c3f979e1ac3bb73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21505b995d84619438b0df6272ecea9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d85dfba52655ea499361f069312fca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469328089ca03bbc5dec7d2d3b63266351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99553eb10533d467b4b2abd1849951d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0aa598457a2c83752f119c6ed9436353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb91476153526c876096835f2c4e22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6896d54c7fe4308802057174abe33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d134b8299da5f2db5a0ef07c20452356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dea6a88952a6857464aae7b439cbf8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a577a66038a98324a46bb51dcedf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffd83b0c37694aff15e6a07f65eae8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebb993f3d4392c7bc433957cdb3417360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e10c789e9d90080d9a40f1e8a21db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8870185f6c922d51d13242eeeb165362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c7d2eb59022b9ea76a5e8407eb219363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca2912c41283ee5a3f601345b7aeb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44d2db63bf3c4dfe46da8cefb8e2be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654b8e4c4d5fd423df6370c89aae831366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f87b53c8daa62a0d5e1bac6fcb43f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165cdd8732f09bf1a26535582e26bc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e858325cc1be387e425ffc89ae497d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e3bad3c6982620e1896256e9148ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d25ec99e019e048af883402cb02e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee14060e02ac5c832beb443ab57491372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaa0186f8844aec3d3f446b44c663f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68cc957a7ed8d4533f257305139d68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5b5532b664a16fbb15268cd186447375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db258aaee3eb3a24c906ab786cc672a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dcc4fdad1e0b26a251a8af22a3838377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7b9e30f26068118f405f2f9bd82a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76df2d6dbbecdde6e10121527be6d8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4994bbdb71bdf914c7f118979472ea2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e99efe59da7bb0845ad138fc31096381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7d3318aa61bc63ae63092d9e99151382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c581c7c3835712d5315dfa8422adb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde2e37e6cb36d2d537215a02a1f87d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988169e3f37a5674ca586598cc924ea9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a152e150607f2ab96d652eff1ae40a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45305c5a0a544b65b48d3ec11241e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb35c4da1ba7f056327b270338bea69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554fee47633063023dc2f9957933e0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48993c870981f66a4301acacb24d4e50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546deddf10bafbbb154b7569c4b6fca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a0f4a0360fc30cdb799278a4744e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086382fd261fa689cb89a670570869b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0f6f8a2c9fa56edbd86ddf2b1382394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935089bb40ba9967c6423be9b3ccefd0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb33fd645b92dec50cd3e6abb2168b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e99c92269084b7dc1894ea890f6539397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d668ff73293803b982cc45d4bd27224398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44152d82b27b75061f3e32f5c9bc7365399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2a7482783bd0252d15a6226a6d4e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0747f97628037340770a40586a12f89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575dd624d5603ce0acca4bc2df02735402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c59380780cc1d1f1e29359eb653e44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b182e1ccd4b281a6944693224176b99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9eef04cc569e372feb00d7e585356405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7a135ed51d2d8013c886ba2871785406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcc47dfadd065767d0669c5dde4346407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52732cfd173ac9add45f32178425cbe4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac08326fc45e3fa752310939d692810409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350835a7eb6b7721fced66c262ea96d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5721ef6eed91deba60e43572b26ffaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93241985f674d76b8881d099bc65023412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0dfbdee629c7bbc87636f99d45918413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c006b89ee3d5744cc5e6eb655bcc30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee90d64cf4f29ad7ff6ac3f490037a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b73ab39cd458514a4a0269443ca3b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98fb0ed681a0cd7df077772f35b239417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02292de2028ff6ab6ad64f66ad52fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219002aad84455474e5321405ad06580419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7376cf2f88902db4ddf79dbf3c42054420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e395c38fc298554b375b2b4f244cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e2defa02009eff387ea5b59b8c626422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84eb421b30319e1eaa97cb51b6d125423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cda8e0eb9d5c6665be34d3539cf786424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9b9585695f6b7eeaeb9c9b79a9f9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5c37b110331afee488e8feb50b729426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1bc93bffbcffe340b638f4746c67d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51922cdbb01f704348e5147438f1a95c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b088a0ef55171e2291f64fc83522af1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1401e85f9eb884f260c7eea326ef18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02abcfe48862ba6f4b4323dc3ecd29a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202268d1001b3e789fa333045373061432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a026e2dcca10e0f60fdadfeb1ae524433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b51ff50e774a2695a558c42405c69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3da8f00c8403f24378429243a00e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa0cdb3a8e9df0e1e5f85c58042a0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13c84fa3f675a91619de8a0bde68a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f968b3eafff6ad9ab3eda05b476b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1f0e6af890a3ce42c1dbee8bdbdd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5baeb15839fdd84b0e3597ed4ed596440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632abc28ddd6cd6d0fe4cd17d5061133441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2791416af2ec138ac9032f5ceb933442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4549c3e2f45729ac35b02b47089bb0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd31e8f3c5fbeed4d13c4650b705d92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58391fc37c9ace2f9f96227465ee19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a5543ff58f6697031ba8e9b6bfca1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e905f4008ab3fe2007eb8598c18917447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093e2f1da52ac74400c93b510536e09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0fda5c8cbf159699c44b4c9968b06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584b3c4f2387f5399080d48e3eac789450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adce2c4c8aa13ac1a1e44ea89f35ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfd59b1b8384617a33f3781d675ee9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b875a65a25be6cb3ea27886547aee4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50f95b626b350fbaf593c824d5bcfe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5f2eea3398f86e85926092f463d5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d58615da9b90bfbbe849d73d6aab8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59464291a05c942a050fd5213f8030457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a23ec377d0f286f389ea0f230ef4d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eac81a776e489f4a843422ee790a77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f6418e9542060df4e95440c441166460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb6bf0d72dc10055df871e754369e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632a84ddd2532551e981e7c48d60920462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746d79fb5fe10d70c08652dfdddd6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e3dfa5300471f8c46d5dc637902d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b641503eaaaebeb2133fafe44d6ee7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2d3f6ea51f32b4240642db30e4cf0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2efd88f3590727d84fd20c4e51123467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a5f8ef118c5ff6da03e813e46713c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0e6569f1f2425552d3f9861751811469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f72a9a2456c03ac2c532a72b5dcc4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c3539494f9f1fc01f0812f119c480471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe3a1d981f44b9ee5469678bdabe01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e587eda431c35e242c443759d3a338473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a22ecf13ecb7e27a49c0157573d815474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055218968dcda897308721d1145286b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dab444cfddee2e5c00a0707ab6961f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1804f06abcad8a2094fe26a2c8e4b7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5c18190a5bd22df704e30abf59ccc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87676200fe787efde75e0f79c44a67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868047bb8263f8793ac441255404cf23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed7ec2ad498767f64ad88d909f832a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8135024e810fe5836a8ed35c5dfd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61be41154a919adffafb6d5e0d84b67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872021c281d3d89f488a670305ce0cf0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9369676c66dc81e1fdbecf2d13aff4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972726f974782a42912072b0bae94a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b428ed314621e460ac5602913668d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc3f906bd0202d9b3eb658b5fc444a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5e7da1b3b509195c5f53b17049de7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e0790b09c6d149ce02e2634d0e38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c377b373d4f2a797af66d1ed21cb95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc91956ae5a9af2ac4916630bcee35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8367d8bdb848395221387b848833b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dd71776bd2db6728f6e6548572ba3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0dc3748519cc74f68b37cf5f6e865495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0223b888da76022a2b18bf90a816b41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a09f8cdb0a20a969d14ffb1686de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ddbf0e710cbd947601b5e43db3092498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484456109405eb727d413440be47a1a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c10531419aaef68db3f2ba27eabab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bf0ea5938b10b8cc05632390e1327501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa3db67fb29e795eb5151c88b098c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd3c9a8533a9d2e1442bd289fa0eca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c255d701c6a5b0932825fe2e4b4e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8fd4199786cfdbead00e3ef65efe1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb2bb7cb1f87a626cc96b961ec6be4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebd6ca87b240c8fae09509d38aa393507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb410c32b70481983d68291288f4b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889374426982de0039b9b676541f519509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073d9fe926a1734922f0061b5776ee4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048ae10364cee4dac3a1052ddc6e608511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386b1ea68f75bdaf9663f83e84420ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded6590e7b4a82500966f20519ef63b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad8cb1ef8b45988b98200ab29b7896514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2af089632d595d328b30c15d722eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cfaf9b48217e7dcd91bf9383b4011516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541ffe1daf4b433e5d93c49833efdd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22651d67db9efbb5f0d1dc89017c80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0215db22064e6ae69af012d5725203c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f772e36ed99d704c31b91c077ee11b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1633e55626a7731034d6a4b1bac76b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7a31d282a32b8281dc624f6d345f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78cbc0c22b09fa32b1d55b49739964523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a3c3ba2f19799242afd7d8e368aa0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b719a09c3b3c45cfef0171a9b67e317525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28c092c1e16e85f70a09970d057eff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db8efa101acc789507b6a8800cb16b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f139ef470af168e06f8cad91b96236528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce362acf2a272831227b4ce6cc80350529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6046369630ad64e787a1b0a1b6ddd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e624c8d5be85bd8f8f94e0d91acefcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563b416c8e48309cbafe2938e85a2a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3845304512e1de1f17c52c0277240533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b687f61f3f3723d24fdf5f7c3d8d018534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f8b9c53d25f683ef77a5505646ef3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3564a27581cc7b1a8a8844cb4c7264536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec74a2e8e27d50d6f2be1c85fa4549537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001d2397c7addc7175358151e44c968538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46479fd8b78c7fe8839c4d70c9c19f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9db5a9161bfa818ff4cb48cd39293540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d44cbed66c895fbdebc3b0d221c44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c901e211ad286170822a32ea1c73c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07259ac532976a59cfaba0fd216a2b22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903fa4a8889af7eda5bbffaf0c3fd1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064ee7a9cdae03dc58aa0aee5a68e2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e252376c623b156059b7ea16a59c4fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deaa3295a19b4b528eca1b68bcb34c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610e232eb8f0d105bb60e4e2dddbc88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efc394c253d3674e14e6090e6844f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8b67349b409d0cdcab94bf37c305d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260829682a1150fcaeaa0a6062c597f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5db1d240a8012f19f7fefd9cfcc388552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb47dffa011e0a8a3b54aeb1ef02d59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5cc872213fcb81c29caf0b8ca0722554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d870e23cce238ce40daa2983133104555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b64519f8a976d59daf87da5043a141556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fe3c89f4fa80c00bffcea99aa585c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01934d0e1dd7b9fd4ba0bf9edc7270558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9aea2af5177e49f59a7d83bde89ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f1bf8f8b9fb12a4bdbcae7af9d6bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dacf8e3213c71b892444d26c929af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009662516da5280c84b77d516c7cb2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe1b4e31dd8dea8a160c78455474d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fc0814cdce162fb4187894515bbad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6085a95f36116176b5285c4c94c63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c383812da823cc79a56a6dbfa3500d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f4ef873481e50bb85cc5c9be758a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adba6fb3d7bb377ae81557f3e37bd3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006ce5cd147f87fccd9eb56094dc0bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4a2cfb298ccddec66f1b1d008dcf7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba1b73a2940da574dfde67ff1b07d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a599a9c85d7b839d7bf483708d99ebe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fa158a151d9c888a4f477f64c71fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bdd992c4513a2135bbcf731d4763c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40278d0a041ea8d2bcb16abdb7f8069a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48582d15eceea3ef4c2ac5ad0c5a93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b922ed75d166f0a3b28b035db12a467577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8400a733c3a950cda6222b375307f92578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7176546a35b68a8f47863a8692d40c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363d06954c014ce8d2a1f06c9dda4b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f59cc0ef1a7d786e769c2fabe6752581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634252234b7f183979b68b447c23855c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050198434ab79ce93c0aec72a6ce8361583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497091b499b0b5659aff52d691e565d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb15901645a2c0c6c1fbbb741997cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9e93a0ce7aa58d7a2eaaa00764b8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11283edbfbdbf13509969100f605cdaa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a96fb442795320abe889498f5e0188588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1be5957508d24eb38746328494ab0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ccc2fb9c25ca05b83c28c09e97124590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71545b72d23a6cd53113a00c8f01b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf354973dedf9809e0dcdd515ac6c09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3051926e68fee6ee54e7c69452ac780593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed769a2f0fd315ab154b7a0e3a4b80e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f6fd78e289fdccd4bacbe1767441595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0377954809f66e638e2ad26a5d1a9bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e8c69d1b3d129cf125f79396131f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b0e857251c2aec90727e8521795e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a32e3e2c67e5f1494cb00c68aee6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70be3c55beff997523ac208fab9518600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858df614f783698ada4b82c4729ade9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c34b93925eb88f9b95d8251d19c99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ca498b5bce13f1060077fe7569230603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2858fcf866b58c7a51808b8f3c521604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca651e4a8e07b4a2ebb01c539b2c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871e3f45676d9f6b6edb63542a7a40f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0023bfbc9e61e73fe4ebd53a41617607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a16a71ead97477da4a234821c09d94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474518c1b9ce9eaeb3a38bfd975bebc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f2684baeeb9d798806597b32f97af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bb5214bc9a2faaf5423c11d19374f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b65930e8b65671bdaabbf85d18beaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca002d8aad5a1d00cd9ad851556160613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd02a316afb2d11656b32e6b1de4127614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad24c17c125e00979159dd9b85d6e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fa47d9bdb24936343a805bd399bdb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb556388e9dc82121f2099b497ef4083617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c14571b3de58eee53e2ff60e16dee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e8cd9ed9279a8de05412cbb3b84f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae7e2023be01cc3ce48a2042fc1f54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eada98fcf403ea174325f02bdfdfaf5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829247fe5caf81ca9e7a0b49dd16345e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428552d2e110b7795d091752804551b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c28d6d41cec059f9725330922b694624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991463c633c4241a22c3b115ee9990ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b31e6c14aab081b50f86a24cdbb35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ad96e7cabe8e2e827463f62806433627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e3dbe8938afc07adf4905d13d8012628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918cb2e149d16766a08202bdefacbd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af404449d7bb571f81261818c73f4891630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e220dffbdcbdcb8f1b029971405ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b72ce0a4daddd8a0221225d96aa644632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e91335191b1979357c5f16b6594b46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a77b2e6c8e218b1519b54f94d6d7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499028957dec60d423796e5a0ab433b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c097e62b674dd255bb01d8f73d4b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c64558a370141b03e6590e8a27e4e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75c2156f26f075ede2c3612a7eece638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fc43030f7c07c24bca22ef2fbb0a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adbafd3ac37488b165b0f70b44eec6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff9d5034e84fb42716d10bfaf3b600641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8107e783917577b4edc17604ecace642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de1cc6542c83cae3267c777e7bae94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd544ee16ded22692d0577b25742b95a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66265726a545349f5cf91202c372cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f54e10eca68b7189b879a1558c3e64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890396d32e7f35bf4d45729b5bb2247647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412e193b3be97a706037f40d3b11998648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2665ba7c1a94d988c21d0145006a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4784b7afdf0994031460de8a6e0c4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0d6848937a45193b10360039d7fcd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6e8290d1f8360f495ea7995d25ad4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a870c17c1aae04a430aa61b6daf31653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5fc74f1ed0dea07cee84cd93000b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f434ddd63509a522eadc8628d643e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec54cbe403b43ca80e1296505e688c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8575b5033fdb8bbbef06c2af4dca8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29acc8201d2ef453af638cc9359cc82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e51aa95927670b24ee4281d65b8cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd286c8803c1b0c1c8bb1c26168883ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ee192f2270a87654fc12943d70617661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff75436390a508da80fe08f42a332662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd4bb52c60fe56c9b5f28306668753663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adc16bdb57a4e8abf3713aae454c16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080468b39286b8d0e6f6e46c5a78414665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f010db93417165c5f8946846783c77e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd159865c5e3463b111226499eaa05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc02b7c88edc7396edf309fdd5ae2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4767892198e16e26e329551c46b1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ced128a6cbac62579953415c796de1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5d2f60283bab26f9a1ea9b8cbe9b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e75ae73f2f23eb5c8678ca81703fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a3e06460bb4cf38a239e8d419b1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c64967f0c8a911c3cf7b3bedf1bc8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa02c5af165a910dfb11128f7a6753675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5128c491ec6f412f4ae97f9b904bbe0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f98e3786386073ff4e87d0e4dac5b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a36f14d8e695e0a35e82c5a025fac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf66a2e7a02b226539013fa47faada679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839447c3a7303b2b60a9b671d7ee51d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa05899eee67a0b1028152343e3bf8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce7ba1a99fc8e15c7b794d22842bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575e4ca58d8e34c4700d75d68065c78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb20cb9e1ddb85bbfd12ddae006d1f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452884fa0c4eba4ca8e5ec4beb4aa6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec356680d0d26a4602bba565972e24d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164d82f178e50ed15626f02acbec2f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec7c8a31d129a1cf6e9cbb3d9e9f18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867f8523328a0b83319f93561f26d87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9c54ff4cf9442ce6f836d4dbb299d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8f35a0ca71eaa1285eadedf2ce692691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9522276086d257ba636be5ddbc67d37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6c7a694086041b96c6fdfee3857b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c2c510df2b88c728e67b5bf98564d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919159a4703d936c557b13912bb42c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f24c1f50997e4ca09deaeea328ac69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5c7931ac59b2063ed6bf2fd7e6a27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce03598f574d40f9f0ac83c2affd511698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06399532e4d0abe2494924a0902ac2e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2413e622a395cf1f88d998aed0a004d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47240ac2228c1794a4c0a473f39776cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b2148600bdcbca1d1214f65144e9d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9a03b8ae201902dda9cf33791e128703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027241b068dd31721b60f0e980ece4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e6586b795e2eb9a3e73ab8a6da170705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a298b428bbcb9d89b2762ba92dd0a90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56031b92373e117c3837c99bf92c54e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30942a90826be39fe790eb239f531eb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc51a9697860c31d3aa26c8cb742164709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98fbcf6ccee20ae0670962038a710f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d790bdc981f1c3ca7bfe67e0569481711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d462a3fa4665deae6963ad39e02274e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4ac1579694d3a9581d9bbd197688713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1deb73eaec4bb444d492a4f2eb24a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3739f268d8e1e20aecc8426ab2137715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea2ffdc9909cc03cd6cf5280c620ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84766aa304a48c6bace7c746dbbb9c9d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a753da9798eee25b6a60c4c629e9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa64a6b0b907ddd023aaa023a093d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcf44e9746385e56180267e903838b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbeacbe7362a1694cba8dc8ef93919721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86320752bdf3b170e2957729066877ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aab67979aa155bd751797c1128a0f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e1cfbb0485f3bd675fbe884192332724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf173233a0cf3168e08c42b040617e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0414fe25d716b44ce8fec5fb99b9923726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461f272b287ffd4e0732dbeeaf15c27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274694dc8e6805b902d4d67cd9d452f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b8a0405f8b7f6b6c6e43cad15ef96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ee1e386468850d957a74735fb07cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205e83ae66524ee64af67c638e25294731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2324a3a4a0ec1ce75c0270018869778732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249dff0624ddc6cc7ea16813dafbb151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c521a8278e75072aa2e06ac2f035502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34887e96125f7c75493801bbf191d77e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d61f7661226c9401a1a05abb49239d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3f271bf25299bce7e388aa69f20875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b0082a5d0a0a86678f0b61e09558b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3d673bf86b760b5471f86c2cd8f657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7106e8ca2f289578fb6f894d1a2c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e3b59aaf6f90f5ba3b5ba4e04952a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818dce80f5db811b9837209708cfc0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d48d798a90350913628be9f74c747811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe3232a6b7b84e9cfc3fb6cc32b4a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fab4fc6ccfa2104ac37c3c0411e26f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b0d1ef35dc2f51b5162a21b96b85714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fe15bb29c4e80e97cdade440f0c0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e0cd28ca9d81df64c384c9eb45f1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b91787a96fbd121724987fbf3521b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16902a95d215147af46230b9694f94ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf171226c50695abee3f3bf9b5c3e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf9854e82cfa7d44307fe58f2d34d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16a4f37d21ee1c8cd103117bc58ed521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c493735addb76590c13ec20190bcca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a169c55c556a739f5096c93ef26c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ace4f140c6dad4fd54100e8efc2fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592ed16e420d3040eaaeb8e76c25c8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62650915c8d906a65255981a130f26c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aded021c5e6b3e87a2740cacb58c74627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea2a89ac6843a00501867eb2dfdb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9af59f5eb5316dc017afb4e84c0a8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f593a51a452706248e2f378ed2e36130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a63bdce7e4ac535f21c1846f2d3f6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca583bccbd20fb2e57b0586597c846732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6152f50c18b70f7e88ca699cc09f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e8071f7c85a67adf7c5c37f60fa9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21826d34e3fe0221cf9d5cfe5e81030035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2a872aeca08f98760e3f9669193ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40afa5db8d6affd8a099f084ca5b9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a3582f2442067aaaec9ceb7e224e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf2196e52b4d35dc8aa00234ceb67539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaafdbc330291a73c7171a5c7a63e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e752d9f69f63db6e9329b7173639e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6ff2c6e8f0ec45df7e51b8aac139342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c886cf4572e97c621f5266bfd0aeb0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99210d4518db0278849f9690a44bb4d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53ebdf50ea76bf88e626a98893396045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362921f2f4277c1179f4ab76bed8ca746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8222e6465a72688387e69728c6d38b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b255b4ddfcc243d045767299334fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2307ec14e055ccc61cbae022d7c4cb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472907d0757a8eeb16c04005de3bafd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cee45029e0303142d19b0aaee988451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ffe66312df363a26c131145f693ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d004c3e7da37b9df163fe42a5c2ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d9161afcfada78f62011a2beb69d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccd202a48c0b8eff856f1fb5a3960755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7ec91e1ff715b9699cd36f397e7cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bfac2b9a14907bffb25a832d7c8e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217f9cba89dd28157af3f72ff54de0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b850b52c56551669725aa417b2997259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef0f98021560440264a2e01e46981060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466866c2f3c9338b493c3b5297985ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a16d07ae84c72943aa28b68c973ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa554aa6b2fcfc18670b774d3af1f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02063b13bcce9f9499430f6fc4c28364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb160d57e4553fef4d7a60570f45e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ffb63a1fcb0e34a61e680b14572b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db445cd744c035aebed4f835a5716fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffafec6ba0cfc8f62765eb7e3ec3a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608eb44256251db9d84b2b0cf2cd1e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf2490dadc65714fbfdd52f337e06270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecf70d9c30e963959df1faa9e0eb1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9963529e109cabd76d044bfd49ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df40d3d260c89bdec9f2dab1cc97fc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf9f15ff5c94d0614b613b7724b4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a12b01199ea82f373d6801ec31ec7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbd32744715f35f9635600b733165676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da59399b04968abc49446e7965428277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d476a16b1ba6bba3146d0b2b0cdcc4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0946d2e990b746a65afb81762f5cf9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186dd41dd90c36300edf1531458c4ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aeca3026e90d9344f2db485d1bbc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22169f75c01e81a3bf7ffe4e24c37a1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e31e277843f1a5748289a1c0d1f06783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68e2cf236bee2bd9725925a29a6eed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8803888fa5fb6fa6a0050a063e658a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50028b96d8c7faab59ca3062d52fff786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1e358a5b0c4b622acf93cf7db725c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a11d4ae9fd223df8218f1070ef0f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fae81a5768351a3d055107a2a7e2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7461ebba207c75aa9759c8586ad7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1876cd602b7bcc6518a9dc4e5f92a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50c8ebd171aa5156a1f3d526a2c0a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c884653e0e00aa1b69398f645f22d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccded52d0c04991076ae6fd240e6cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b11258ad3e37cd45c9cf34b11d1f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892153e70af9f5bee72d723ed62b797996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bff9b4cb8439a8c6e5c1b894a9f5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999df69e3fb545c0a86e035d808b9a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05463a7fb478397c622e6980f03a490a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b26eb5182347e343e01afa93b680d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa74185502f2dec9cdb14bdf69a474c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1762b4120d14fef04eea12a7f0f01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9518354e53f87bbacb05d195c3e5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f419450079097de5dadda2af59804104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41031211450a06282c38c3c6af2ac8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f04c4503dab57478a7fe3cc49fe6fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f040127212da38ad550acd0b022018e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c45a6730e4516e8c35fcfa42ea108108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b1670cb21f910df640964bbafe90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1590099b3eba35e203f43e12b4483110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fa8b0934a4f14c4cb858249971a0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a650071c268397811b33693f4f0168e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748c5f9f7967f87e640f7355db35a0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba394cb3a8378d893d2f1d5a6875aefd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bd68777ceb0f46751c308fc2a195a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1d5042d6aa40a3efc6db1662f9b8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9043983c8e92cfc12881037a89540117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaed8ca8276c93a52a4e0082940589e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a1ed87ebd027b9380131e8bd40316119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81999a391c47088207697a61d268d4c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfb1f918e860621eeb6c17e8e72a18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd608553a21eadea12754d68d3a8fd8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deba46bc1172918efede19293e85c49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b460c3ba13163370cc2ac7ac9c51bbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded68b512bf51b913c10d5539eaa91c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc5b217ceee5e3e0f296ac8c53f551126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9abd0440025980de8cf7fe3279b01f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b245a05b13b3af7717d8e44d35d97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f06e3d340c86a2a16f838c145efb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6305f425bde11d30d792933e679c77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fb6289db2555b095f0b6efc958895131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95edd64de6f3019566b4c51a65d957132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58769c954ef62c6e55e6c5f7c20baa6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8017b0813b863d756b10d49b3a4be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e7a7f607c7b51f90569e003527485135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31fd91d68bd31e4fcdade2bb1121dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a97e91e1d0c2d8f351cec71b4fe5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de236d478782c0d68ee94425171d82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cf3deedfb1398c7c2ebe1337bb75d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef4cc085898fd15035c34eb84873a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63614dceeeb795e593e7a2cd9b0ae1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f200efbeb8a6cd840b5e4ad51563b0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c642c723a4f9471cdbf7ad177032976143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f58817ae603ebf7ee806232f9ed99c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52673792991ae3df7f865cbf385f88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fe7bbeda2412b6d40e7fbe4d1f474146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b041869b2a95d8d82b58f3258cb0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d8a42264b2125c895859b7b8c8393148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38c36f81349a37418c18924e6faacb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0e69f36e64f624fc846ef3bdbe627150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546ee96d5a70dca7574b44cc774712a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1320b6e98b0d5fac3b6d87b3525858152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1f891e3adde831fb057c5ce548adc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a9bde0254140bdfa740359cd811f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4ab86c11c5759a4150fc66ee48503155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc7054336a6f8ec855bac4c6dcbd28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71945c22760522538b57a17a1c98fe41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c0217a7f3c6dd0a38b48d80cd15aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a8addfc2d022bf59ff4613e33d6d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93885647862bfce193f53b61df1ceb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be24ce9a05f835fe4465326c7dbcb58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6725543188ff19fc3d2dfa7cf7aea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd372ceacc6d9777c18cd559d9bde467163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaba46d5956e9a8b91f227c017739e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7786ff9c2d836283925ac42ff5eefae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fb6214e769733986c680ac7d3e269166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236fe670dbaca508c40cc4df7a74f78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3fd1cbc85d38c390c938adc28cbf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f999d49572864aecf8c35010131c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d879e9d9591c5ff835f64e49439ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a0e255ca5acb16dd88ae310251e7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbf6f5cafef439ee613419ac9a1697172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68747f4f4c872327cb3ceeb2db111ecf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7e148ff23e9eb8409bebbb0ed3409174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b8c114681460bfa70739c1665466d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bd06e9eab3d314e28c76617fbeb5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4d8b859f7d2d15b6e9789cbe59a92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4bb01f88abaf3559a59715b24d2fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc948bb4b060252dea60f7e3ae0ed7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08f25296fadfc9bd8ef3adf03b0c16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66f23636dabe9705be965de2da3eab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ce8eca5b00eb52dc3724c78fa3cbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ab2e9b97f6a50b908c0ce389fab65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd70e05dff5723ef559518f83eaf02b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3d7c8f89320aa443b16c2598e28e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bc1877ef501c8de9d2b6f4b05e1ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7932c38bccea110886ca36b8893456187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22248193f9ec2b5c10bae07aca5b4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5d0a0a3afc28b200d51b404e998c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc089e38d610699d9a03c06bfe4b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61028c89b887798ab3cfc89b56ac40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951235a0f50dda073acb3a15657b86d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e67cd5dbf64f115ed7029c420c0cff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08b49ac034047895c60ecf6f20dbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c35a80de64de8b232232145903acc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced4b927c827389d40155b605c8e553196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7343cdab3ff0f87e93959c3d1e44a60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e187cebd511bd9a1dea6647e8ef647198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794b960c98ce1fa5b7e71e18443f1ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac9d3594ad1b6c6fff293216988fef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0df1a52ee791e56c48444c48a0881201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a605226bbef68d2624d78082bb1dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc9890bf4f26f3e078a0043ac229b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbcffb94ebbb1e4ad237d18bd7942d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c09aeccaa62efc0658a1878b298f47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b5c5632de63e7a0772829b204d7f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d9859dc877d3445460b092255d0cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0371bea6dfea6865d08450b0bd5014b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c179248e7c47122fc9fdf5febb4fb9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca024e4880178c2cc2e9043cd03a5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367349b4333ed2bbba8f7f149485998f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e99530514d49d1ad8095545691fa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380d0c25618ee066f170797638a3c44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a3619ff8e6ff935fcbce9213da3aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c6dcb6e5b3c17a9b581d777e29e21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627ae84f1f144884523b94c63c0d43a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5b1f123c2a19ce844f78259ef2faf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70b1d343cbb19b438f3294330063c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75a7764f3316e11f245a9817d8a18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e3d314b716ac3401dea76dd827988220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576d7a96829dcdf21a1f3becdf5a693221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838aca516f21c89a9cf021f5345183d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaba110b52c19b281ea2826c92d42d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34abc4d560ee51a66bb74ce779b6237224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddcbcca718e797db4e9b893cc819f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69643f358a47ddd99334c113674d992226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74379639c32ea8baba8ac819521a2d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddef81f2a7e9f594230646a88efcec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e70ffa4315449b0fcf1ed82beed404229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9de33628a4fb2779491b663e6d656230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc79402fd49819fc56396f3b977ceea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49678854e5cb61574f8eea35d9f48cb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6fe857439883eb7c8375ac816da7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a3eca09196a1cadbb4bba35592f88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110bbe044a7ac535e53deedacc8e29b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26185ca93795c76cdee5e0f0cac92e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eaec53c37a15930df15c946c4b6d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591b9c2df3100575645af8e5401ffb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7164958f8d3105205d1d7709e073a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abee8099fd20f299ff76fc4896d5f16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53f30a35c773cdfdfa999684cba757241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c521c0119499665fa46460e26620c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716b65f1b7fe92e4dfc0065a7c182e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09c9766532efaed1992fa769036c94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a932c2ebc9bbbbf0daefea256297245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc34a8ed5ec60e7399b78c28135212246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebc204ac8526983b7c6c234269b57d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f703c720a320ec7eb6fb4358ab924248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9f404648b85de35747ab48d398f7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc4bf8db6947084c10de892996dcef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091dd409f57fb35d066d3ef84b298aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b2d46f26e4e848ff31dceff599ef7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c8fa85b58a649109a3341ab598dff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b495c2e975829f262112b650f2143c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c233221e213a0c879b1b940f1567b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2f560bd64efde2a898325473434bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad4e9793802f798fd9c1e790724271257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b255532599ba37736f34a168ee87d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72705424b6b5a31852cb5efb20402e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff8b852aa10ef6dbf7d50fdb07edbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f619fbe2a065b4a0bd21f4917a5403261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62bcac0dba705bc9e1d11f6fbeab86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aaafe8210bdc2be8baa437fe2420d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fe7c187d08d610fad03bba3daa6c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b96dbf99160c453b98b339d25e0ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be644b85f8670c0e549f5cb235ec9a21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8523e8e65c3e41efe2aeb3cb7d13d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437a8b720f3b60967c32426f3131388268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09c5cc3444cf4af9a5039541b9d732269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef66a0bb33948036d401c15ee9e6861270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a26fa9f6629610c57cede9c98e5841271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e2206a081ea74f14c4ddc32dae595272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c371f9a74499fe324e77136f3329899273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615ca8819eb8f35e4c291460080d6e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c1cf66661231a20ac96619a4cb2b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6094c7a29a2729c3c2380e67cea6a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b6bb052133335566cacb12de710c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60fcb187c35c0745f471b5ffe5c2ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700daa5cd9a18ca47f5e7c6bd50d2a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d28cd26a1f473be77ccb31f6463de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeec4a6b6d533eccd5f17d798cc3cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ec609a46784edd771ec7625e4dcce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f96e5aad41232f694f6c6598ffa1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5fdf41fea52b65b612d39307b03a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bf5b4167c5ecbdcfd209b9751870a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f363b27f576040695318950d3be4f6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a7c44abbe31007415aceda9f014e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f851d57a999855c8c7a3f09f8c061ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d1e54ad0671f8a47112610df50762289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aadc8bb11824bd6c79a60bb529c66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3796f631ddd78cea8e196589ea22be9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d25062aac56add194447ad4d4630292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7813955c98204934b028257f78b4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42918396214df34ebb423738a80a6486294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34e0952e427735fcf799bbf2992d29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f2e15636a9442e3c0dc75b0866cc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67782a97e86bdcbc59ed247b4aec4962297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff2dd1bb360166e4cd9dcef8e1abae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76257dc83777a5b41f6ce4e59595b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4801b9c6eea31b11fd189feaa0d2640300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b88fcd335062023bea09f7ad53b904301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec9acf1c3260140172fb474dd787f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90280c5fc4c2ffb3d97cfcc643b397303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d97d524dc52cf4a960094bc2a45756304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791038914f08cac4d763c7f82c5b6317305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919b252d18f7a5676e5fe7cf9a28558306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f84d2b47d3b1688d72fe36f5d735f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5698b0f48bfdfd5ebf62d4b2b0601308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13d8bbed1efc02d86a5f5b3c90246e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7487d50c5eee272e8bfe7964f2e46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dcad95b5255f721d7c4c59867a44b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef300ffbc6ad3beebba0a1c8a8cd970312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917af05a16abccd27928353831b2fc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f19a92b01c82d49dd88a7cf93572b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e20c3e580b2ee90a52f0855868b0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1c4f6fd00f5c1da5d9679f192f2e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00705e6d42001b1a9ffebb978b6355317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039c19fefa5ea3a58af5c6a3b1450a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbbf1bbeab6b64b3337d210227af6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6bb501764383fc19b8d12ccc51fae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4b3587345ed8a01306992014c787e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d910799beaf49b00dd05131089b9f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19805870d558d5aeffc126cc21cbc1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e672ed78eb9c26a40afe6cf4f953583324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509ca82d6949f508e1b5b0dfd059a1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ccd556db837ca7d77d99c2779d4a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc33b95402d8d5692d5efc1ae12b601327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60690b65377936699f94a8fb9099c11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d75b88f23aa6a3c6e4be6067caea7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59baccbd0da62f87300dd504586e22e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388aefbd270cb467677fde8ed62cd11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365baaf00976841a4d7520c9170b29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5deeddc92eb0c9b94ac4949665757333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25aead45dceb66244f75d0799d406f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d1d49f717156546752e7a793e556b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7957a65c5cd88064d9dcf40012034336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5cb8b7946ec974df45b1eb2a53cee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c38a1c01be24df91d1a914c04415e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd02a95ecfaf531cd355a52f0425067339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9bf4e1794ed97fccfc110db6acc80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09398d037ff90d04bc557b2da6739350341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511443bead41cf34d557aee8a1c6e86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8c46d549e7e6de20d95339ed779ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee411d93dd84dc12cf57a86e46348f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2701b20251390b74716edc446905b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367220cd1f5f12980eabbb009ec504f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3bee41239f2f5f3b5c89fddc7eaed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876e431f4a61b659d41dfd555d4eace348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a689232b514456df3518476f854b4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2bdbc64e95d7b4c426a3ed7daa472350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea8aafcc6c7007e93917e5dd63c874351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52463e9ef8eb6435ed30d79f1dbff5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f8d25cfb44f4471febcae9775ba99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ea6a3d9fd98a956f72900df1888e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a44565b4f07609ec4211a8a2a848f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900b0b56939e2a939dc75783f19c74d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bc139723c93c3cb0a3c3adbdc6cf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcdf08a307e0bb143d7c97134486ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fbada9b8bdcc5fd9974b390aee1ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c1e3b06424005dc43b16e94d25b9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b1f75a0c63d558fdce453d3d15435361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108edef71473147320803ffcf921204b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b0f18607b1302400c917d96e227de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46830b66c0f6515317ce38a01b96c02f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403f80dd0a382dc60b76cd3d13918db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ac16bdd14b5a84325a484d1ce11b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79a09f1616dcb1c29efec63cac0516367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136c3a18d782e4bdd77965e8b27eaf7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dd36cff704daebb19536ad2eb973c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e746e164e4ce524fed5132d78da966370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f626b94aea2cbbd4c1a96bf0b03803371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0bbe5435a72faf7059e6467ce18cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8243ef325ca3fb85c1c6a08c595efe9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcb787befa610f0b2a86281214cee0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bd63e4dba192057cb12da399737a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de73f87a0fa2e380d4f612dd10d2c5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61846799f8aebb1bcc01e6b5b2c24c2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172024a507427992d756894e4353b26b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151c140842c3f15bfd8c3416af674f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb8506647e5376e74bb0f5bfc243df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d817bc8bafa183803bf806681a9637381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22df3d88801a8d1aa820312cf84c181382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e967135ebd6471b4256121f9b9d7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63e802a282c46c119b634b49092992384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a36d88f66b7eaccdc776fbaf87d1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84d9090343252f0043c5b53b7698f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671df92a8fe231a5949f27fa7f36cfcd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f7af61ee5f64ce2a7a000ee269da5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda8fb790870672105e9653731ece6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83a4111066023b62f12326fcd123df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c97908410e365f00d5c1298895e57e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ee91bccae3de84b96bed6b8d752f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36713eab2c4d9ba2ea0058f29378b597393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc4b6e73047a8d79b198ca4af510a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340d719c4d4cd266ea65da586fb7cf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadd8e1d581cb790f432f7828f1c559396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fa7c2012925d2334878d561d3df0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5ea176ee37635e98f3938fbe082d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfb893e0e7d1149e2190e3bda42141399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd6bf99fc7ed825eb93d697ccf1005400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4108df5fe848979569865d5528270db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5aa011765d27995626149496d6517402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e993a56afabe7a23a31fb45625892a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87588020214b488d4813df1eb4a1e49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7125bb734cd91502dd2cee33567bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ae2d0f2bc44427275cd697a2c4cd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3e4ae3fe2c4f1755234133031ac43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893a85707469d28b2751c9130520236408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9f99736aee73c0a2ba28a7aaba6e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba7ead9d9f7730f05bf03589d7a730410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98377e508f3317628158fc6acb1d24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7a16459e49a76239f015b866a79e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c923f209814b129677e4a348a4ee7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259a8b5d41c47a6ad17cd02afc27654414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dbbfb711bfd80d2ad27ffb74a5ff2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ce20e3982b34bee7ffecf1f2f3512416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29709644e71ae9a8a836b0d22173bc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268d5815915935a3f1e90b36cefe1fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8e827f4bb33632df8b4ef8a1fa4c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9263b49ec82938e0e5f61d4df585991420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c1783da3003ee1a6c393aa40aaa5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101538ee30280d9acbc9f6bcfe925225422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895841d99a701a92829767b01292d15d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b94faba75eb5db63a4dc571df4fd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35025cfa7b5047db64e94893d0b11a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a015d2d30608308e3befe240ab83e45426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c84ebdd13586d05589053d8acc8d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948f6e78c2ae50068435e20f0a9a66b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0184b29b7d31028609f04b61d8f1eee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1c6eab35a94c9822d4a5d962a609d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e270c3115c257f57815d65292b7117431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38bf9555a87db2a3929ae071425dec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb8327a13b30779bf0efc9f2a6744a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65573ca6d6a1de955298c4cc2ee13014434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c377044e6f39fefe859e4ad9481b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3eef8996563ab05484a6107e927df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85512a8d4d3f3ed040acc5404ce30f2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1970e85a587e54f4e2ff38d78c0f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafd96042bb85fb70a35789c67c2319439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143321a8eb67265a7ff358bfb29fac9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183d5e65aa4190c39d976048eb6763d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdc9e6768b2c58077c485a11b0836c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ddcb4e13b562a5fac770c18cc1651443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3163c324ca1b43985b9b7ae3cff89a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd2eaf851d2137aecc066529f97eb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e05a36f5969ea3d47b3a92f2a94db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3af929edd2532523f151c4f7bf9dba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a006dc29e4fd3be070ada6300b4bd7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b5e21f427ae1f627ada88959c534d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a91e11f38e4afd3fbfa5a15928f55f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c74e71e4d047744ed8f45704381bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dbf1ab83ac15411b1f8d4197293e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff117fbe5e32062ce04ed0a10f58044453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057dd4c925811e44f668626b73e5e25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20e8b387958410c5ab24232f210fa9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72997951d6dad21c191928479dd505fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf38ca45ee8bbbee3a8c98e7cfa6dfe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f61075bf820ee3c42af6b00aad0d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01984f490d3bac4370ab676d04e470c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d384532b6e9946e0532e4b1833b33e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2036586842a4f7599b6fc51558b860f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c6422d32289604538a3d1eb3ab97e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f5d05780ead450efc35cc2e8e4f30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a4620f4681fdac7cb194a39401b1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5a5b44b29ca7a1f2f606a8cb9bc7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e40bd8c65fd020be7bd39bf6152f20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c8fd6cf857d85ee81e5c883bcec58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3b9ab1e0919cc057cde0affb023ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5011b89e9e597778f2233ef030e02a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522e1add3c72438a04af09231a92f41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c933cf08ee02e2b6c85325c1a995df3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721e50204a89978eb828f4f58e00972472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610e2413e27a2b2ddfa036e9830d863473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a26c9322957f7547fbcd64ab42c2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae3a76919129553081f980eee87f8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0480a0320b12095880709b8cbe88c07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb9a5eb922862141c9da3ba111ec21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2416fc39e579f814fb4ff43bd424b1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0ae6ac77b24605f1348afd8f82478479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6917673fcf56087abe56393d56848480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef5733ff12b2d4e20fe342dba89735481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8b1ce27d72ef3c14bd9f535ffd84d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b37634972b94fddeb09eabc9d5028483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e684e07cad4ba44b02106fa12a1c5dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b36bd866dd51dc5d01cf34c5842f6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb26d2b2571b0a364e50bfda287e91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67298e636259cbea885a1bc9bede85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de2fa2ccc55d56ad609318bf06afa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8bb326152391abcff65446862f7b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061802019f9f90e7924176b3f8139ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd016a4c2859642752b70359b8a3ba7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5c6c909da8ea89d358cfe6e950a5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea5d5d197ea0070abfb71f6b088712493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e113acb81889560d1b2930404d9ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff99cc21e37c768817cfc56e01d4938495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e77365c9b49516a19d3f92525c46e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255dce42d6b86cac46ca85183b79762497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bb9b788354bfbc52718b7d2899da6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b79e85e557a7843d8e8b76ecb9469499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35c5a6ffd50ba237ee7f583d43f275500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f38e626f378b9de7771ba271bf7a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dede42804c9f4b691605bd1bcf33d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe29191109465c8960abea328eed4cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4652ca6c1e0705c99af1b1dc82651504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c13b5948cd817ff727c8ced0996310505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d4ddf32aecffde64e604046baab47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b043b1f888417bdc01fd21396b1774507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100062c0b780003ca37ca52b1b878fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc41e3ff24616fa3f71632851e49c49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5ac21f2e706fe695952f3a108491a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b2e0c57b7629f8d6816c0f35c09f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b51460e64b19a80faddaff27501075512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8539577af38c7b6572e257b36356f9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821ce80c6de37069b793557195c4fb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaeba987e8990160639c53eb5fafb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e0df4de4a1683eb7de4102e700d4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5b898703d2f8b4d4d339fdd176e12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6acd228ba4bbf4e080a697b7bbe818518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da783524e34c36c36a279542b6105561519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62982b6d86405a17caabb13ef11277ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4ceef7794a1cf84e42a4486b4ea8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4d58be97833aa181e1a1024ac99d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66cc7e334d0ab775fe9fcbac55bfa7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046101433a963c0f27db552901e582db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771bfa881215e44d3df6145804c2e8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c65cbe73418f0746340ed689729fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bf4c8e305f1d5d351fcb30ecbc4f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97732b7c8f8ad76601bff16e135442d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be02fdbc661d859c687526a8d34bc2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6357c86703f3eaed607dd840ed483bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8773f4659aec8719606e672fec705531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d167fdcb00091a015e0dfadd20f5e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5124febe12fcd7fbfc2c206af220e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9bdd108a981537326ffc83e439cc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c8f215b43bc612c2a0c405fed5bdd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4a0c6840c4373d60c7f7eb1189831536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf54901729122dcbc4b1e276d66700537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d58ea013235de3de4639baf31e9f23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b5bc64842120d99e23c171c4eb135539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc5e381afcace9811ae0b0031861c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f8cfe5895a97e1a6337840cc71961541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fe1de0cfcdf5621203a2ade6941cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4fed0a6d9ba54fc63921b6d02476b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfeb80dfba93af3666626c1069c2b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec2f8453fe3d448750f2335de2bbb2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe2eddca92ea059d3d5fcc199d6024546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fdc2f9a013227001114c60a6c6f66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e25d3b35bc9b455becfd9f4d3bc9c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7e306a8089840ccfe696e5bce45bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a41581eb05c1578b47599538b9089550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ab4754a824e2e34edb1b149b42915551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a9c002a35f787ff9f3db6703c981a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb310f9f460ce00b3c3a9827aa6fc49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44d8cad4791c7b0ae45c10dd308223554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5efe593600f4a8b32c64d8e66f0c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3851fa63ac052daa36168f31ce76bad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436af172ef66d964a2f1ace0d02fcbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa196af4bb4852af8ec0fd679b09ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab980afc6c3aac4599e3177f25cbe3f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c43b6adf67753cd991eb1fed1521e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e88ed009c8f0d62142fdec37511f49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0239fbe86f3fe8b3a1f91839311715562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413510a28647a3c8ddc46148e83a041563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36edf1a793fcf70808098ef4e2ace07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d85fca3a1952c3ec2f4f51380770565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed54bb5b6237576988fa203f9852a01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49604df7ed4a09c35ddd3f7dfb105567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfbcc8da5124aea4e54e68fa555174568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7d0d45e35376bfc7f3c553c60b26f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eca6f56912f55c404e6af7982df4c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec432e178537b344001ec2f4de0bd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b4327145e47d51c3eef488b831013572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b6fe9873472c191269433c34dbdab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055f9daea305e073877137437746297574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005012d2379beda302b56a86e9f6127575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87844b4272439b1e9807d33b4ac55f09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41360b4b7eaeaf23f6f4558ec520d45d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b25c1496683bed8e62796911a1370e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccc55605344f0d0ef21c04f9a08c46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c91bd9d63e7f63858e194450805a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e000295d28514056283429f4bc0876c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f21db627850cef88a09b30de741a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084051c386c739c90cd2d5217c2d69e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20533debeac2db689159e1c6d64444a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bbe01989fafa3e7b27311eb673f3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c73c8001ddd5600140df805183da25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30066489dd7ffc9ce872af75fdbdf311587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66672489a810a747d17f55dd7cee7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e2c36666847fc125a1e7e755fdc80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4c4169a00130c3fe427fe6abeea99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351e251b0b404912c2fc3724efdbc8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebe16ed353edbb2446ef603b983322592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4699194ec8ab098c1451c61457b67cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf98e569c017c1a5c68ede40666b9fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94596621e0126d09b84e15821d0ca9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1e861a2a228ed90075acebbc70248596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dc57cd205298e351f64c8ce499bb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512cf9519539ff1a9b97849505833d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168c15b4ac4ba77bfea7f217a4a357c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31714dbd467323c13599ed27d441e91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a04c708a2187096cd566e5d6191a44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229d27369645938d045f2311a734d30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b3bf45419092cb30844a9d530e3ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce3e19e8e90949b97c6422a46cb109604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806b34c6bd170b31fb2798527d04c35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58611595be79a3b6429a2c4246db25fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc356f420b9da547360e8236bc9df2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5c5d8a57d060835be200e34d167ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476f8db3898a2c27a404cb2cad5bb30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604e682eb2f2a0b23187c36e52bde90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027affd59dcb4328cf677f03c0108101611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28ed68e2090e7faeb8e0336b0528f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd73efc07e6569aa83c014d3ecf92c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40a2b9e9837948af89217e0e239edf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a300e0b15ddbaf4b0f55139d021705f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b475181847a105f0a072271a1b3b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f28c7f147d6790144eb9471cf5ae3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0a8850c1b9255d80be1255286ece2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e002fb142beb5f0c9899139a68c9c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4919b137533972ebeba4e903e4ab9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0edb88a47f966b8abc2ba3d0d89e9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264634f55d94a862aae598575b5b7c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357bd5da7726df33f91ba3646dd4ae0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb65366685653e944f0ff206abc660624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c95ce1dda4d9b1977ae4bb5f51a88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0f75e31742ba18a33ef31693686b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe65ea20810ab09d56d815f9c7f5f42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc004a3fc6aa23f2f6360775d73c508d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546a9e59b53269ceead6114542f9713629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2d5ce9299964472257add938e1154630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cec537997ed9b68550694ac15527c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf099d26d24b6c64e7b85beb907b673632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eea8d57931f685a65f0131cf90ad92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd70840cd0158a4167562ce836086d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba16adfb28e1edc37ace7ca4900cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55aaae3fb7435a3e98866b4729faf0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888d972c3d7300ee42b08264a3e8786637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4f6f290833c030e05f8fbeddfd6d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b557b499495f05b1f4f2d18360f3d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d635032706fe815ae9d39ff7d9518a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce79ce184dd9daa87c89f8cd7fcb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d5bcc960c09a21f30684553935bf4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da815c21b316bef94c8a8d30d4dec2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc80d60b9665bfcf86e766e51f7d1f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55b01caa17db2fbf5542d3231922f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e93b1c6562d79622c83da2116f27b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb5102e0ad2f7a605c58b3f1e56ffb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a21c36c7861ab632bc5640baf4fc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e522be8017691e0c96a06dbefad971649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfd67ec52d44de8a0c65dddc2136aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6e82939ae1e1726b1bca1b173ee2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26485d12fb219e13ae8449d85e646fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2cb7ea0b92439c4292bf74406a5aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b2cf6f8930dc4b799b7dca8e9a97d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8ef2f57368609fc781648637d0b31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5412e6c4c7e1fd33b580291e55278656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f456cfd48044b2d1173b2df94b62db9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e12ff945d25a4cf3b5e11b9aa067ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0057b383af71477c7493a0582bc038e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9641225e6062ec4b0a36f30b8f8ac66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd13d2eaa83e41f748a6e2f1eb19b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d792d2d396fe83b9f0ffa0816977c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203ffd333da2788a7b8cc1b6594d73c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84382d4b42ca4007bf5cf7ce46d7f26b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ddf8ac1832f880106178798186108665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cd4e6c2ad36a831b34f3243300f39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267468360e7923dc793e8279b8cb859667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a92e74f57c6ba68128e72288f7524668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c4ea6cd3ab4a2bc8aedbbf068945b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a8b63479f1ba6d6503fd3d5b2af3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61c6003586f9d0e34cf6e34ecdd9cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba8a5065ee35a24c3729240b9e2bc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207754c0c4e468ec4e825995882cc476673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefb079e7954d27b0fe1f88ce8db47f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e326a7c1d2b73dd65cf059def5a4c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337df96419f9098ddc62aa890cd0c7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee5f4e1167483585d418329e2bd17a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706af3bbb9a73f902cf649ef1a3ecc7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1c0ec45c83d2246844a7bd6f1402679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947c6116c814a745da78fc1b95b789e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>