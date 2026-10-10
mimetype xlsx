--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38df5ac1aa48f55fc7eabb9edbfc9e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ce870d05d5f0f8b02cac59d06f992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52818395cb21f772ddef290a6abd6863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df7b79c4725718cb87355b359310b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a73a4dde6e0fd1a7615b735a1918b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eecbb2cb53c3c8bdb3bd78d7f1a356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63835d26156ede064a204992118fa867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d48e7a7333286c0cf9bf673a5bc1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ba9215106d0bba0c22ee032660af49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a5168e16de367f5c9c8058e43a00210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacbe8933a77fced0cd9eaa3da0246f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22b94f2ad600f6b5a97a4eb9d0cf1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d0f6b535edcaa06c43b97c78fe90613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bc8514d1b4401fe297acffe9ca95814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b370021cc1f4642cc051938179e04b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ecd36cef61d9f1bfccce62f622f7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720092cedf38f4de5bfc6ae198a259917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c4c8b0cf0d0686d3e2b6ca55294ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3909eb9b648ab619b80ab7092b472f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3846891fb117506ec6281bf7c405020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea7dad52d5a37a19fe5e6eebbb9a9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e189b27e3cb70066ec8f8e6429121a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bd1fffa11c6f3bf94c5a09bf3006f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ffa766ed523c1b575ddfe40db7add24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc419bdfe8e578415a2ef7f1d483f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecea4991e48f817ae864331222687626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2caf2059ff2a974051116128a22b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1662864b051bbad8d87939d04fcde428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c98010b543760eb865e629002385629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6303fd4b8d1f0bd19d5dc97fb559b0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23684d4495dded700c1cc7c1d818b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff0b1a2a797a9ab222a91606d11a9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0e11890ddfd984d3b1a876135fa8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375adb5bcce1fcf7ebe3d7a3876d5aa034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589b90a9e2de34d7762c408dfda077835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe0765dceffcf28fba97de728d85bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4127278ffdbb72c7d3f8957a35c2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef85467093cfa2a5b9d45d3126b80a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ebc518e6ec250d771235faeb25b9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c21ab6d9d3d6475ab1248f8f3ccabc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba027ba535dce53e563e01ad3828b16341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2027bad05a7dd36293e5d384381e8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdde445763298908cb7557a6713954543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511b6e813cfc46b9207337b8873bb5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed6b60bebbb55dcaf592d67679758d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e602578e55b28280559663b260f0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddb4729ee4b5610d38c19af4c3bf9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58adfa76687f6a3416fc9f4b1e312648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40378bebc298f46f51409b2953534b0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf8f81f05d89b5ee035891016e8b7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c0bc1fd76c57017fe7a4f2c1f5d5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649f1e242c7cd2746de01e0a67ac2c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139dd9421d3085f2367defeb8175fee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a8c922bc864bcd57c571ee11ad4fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d48c1ee1ffaf7dcc4c6de59f74996755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70659005bf34127016242feab81a0aa356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169370662aa6e76ca662c825f29b80257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e637bdd81fe4b8708590c8470fb739058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057161ef83d3aa3cbba9dcd03df9bd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fdbecff7f35d33e139d2d51450c1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b24a7d73363e55dde588b5621de34761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f0cdc6e8ad3b44467073a05e4af2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fa2157bf1308693fcaaec7a71c18763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54fad5bb3f8ade1f1779b217e5f3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab23e98ce229516d101558b8421be8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25436fff561f5bc0b239e212164e35b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35114233d45060e624271f2041a17e0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfacbd8e6073a053f0edd7d993406368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a199054c85620899061af89252b43a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a94ea5c73b686496b61bbfd35af09770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998416b19a7cef49ae6277c035c74fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb677eb7750661fd9628b7c2f761d37d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77a618ab7617fa5d5f361bd925e62b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb449a4cbfa81f4bacc3314dd01d5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b944a86577d505ddef225e9c87be5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037eba9f57b7a2028f9b1fb2ec8350e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17b2713bac5ee85db2c9da7b95d42e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce671b1c1085dd8e9c98e1d383cb7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf5b37ff57c7add71c75d117dcab7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eed5d6b6a8a182fe3fda2350ea3d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38627ade05ad22007abec866899a59d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb06b9e7e908fbea4497812ae96f0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83724942ef97a83e1b9a3d4a063ccfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8f22f8c257bdfb7c34130afc4df5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41bbe8584ca960b4b05234e2778fff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce53d72bde8db659a31816b457bb3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0143c6eb0b20dfb8a5d3951bae6e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fbfbbb48a777a27694fd67c4072cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e577a1e7f834fca9d727b3217335a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562e717e6000a38611ed34e723a2aed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a38b2c78b87c1357e92d6caeed9b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c473b4faaa4c88e6da197b45cfdea3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c7f854f72fb8df00e851ea3cc791793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbc6b72e4df2c28eca9e3a07ce35ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecc342bf3deec47c0a46e6b319635895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257ef0dfad5868838caa6dfc8d7608c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2ae32eedfdeaf55d6a650549e65d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a0cefd6bb53f3a82936ab9fe16c2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53460b327c2d187c789d6b3534a82e3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ca13672b09f3001d31316ab51b3ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cc89457729ef2ed9dcb7efb714643101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330d25458bffc4c03a412f2be2b04cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d4064f3a8420db0b639bf9392abf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013ccf099075d203a6512015e70aa3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b0ace262b3004d57799ba8d123cad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409a6bb3a28095726ea5ee4d0c54cf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8517575137538baf3fc24044e1a3fc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a4d266b540494255b5149f42d545108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d5c14f1cd54a97a6e7c0af201aa2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4e276847633bf8ed8e22ca1a320ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0782aeecacd83523fa973d0ed750d0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf774a6702d4a83b8c17fe2fa95d8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978435e42c635a6c880b6f28ef48c3d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4201edb45350a0200ccbb37323e4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fd26697b42332d0c4f7ebe39bbb20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f891882a9a593e03995a43e030a60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94317b3706d3342f6a32c685dc2501117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e43fa96e0ce1d7f30e669a00c34ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722f41c1df0ac93bba7209afcf18cce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f718ac5a42b3f774b152a37db2f40e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952deab7a5a4a28f8c80972448ebe53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9abf08f2a691e6f49961a87397df2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db7d3403304af9fa687027a71d4bdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005badd964967b91c2217d17016a1a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d2d3e443f8fc3d1a41b644b26977e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c9c59474503a8eae261bb0a111ede126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cb30c8bf953a2de4a015af6f450c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92188f6454582e5eaeca948bf6309650128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6e706973d36bcb975a1c63397a9e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ed7a0181ea76f3ff967bd672be3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd174e1d4283e79fb454b77a533fbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061322da4e6c5cc4fd6ad7767f4a0ac7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a18b3d41a6b13acbf91e72fc7fdc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fd7b85ffc675d24ca4beb3814e7cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62fd697c8227549f9fc57c6569fbbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed162b12bfb52b91596493f46a6edfcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d88c1151a2f990dd72f5ea125c295137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a8be2de739f34b0b7344e4fa3508b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f88e5c2d3014ac6d256150371f7773139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad17af4a2b3f56eac4bd33097d8be89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f736c8648e1db490a26cfd3d5f451a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b0359fb1b704eb30f68d8ce3711d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422b8ac489ce640e9bce39de489a066143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b6cb1ee9d0b36a5be9ae09211d24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c55ce24c70f699731634308d2239a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e9e6465e96152dfbd8316beeadd3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e4fb474890d856ae1431ff8fbd2bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfc5d5b4190693d7d876adf3ae4fb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3695d967e4e3920c255d6b2a1252ec4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1cea7afa1067347e88b00e871e3af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7afc6cdd278662fea8914f22e906ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439adad7ba70450b324861f4d441237152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad83a400ae7bd9e7e37c83f97305e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a516261b3971711ad68f4fb75f915d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0f34b9d3fd871f0dee592f4fce597155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0d40174f510f40727592ead0bad30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f69ba49e955c2510d55fcec5ea2ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbbd1321402f9587a293edf2b99e5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f578edf94f364f3f488f6cec8c99d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dca760c98e63f497a00b1306f87ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e5386cfe142dcc52471c15f7c1f3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784700a0e74f04ae2e8092fea508b37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9c6ba2888ecf7318a6eb272b1d5c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27511b7a986c3478cd0d1ae6ccc5b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4cf4ac1c5105333a62a96eae9c965165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a04b695cfd171a169980c847a87b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff9e26eb5b1f427098f7fc142bcc98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f35d7dcba6f1b65f4a9070c4218e92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f03ce5e14b2a73051f3523c2d38a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fd9f211970fb4479375ae0519fa5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d1452406e116cb0be7a4e994173db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b11e2246d8b4112ff3577c3a4c1be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab904d1bf4b387d8cbb9d250d87384173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b5c735b762a3badce93d3584b3ff3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25fc30cf19c7ba9b627d012e0fc62c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f4e27fd7e0e30bc33264a798b49b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd418577ea90e4eaed69e08c3fa8d6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1233176b4d64d2491287726d7abfcb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e703060de7ea43a051e9233b9f6be9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899de7aa87a7acd5078d1076df9514fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a6566c2d71f99105f8abc5c7cfe45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d1b9215a6ab8dc233a407b5605ccc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b36c1afca1d17d1a2f19590baa57a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50815b4d4f2f43e571a52cb03dd0eb52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759f20f349d8537f622f3c680c7375a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f6393278ce77e8c48de4086877eac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6aa5abc93d746b5cb87eb06ff1e35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a425356d005ce54a13d3cd95de40a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d66480e7175d86e1f4738d2589d0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43368e2037a1a0a928ed622b8cf0f026190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384031e3de959ea3fb1b3dea3ea041c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cc84a6f721f4f77cf19a197126740192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c210156fc9b7e6571311d5b7d92a75b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdcd5ff9c9d40d053a2366d0b78fc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824db4a3110445efa91a482b29d2b8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381299a99e46e69291181d91a6f5910d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751413015b8183fcdd4f3c88a3f2eefe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedcd7bf547c6d2a033035aa263fd2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ced8be4915a7895843c2cec67ae474199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64f803e265de6158f5a70be7ea7394200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85330a7c563c19b3321cae50e4995b86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d144fb83f620e5dd23416e5f1c472202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3021c33923ca46becd2b4509530ffe5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aa07df0b1e772c0450e3fbf96ab8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a6e3ad5708d5f758e132676051b22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb79999c6239a58f3181e67c29b9122206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb0508f0d0dae3feb9582b10bfc5a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffcd1968adc105050be81b3f63e0b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34ab5eee35ea758be365ccd21a01c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b1d5b13335e359f08be90d83006c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468741532402e18084439b02b13f8129211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e442a18fa32d819f4654102ca70ef4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf21a9d387b6deade8fe1b8e1a30f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e360280bcb0e00d66b95eb22da373e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512c9e8f572271cfa0855e41e2c50f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0febae162e1359d05979e46f69d9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed57139f96e4aed4a47053ba39046c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185bc9a0f34f4e2b1052a8df83a1adf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a7359ee4f588cb48851145c77433e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dba027f2286f057c9efbddfcd20e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb353fbd74570e75500da12f469468221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1138a1ef059579aec30c4c54c389c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9136637cfd578c1e02bfd82b36a6a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5499cc0c0145483f3a3e6307942b89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d93bfc04ce21a4670c28bd170a38a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb940c58e92cc2de3fc442ead18787226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402e5c39aa856a4daaa9eaaf62aa8c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46e43482e8f6970df33ca2eca60d38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244acc3ad070c6ccf15041c9fada400229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c186aba7d97a3ca9c392aa803a59244230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88bd504a4b6bc7062bf9562dd9f670231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112d9aa829047cd53154a88c5dd1d34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bb2f508836b266e52a8c1f7e58929233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3158988e15bea6c0e39a34e38776d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e98528a8d1a05156ab35921e4da30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411e8bff55f6f3992c675e296966fe6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37714d12bbebb1c5d670f1a23d51f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09646a92ae042dc8dc0954fb32c46594238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af3954deba6dec5ecba4ef3ffcee07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf786f3805f637860ac115c0b841e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943db83e15745df1d015e1eadecbc4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d92e0cd724c01dc42622500672e18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30409b8d040438c02293d21527e94558243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28386ccd8925034326c06386d597fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5effebb0158f5f2089a8471032b6e44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a65c78221350a925902640f618bd71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626db1c7417d4efc3010d0d1dca1ef14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484d5cc35fc56d43438e32efbeb5c7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c68211c8d322c43f694e1fbcedcb9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6a1df4f55618cc999b4f5d9117bc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b3eaa8b7c96bf1457bedc26232f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950db2a8aeb191238b6479cfc3777bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7ba0764ddf00f1c4bd19cab36dd38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af82679aa30c628034f48b2c0f881254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1396f21324e82a2c9c30d43309e0653255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6100849d021080acd2d9b4d489148256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4793e994233a7c407f1a63af55ced257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f573869bf39935fb3b824434e8f84f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7c00dc1e5347497d486b592a6a293259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f03f0057ef54c876cdfa436c2221e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e32f3f19ba84e3e50c45195ae5e27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c9be52c72611b14838e917c7f8a50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f0dc5b932be3a9d23eb6596bffaf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e373f553c3b49eb7e6993850482037264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279b4bd0479fc020e2304630f154029265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc045e43b347aea4f0a73718a86068266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b735c214f521fbb4708df8c0e87a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab127bf1ddad1baa62d2db354b3d68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc7f11890761e317efab9723c33507269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799affa058d3a94f268ae0fc59fdfd9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f22b4415313c11fceffe2b12e6544f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccdb017dcb7fdeb6f543e899c5bcbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34198e20a1c351dc9d3f63bb2738384273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016465e784bfb7f43f58016648666ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f8b2f29ebc125a55d697020782883275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28282344b177066e7ae0f74e93878efc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036b6bf44b338c7f33a27597f944a55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad245b3a2f4dd09eee0baf3da214c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12a1a3d710dae16030204f004b0684279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec84d7a430a195c9739546e7266a156280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcece4a85d29f84e26a4ea9c61ee4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08260829e6668e80df02263ca08c468282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850da3cf4cf32f7a249ab75f749358f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68ce5071381315647aca6d2367013b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df5bf6111b5aa8de1d2ec8463561af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683dd4840c356a4c0a1a183639d95f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bc099b84e0f8532e6dbe344d090ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac373169e291ba3610a1393c8e97e798288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae65964acd3a96c196d008b35c63d5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a99dbf3880401b0a6a117c2df5471290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2590494b27b7b4afabe2fca7759444c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5906e426903d291a1dc41ceaa199567292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a07f567c7a8127834eaab8676e6fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53351bc01c902c9483cae91d619c0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9ddf399a91e6cb60606a11159d270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efa7b48e83db10d789e52d2d302467296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1561b2f7126f2813a06d6d83e28a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8f29a17cfedc86e27b22823ac2d25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a4a2f7021e914fde6868fda6b7a61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155ab683a4070e96537c1105919a41d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1b2b0d264406dbe2aad1913f43eb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785091b5690a7f4d878607e1a492909302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b59172b416561392b0008f9cfe898303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3571126a2611a9e6251a71fbc23f0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c3dbbde59fe7fcfe35aea064e8cc6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f0a96fd5ab2262d53b1fe00dc1658306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a154ed8d2fd04b672da9a45c8832d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ed3a7284f41486795d474944df80e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3fc36965c241ac1c6c92f19ffbb3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2004aaba7496c49050277e8b1765948310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b8a525b45c8b9172ea513b6353360311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dfbbf14d4ce878c2e7cfd3b10d168312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cfb685dddc1d1664cbc16b953f317313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c9269386468357f5a1b0806164bd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5256ef05cb9b19870b573ac7cf59f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67766126a177693517d165ab7623fe2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7042ca1908c342da7b6505443a643fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f41496e4f7d717189ef9150c6f1c40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51057875f9ec1d0f3dbbfe2c301de1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d952bd9c8cf3fc866bf1b1cde5a839b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb1a7eefcd371310855cd4f7e1d185321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff5376fccc52b3a2dbb45e4375091a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ce27e9d36e11924f0489f44ffa02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c623c2600d52afae3417b592690ba7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f91e4c766e33344c12db3d9d32592325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49493acfc67ef899f3a8e2bf47bb23ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fb9909111c46bad4c3ed8bcb1f58b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659d19dc666bc56750615138a889986328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af9b4a6bf8bf9f01d12dc12fca9555329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a596b401c9aa4df174aa15eaf79bcf7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c848840d889fa7673bc420985429b59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8b330ef5db1e1e31202c1e8183a39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25d44a95ddafe6f1c6d5fa855eded2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f78bdad3373a3d000bb3971dec6c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0913b1a3149ebb40ef8b55ad13f9133335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69446cf1bcb6cd62e303397e1f45f3b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c0610076ffb106aaeae74b56ed02b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12de1a47d04f280fae2908da60151ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baf7b732bb495dedd6df6e187f26d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefcd042bc5eeeb24fec83afbca630e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50ae017c5b15057e0fbc0a597c37ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfefdce10e1f5ca935f74a17afebc0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60f38ec669977663870f67b34add96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3f3c836434a0894e770ac77db68a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72837cf8a0ea633a85378a61fb9b51b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edebbbbce1716221905f441dd41f31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead73725e9817454e2da787acad0f5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f6e8a08bd0c0d496fb70daeb2d822348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647a38bab552f4d8021f7aefb3041be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08435308f0554f8736220353789cc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77645bd9ae4d89e80eef50ee5cb219351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce903dbd7f9b9e38048e8237924fad11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26772dc388d9a76f19bba449ca243c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2571bf8d99644afc1afb063274e788354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65077e5ccd972798dabe2131290350db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6c8b4a8289c651b1be8bdd4f9544356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85353119a3f4746586cf1895ba0835357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac90219ebd354bb60dac007126d2f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649aa92157df6ee4b9a4349e326f9d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9c8df63311563d81372c965f66a15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0b47e80ccca3ab2c8706a93ff3374361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94b500fd15b442b750532bd94ad25d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35b8908c26529b3c44af2ebad1bfb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf7d21af858aaaf1818257b69e8aa5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d10359ad7140233cceaae666f86bd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6617d27177081018361c0318b8c0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd6a89d7e098452f7819daaa9ad9d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be197520e5aab42694014283116389368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cdb9e14fe4b886f79e1e73fb6554b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd193dbc949a50d0f6f39962454f99fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca908f11eaf41e79c8bce248a69c79b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed089a1c4dd124e6d0fc5db8eb3a69bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a803795c068e60f6fbf0bc36093e7a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27f0d62797d4157e465c6f9636bead374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2722ba69979c81d52905899d270e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d820d30b9b7070279d3f5a33d4e8bc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29ff5e24577a7573a8db61fc67aaf8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a9a79f888c67ae53f6321f737f2f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7391a51467afaab02446eb7dcef54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a6dd783da49f33b1ce7634bad7aef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2014b7cfb2a400c39e80e2507810d21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbab810f510921aac8dc8629680446382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b316afcb80c426be5576a4faab0e4b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf11042dde308fe8e7d344617a9012384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf5eca1f14e7d095bbf40ab5863694385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b27e97a477b937b09158f26cb46e16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a8e58b00f7ff5decb2cbabd90347387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfaeb8f4c0415d209c7d1be694161c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc97159a550ba60451d19d06ffc604389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368dd45ebc69c9cc2d79bcc08da947e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edc51e961a299d92aabec2309d5422391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cddc9fd7b78952447e9a15ad6f528392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbf281ec5f40bc0400d4236e3d5be3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56d251705fb43f1cf18d504c315dc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fd353a0e750891a89651e36f87acd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a5fdfafb8a5003570fedf3458295c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7dc6e6f5ec3e02c462adbd1774b30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb4d34eb44751b4ba7da4f21f9c74b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8d3c0dca9c7b1bc59a49025446d59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a699f5df59a672a337f8374c6d211f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ebb2e3581013ee298aba59ae93eb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac7a121ddc43e3e8e84b5f43f3cba8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5545fabed4411a0f02efdd0fbfc359a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15fa8aa3923be8500911d135ee8d19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c563d444e99cb1d185ec3488d25938405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87eba37362cb2c8a776c67b805432b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9497d384877a0fb173c8cca898fd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed444e4aea786ac6318184b8427bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bec3b98b5c5f041d8b575be324d9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfd76dd8e08b6f8b9dc969e1422780410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a4373e4d2a12ba6c77624f24e3db8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8160cea79e457885f326d56b462135412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90794189d823ed82d5891e4f1ca1665e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46aa3674e38521097c5dbef20095ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb400074d92f31f396684ab2dd44bc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f7cc9d82f98b2a19c500db5023a65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3c3fa64cf90bf8d7099eac8010391417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2170477fd602e0e10c1275b44ba8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e41019ddcefe4b68f1759cdc3f98c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366992cedb978e06f7734adc32dd38f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ea33eea65102ebfc0109efb3150d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9d50248f114cece522fcc9081532d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe66f78df38382dd201ee8b69f8f514423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c405d1be0eb7a467a5c81c013436f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1d0410c873f851685002071d08c40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907ff2acaec13dac47d9764078a989d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5cce7f06179357ca8e57914af8103427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405012116eee0b27efde9e6780424f87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e9d99d2aeefbe6d827eec18e464df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce16f29bbe4fd12bdcba4a9aa476e2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870095388de7322765dce0e575a381f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95193870bd77d52fa778d3e190c1b154432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484418bd531c378dd510bafb84464175433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ebd59cd269e02dafec65c52d2c98d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c250067832aacb570ce16d5e2c66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bf7dd9ad18133b8899e1e20a1bef4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8066b14a3b8131001d6b9740a3a684437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f03e82e3516efe60a730f21eab99f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd7d51813697ed0339534824bb1dd6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006d023ca22a4bc2e2ffae06d923ba5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673baac49cf4196bf6a6ec27240f16cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a814976aee323206f345d8b89c268d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3625850fb759afda02060d7b19769443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421813660713509fb38c279a53066e93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec7c34ca9b59d02007f177cbfa18db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877f34ee3daa4902095c5c3b9aced86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda73f06a75f6b16c4a38934fee11e58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a11d87909e3be59fc2498d8721c465448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe269a49ece62a297470487ab07f6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7cd7c48231aeb70fb0fc3eea17059450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f75ae5b9c2f766d504f2dca266cc5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36886abd5199c3a2f62ec0ecef785572452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce80f54e662d3f567decf8be797896453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed34e2560c9aa45df7047e29a4c7a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038156be112dc407532cf7d44c8c2a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094089501c8b762faf45e2daa85ea67e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e607e9cef9f8b0dbf20a95bab0e0b07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22387e4c894bc47c4ebe4a47d4a8b2b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0ef233d8c6860d7a44caac6255f22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907f0cd72aa2605911dac427b0af742460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdbfceab752b6ef3466c6594970e0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88518d6753bdabb209df8801dab1ebdc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345f30ad0c0f55b8dd3e323ea405610463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742adecd9023a2c8a09dae1f7c113f1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3c748763e420486a209a8da43652a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb5f84eb477b2c3442e52b8ab5cd87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21423e2d05f0144a0243a149f5ab9d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417e3a8470d5036cc872cadfc244327468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4e302f16d2f76187be095567425e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1b852ab5f335ae0d88aa4f54449c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7533341c360bd4d7aa40df55bd83e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279f618638434e8ea88792e7f1c2d75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232376c61ea5074f0e9c5a101674b958473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189723613164d7f18129194dd80ffa7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0392df2a3412892b9ca2c2d082bcdc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dbaecefbb415efe4c36f5b14b433b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d833235d34f45087d0a5c8aa28ba218477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928d4d0da48ff1cd972b41c4ad3fd9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832c716c481525875c95fc68def8d4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4030a9c75e1726836fc459c61231d85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03a0efc4a2046f53bc0b6391d6e778481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfad6be5c8583f794d04b2893819ee8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c733aa38141e89a904404597e722483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b425126675a20983b42d135ac24eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d185f61951379c2959e12478ccfac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baaacbbbf3b46ce1f6feb5fabdec33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9351ad2117e7d80b51f03521d735f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b3db9345bee61f779ad53565dfb15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befc68fb37d36d57eb41adb9ed93df8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975960d68ebc694a52f5e6952c396852490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2d86f4c5abaa0d4d15e54be02911f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7264c53818c8b82fed13283777d754492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe0a53cb6838dad6ef5e2a1f8ea449493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b79fe0a9b27c8ada725ea1a9c0d3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce153a3b83a199f664f456a2c650c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944f06147ce3ed07011bfa1f1a6761c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc167c0263269b780c6a99e6462c407497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbd82faa28f087308e51983dfa4513498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89730f09506f21a2432d1e82ab14e2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29353282a1855c63a5e1710d69515c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214800eb3603fcfc45690ea386f7a91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613fe561523bb4445640a0b215e1fb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f046174c2bc59ec7e0c7c27653714a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e79d14342d16122ea3b836cbd92f69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b436f98678ca07753978aaf555fa1b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042859dc67351f4654d00af1dcff1c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e98a568bdb4cb1feab361aeaf3edd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6da67c8db13fdeb39fd1362daa724508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a082c9e3befbbbd90bd60a6b10ba23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d735c90c3946011739e3aa7a777f3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0653ce79e13389ebac4a194d036b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71203a8c8dc891c59cfd3640e03bf99f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19629de7cd760f57463609954fcef9a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f042ed140176c8ebbcb0a19973aba47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54f0b7df98a026c289b176c576aca5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5756dd4c03b1e9d1bca3f983eba16b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21788e9918e6b58851c3dcbe5ea4cda3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c335ecc763744e08427e6d9d2f9f49c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc65245a973743e6e260d3d256a262519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824d30121b119d682104052476d5c2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dc2b2c0dc45dba6f774cb5f10d74b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aa9f259503a406457d0ab66989e30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29891baa5508a7286d7fa1a9047b1da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc38e20a74f6cbfa4002a94c7fbae56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafa8d9778f52cfea4ad49056c2e430525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9907a6a1020670164342613fa7634e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc1e150534662633c6621210262897527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902a30c0fb3980e83e27023d08607fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6014a44d5c6438c24604d6a277a28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2510cc064eaef7efbaad7b7f77501530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68025fcdaa0ae6dfa8afd94c636280531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb672b8bfef862c75dced493b684085b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662f91e963b08fc2cd69d1b89d4fd4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e54bfb76a7c1801174c1f62a34ece5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6f4782de3e0034d73a364c7131168535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87716a0b2249ce42a744fdc20be07d60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651009d8b448ed97f54e9cb4dafc1a3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e79208ac7d793b06fa5fc10f7d2a00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adc4c9cef75da2c144312ed7318545539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e6408f38bb88de089c4b42b78310f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb95fc6d7d861c0eab90f69f168cf26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922269282d77d7ae664ce40aab85834542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a3696354c4af6c15841384ff7c6cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801c5b60c137c3ab2f4899529cc0876544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d37763641f62f859b0008c9b6ea32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38b57393ffdd7ab5c7152cef176386546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d985ec6e9a815be0df0c2ac6bc1b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a90424f339cf602180352d05b17aa3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b510821a66b15819546f973e944c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2d5c3acf2a731ab15e2427aaac2a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f545b8cc89e7238afcc64879516ba6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fb8549ad3b7e65c28d9f1cd09ddad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60988fdd006341f848727fa72426ce1b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16fb088ce74b7df61c8635d76140d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425cc3d1e0384478abfc02431c988d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da820faf798d568b914f27943d99188556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32d1db549ae2f2175c6e783597b8e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778fb219599fd1561ba80c975b8559f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db21634149aca9eaa7a85459eb41fe3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acf972c1aa388cf74ba6d703a2c2f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688db9851d945cf2ba80c29d88ebe41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4858301d4a86322f86b771cfbde84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83288312d2f3db5c2f1f57ded3a86a0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155de156803d96c6791952f3bbd436e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d095f11f9fcdcbc5a0a5ce0c4ac4b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ea2fd373be7e8b08bdb646cfccac6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c98ce8aead43d2eb7ed46e760a279567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9aac95d9664c0191f639b16985042568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2a6a7b076701571a337671ae9de1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebe6e9f430d46c92366828309ef4ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e653c5ce2958874a5a5c2a0fa8c9c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d82beba8fb5cb1a4f28055c819a09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d5cb6af8d8b7d3dbcb30cef0d2d76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77272bd67816632af5db47c20053813b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556a1127e3eea0546829b55ff0db994575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2490bf15f264fd5de2829d3e5ce2f8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09168bd6539028aa12b7e0a506e55f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4aed572e0c5fc519d0cf4b207ba6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0f4999901928f3205696183decf15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f1d302b3fd8ce154ac71630d43771580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d9fcdb714c67e9b535d5e916920e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170c18bcdc3eccf44c6b7634f4fddb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61c346a69db046337e786de40d52c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618f1c811fe3ccd8567f72cd86a7cda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da130eaf5689094531837145bcb733a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613408abbc61709ac1d14074f99323c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcef081acc933d038f61575789bf91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b3c1d718348db3ae28e0cc979f6cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87b45a9e05cb53b529d2eb1cb36baa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15122f7c088c75bba659d2887c0e894590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1a2ab7196d56c7203455592a493fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8db2e15bace86fa0641ae7f7ce50f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa09b9caa8b409b7f6ebf4367184605593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e49b31e2afd6694ce807ed126437c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310b42672e348b14e876af710463104595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c43b93d522aa040aaf13ccbda74a39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58a6a3732c23c09573102440b71b29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e90e55291fff7daa4afe7494d0b7c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44af2e68c38b2e65c2a69f63733d19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b68ae9af1128fc6d0b54d1104c643600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d44c3725902ae9447347889f4da434601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d218c60a3800bf1ff15c0d6251374602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541b5c0803230c1eb3752b6c07f097f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d2cdcf974bf2ed1dc985e0dab4f5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927552364ef83f239acaef69d1f4522b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42c6eb951871207cab75a694318f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be99fb991c08b0cf79c763079384740607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21010805a301f7f1e6db11d51ef596c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db3006856fa07cdb545dd3b199c4c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a894894a821ecfee9dece0e82603994610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2db105466b0bf229a553603f516ee1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bd16fcb2ceb1d720d864be7042623612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17b0f29eefd1316187896e538cebfb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29887ab573adf05070bb21e9b5136ea5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c110aeb9fcd626dd1198d1ff029b707615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35133776e0b3250c355ebd7a94f5a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc8ce7ad730628ea1dbf7bdef2ed3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc38f8f258c5d28e9594ddc2bb6dbd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836d4003aa6a87331e59e18ab40af00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cfb3ea6b53905521c341a107a3332620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd3b857f1e715e719a0d9e7f1ff5e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3045897f97fb5816f3a77d2edfb29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed3d02057328d1105a9eee8484d691623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f383928f3ecd3e371cd4574d1cbe7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c81a643b5700e186ed54fbd8872f3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38367b82bd61f9f9118bf74cc9d88eb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151b11bd4de1db1d4d355651bed67d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c162b8ee89388791bdc5cfabfed45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d546300d67c4dba3aacc0e526d8edc1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4665f5e021d5bb8026c436dfb3d47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c1a240f82f0e58f064471bbe0a2d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f8bea779678fd008fe5e763901230632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3aa1979b1e648d4367aaf68b111a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1f727739265342647ce965906bddb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c886a21fc6fb84c01355137d640cb93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d615a7d3f3fd1a684ed1eb485afbb1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9d57896b9fbb7c77bb59961e44571637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d54db52a47b7f8a9bb27f03cbe9904638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e61b12efb418aa208a9cd705bfd09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9d3394ac3e53b11741fb72e8ae0a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c3b9dd35bd4abe17412cd4c8b501c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989ea837c782b9f1c79af0d00d0321c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff754113e63679b74ecfb5290c9427d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a9b3d43be001aa43c4fc7100602a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c69259fbebf6cb87c4c958a5e855d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b0fa307103ccd5258fabd10b7ae1d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a484d12aba9544ffbfde6c7a2996647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e18610404b2e82356614bba2afd01b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814803a1f7cdd1cdfd0ca16d427de48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb6f523f45848a5956522a6593c4c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217d817e9f7aeede2bbe67aa6f1f53d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff62420dbe73f41497cf214044c29cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afd09ed3f7f394d49fc549a81da583653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e04dcfe9fd8e1c8fd358482f093cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6e74b7f7d7cd71e54f3879a3b2414655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39266026d76e11b6ac31b570d084d9bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02178112f151b0825b21e894980847657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692075b75ec8dc0155f78aade1c4f58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed2e5d3ef7be529092c822fb58c389659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a832f6135d51919fa946da4a8a1a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b8dec2a0d23f3800141739bac3194661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73943395599a5d08cf41228e4c14189662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3456a9da5c90d4fdc4fe2588a833d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f330ffa5247f046e8214b9a92eb8cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b6813f8965d444c9d4392bce5b6f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfdb8850033dd3cea3f92e4dbed866666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7f691a639843468c7898a06e51bdd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d90ca691a78c1c8903e13fb3d41bb0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc447cda0084cd41c29a432488ac7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab082bc648f60f268926fe139895a4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21db3c27bcf4edbeb0a01b146dad89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bdd9e67969ea917945161330c953d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671a802890780c3149087f7239e0f29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592733a7ffb5c041297725275dafaf9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e575f76d1f2572f4efef7a5da9f05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5ed553deef9338b0d6f865ee9c8d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112efe1342fa822e07deabd0485c78c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa8a0a4628b7e7d545ffc5557deedb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aeb33d54c3d056a827590bf92c8b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bec211cd811ba3d5e5143402025f64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef9270942294f2dd47c19013e4908f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e14433755aa28475b91d4ecc7fc8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678de68060730f31c22e24e21b8774f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bec4f9c3dbaf88d726f39a0f578cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaff7af6499a69a2652c4a6ed9b63d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a037fba7f47c18c50fb6a559282cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6898b0eaba755b51821a6ecb9a532d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41680d7424a3e9b0157e19b052dd9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd61098c8def3b0a84e7e4e5474abb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3603c01e048dca7e104739ea0c538690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de71cd1dc425dfb4e5a4d6eecddd94a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad43a08d69711be6d7ae31f81678b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9a7e38930e154b7c8cea0799c5f08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5945d1639be0b3e7397b78efa9af344694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf6ea20e08918c50462af03e6b80f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d46765c9a62581933e143805a2e06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47229bccc1461090febdb2f932e7555697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c6c49085307a9110314cc6003bf3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57473dc2a2e13cda19b23fabbae6ed31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8c24c64dfc707083bfcba3b035a66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083676dc7922be0df37743fc9b8813de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf5b0a2e2297c67c5462c74b8d8547702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa778b1e361c505c6e89428b19044e4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487c6b454160ea792dc7e91035f9be6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c40b70feb48d87795381bceecba0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6d0ff9d512840b3972c034bcd158f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ba565f7f8d5d5766f1f958ee5bfd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313012ce112973cc8a3b9e7c50c3c6e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcd03743ba7fd65062c34ab11f2afa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b2baedb92f80c126a9c83e9e485a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f49eecbb5a9866d2bc1ba299dd93b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07847c89f8f0e3bca85133aef7803e16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6088009b55ed1ee01759e3b68cd0b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cc07eaa514e613ec48f472d1d59c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650979207d7f6f1a6a5fd62f9d2356b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2cd9a97b6888c01b7bda83e9d7a53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552f63407d86b4a51d2d3395d53a2a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bd404b94dccb813f6392a1174ced6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cccb4fcd7935f6d761d5cbc251bd27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82578fed263f976269bd9f81786f86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228109b8ef48c551a4814525806b35e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59830095554649135c2dd1c00481a81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53f7e03f42a2468c8af5ccbe368ba5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc40510a3db208912fccf7616dae49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489439f471c7e61efea623c3bfd1c5a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d605779b9590c0986d2abed647dd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcfd88128136649c03c338c4841b59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c36b73155188aab71905a14ba6ad0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6976a03f69acfbfabdb7429463b70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac139dd37d09ac76d035950ff61c4e79730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc67df9909dcb04783676cced4a5b191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b271d1c60bd022c27810f2803de847a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d156854c3374a5b05374956e72ebb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a9cc7cdf35347a79e56e13ac2afe34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7174375e5464d54522652a580e9e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f34c51bae3efda77d546a002bc7886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be5daf52b9b86bcf000069ca8461d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa31e067c7560ddccb4e122fdfdffd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0da191edda0ce51b42189553d99e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ff31eb0922e4146fb6557101e6ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5a9ca6315f5a33074bca417d7c37a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef25f91512b0fd08c83dba805533e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03167f3389546dabc9524311d9848fd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1a3660abb8e8b8782373193cd1f7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606273d7cbb53381c62a2305caf9f87915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bd4b5fed389fc60b288dfd951463016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe43b0c2f10d375441e08810d7bc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57866aa621298a6bc433d0157180abca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb9e33d826e48d561c15581e0b3ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef15d02adb862cd3f8c8aba9233c89720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7c3344ab2d8195062ecea06e95bbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489e1e6d043d27c621091ca4163e29f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fa50bf303d5b84ca77f47d40dd54a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24f8337f8e7aae67c34f5073191e4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787311a86a51507b52030d65596a3c7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32097ae09fb0240e21dcbced44dc76ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade31397e592d08abf2fa2917a0ef52f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52932252ef13da2d2a1c9eaecdc18dd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00d5cb4a1a50b4a1bb525b4a42d6d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee89dd0f7a439603cc948a753bcf18b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4394ccebafdaf35781e3b38fb019831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7514d3584f54b87e9525a9b70f85732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb441bf8c9684ec8aca1da811be28633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385c1763b2169fc35051e1fef52bc0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd196978ed9b59a086d3a32da526e5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5105f3af0a84dd87583b10effcac436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53046af4cf302eb6ad295b91a3e1490f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cf7b1c670db10a01fec35eca96c5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf85b420d245272ff6844d5b822448a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea4cfec0ba66bc1bd6722d95bdb5b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce61aeaba36c4615a3577b78193d4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f7081e04a6b56dc3c29e933890af342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7ff2f609c429cf0bd4b4dcae566d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c57e91b7df61a9038bf4c8c5d975444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9ebcf1353984fc9c9e22ffff59bc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03a78813e957bda817ea366b01a8e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e9b67851ac6f628fe667724472bde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43ce423726020bef6ea70a0bc6dde648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54370a0635cfde8c1371fa70060bfb1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3e2d4ad9a529e36d3bea5ad2cecf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e624882f64cc3300a7a1020aea0fa8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12460abf34948ee11e3a700ba1b4a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898714c9b857badd431972421f4d59ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf360f6043990bee053be0591429ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89021bdf36076e84ec2106155889468055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251c59fbb6e4d8158fcb8f26353d8c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ef724ee6b536f3fc892f96fc5f4cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d57abe6a7033ea239e27604aa05a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be08bea159a4563160db071c496163059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678d5a6a5190fdcb6d1551e2a79eb9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e6bb06fc768d97b7986ba790185e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e04ed3a7547c9d825a37b1becd53462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dc9f7464a9ce40cb415eeab1969b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d3c59b9628e70381f1e18bdaa4c2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2075d3f77428f246ba2f3d19a56dba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e63012cadda97656e225c4884b9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7962a50eaf3a78f46dbe3ef1d61f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b59948ff9c10f8d5ea08f0b13c07d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b7298c643193b85a251611b64663d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480eaa1593409f8437f471893a8233470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c507f443a46a71b14e155361eee8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858e80172c1af1ed178f65c6399d35372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a627c6e735cdae620cac1e5b58ad573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df24415cbf5bfe38df413e1646f0a4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc200e89febf82b9a197ec7e405a30f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b1fef88f810adca96a2a09637c3ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649819374472157484749c12964c8a3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626cf63264f72a1dfdefc48d062256978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdeb601ad05c66414d1f9fdfce243179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c0c5459519d1572a4900a6418465c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d7e639e60654764cefdd8a585a0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74f69650c02857301cb27d60571e6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fe22d6e591c5ad9a2c3bda3aec95a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ae72f048a6d734b6ff9d7ddb7019884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58eda6f07c1a9ca65658ed59efd05785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c68be184b11de1022d0a4c193306e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5533be2ced5a111cbf1f39224a5cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3559ae1a8d05a11b488db1c2dc43f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9967e21718e88bff11cdb7bb0abaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8478b9faf5db212abc0dd6715e0ce9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84f6007b45ac7bc26b426a6f68880f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d12d12220f20f5245f719476a70e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c72f5304804ec3dace92d71e7c7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf37372cb3b22071152ddc8b90e08c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec451428e6ce71acfdde01deb4f0b73895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76032650424d7baa40d5f18dd563204c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca09160c96ae53b4049ab52890cb9d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780f17d7add64a7f3486802ac8e597a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e66253f70b5307bf2e931c7c1538c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbecf6f5ab09662f2819ff6b365975c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf085e12d14bf671a8d76b707d501e1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b06e4f6aad3e81ab70b252843554e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3e56b0cba3ee2484116a8641bc105103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c726fef4f146a9fea5db01fcd65cb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5984ccf0d2cc828a87acc7fa488f708105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb89896d671d8a6b1d3184e1aaf6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d8d3d95bb0b593dbe0085cd36c3e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9f94c679c2328781b5086e1597fdd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5299013d2a3a197d9becc7bb3dd5e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6857c06c13ec520a0f707cd75242d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90656452f0d80dd0dc12634a65f681a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d9231f6530ee92887d8b37c3e0cec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af02e87f362872afb4be216b20ca6be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df8efcd51c28f045f348d0d3dafdee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748031e7e3099bb4186e8b81bff718ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96a6a824e656df9d3e6cbbf31e971b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7ba04f5a58097f4bbda694a3ae947117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ffdfe7d593d05928351d395f5645b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cee616342a98ef8f06ecbd361f0ec8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2a134c97509d2f42e4104477b5328120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bae0c128c4df561c59b6d7895bba5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cccddb4fc11c38358b7b0a7dba620b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70754e4c3cc1755a0df6b2d0907a04d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9a6ec16b2a2938188e969b3d4ed05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d64b7fcd37a80a964a088369591fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b215849fdb87ec3f6e8feb47712700126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d42b6c55f303a2e8d3450506a03ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cba7a5ff441c0bd6c7f434fa0e8f10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b84b7bbadb5029d6525d9c20c30188129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd84faf8dc275d06e3e71d3411825d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2c8c9acb459f2878e43b147d1a802131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892ca8224b092f743a618f7bd57caac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5b52e6cf0e1b9bf88d26f09eecfa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b02bacab11ae2c089867ee4524913134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be521c91116d81e9d8460c282197a2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa13159f615d657e6d6a3a4f026e4c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39431dff5c40fb9076c498bc5fedb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201680f4dc5c80bbc5a45e2f281488a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbeb820fe4a8dbaf043cb9552f6193139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a0f670c9ebc5dd88e4eb88842e2fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da16739be68fc9e294589ab7dbf88c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a54a279105589f1a0db4bd3234ea7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7e063d6097622f766512aa95c7260143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a422b44879a4842e0d9a9b7fe6119144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a8660d422997402b4dcc37de08e33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2790717099b1b59266467436982d2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95603932456c661020834f5168d63fdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7333e7b7b849dbc75de783a1756bdc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaf5ba3a54c60856603eb7f16cd1d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d9b2647f90b04c285878828c06570150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a908834418372f15af7167b7b3c55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee264b6f3c79f2881c1ed0ad7abb89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f96c64c10d39bc8e6d64a8f01b84a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451655032b37bb4a51bc3bf41cc1505f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15058a5506b2ca3a9993c4b4c05b92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5f16c94292c714e49faf69182906a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6baa088b901cf7002b616e4391702157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c79b42090139db6593757a012111e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008d6ae2832d6d9d8452d1f9f217367159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f2211f8cc286a620a29579d78a1cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7517a5ba121ea8f121d91081d1c3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e230fc2dd67995c0d74382581b937162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036b0ba0c09cb0ec14dc42bfc67db70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205247e8e2a0517fd716d4db7e3c007e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac9d0dcb721eb33dd5634e17b93100165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0640517531e5b6a986ed570ac3d241166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91fa813c5b266c2dbf6e8f2e46bc82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b8441b7b1c0a3f6259c95a384059168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bce6f74cfa84e96feba8f96d19b1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041b0d56d1490935e916c27a0d897b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929ef6347bbab05136159bcfd7a1295171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c10a1e8816440db45177059fdef6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d736edc6bab731f3d6feec12217da1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801a34f49d6e4e82db94d60599269f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33234eee7bf4a8a2a49caa6473cfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb54dae3bcbf6065c110a3335ee8917176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07625e76ea032929160feae72a7f0f20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71b75b518cadae1482316d0b5e9c6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e2314777362867aae6437ff03a13e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b5f13d54f12a5b1cf948aa4104fd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596027f55376097821c1d8a2f6c48add181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dccaa7ae57e050576a181f6b7c43fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0941715388d0d2455e5bd68edb49c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ce6d2c06e3e32d42ca295c4bef083184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e15912977cf9bb8f58fc3a7865a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14fbe6493a0e1fc3f9057910bbe9ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b7a9178e3fbf88b91d4d92fd79a80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9477baeb37aa372b2a36c53343ce7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ee4bd0e4930350cf3d60a1d97c01f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579456e99c382d5256dd8c02c552d97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7982d4e7c7106cfd2ca8178996d501191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a06aae590647ce9c7c0396834fca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc821c994e363f363744d7ca3fb5d07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9532854158a3d2fe278933ee8ab75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69aac8506d4d23ed42ae9febe52cdc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c053d6f302fc6612221eea73687eea8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f38f64f2aa212258eca63c4778fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e79e2a6d9b0722e188ff120b33bc87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b10c365b9d99f17f533a0db10c57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5b300b177caa6cfab1c76296068c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27641287dd3065a1f1f2c1bf168396b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585603122e84cfee8aae4c44fcbd3cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdb5b69b0b088e2a7782a66f142431203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78703db957e0b03277ee292433e37a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d08027facb86f3e13fb83db1b54ef9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a493f36c3b84fbc9d0a0234f7ecdd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635974554409d78abd53a67a55541db9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a55094fe3d7a69e9fcc1831d74c24f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf610fc6684c517ac92b9825293ab8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97bdddf5e70b75387425f13904df50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5ee10124f9edf7dc18c913c6df2d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cee7d807c5124c6d7553cc9cbf8235212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557a907839a706ec447490ed7a556d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c62949482949da13ab29c3e0a5ad3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bc267fbc89a8178823a32a2b1a807215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d71028bc895c78f4b6f614e03703d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98172ba6acd8970efe3ac8be21f44401217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ea24c6a161ecb83544d5b8b39903f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d81de8bc4470753a979394c77d7d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47ca91b7523e50c1396bc6cb3fd1be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef18f4be53908495d66af4ebaeab26c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b245618bb4ce2c93942d5419b10d7e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f41f1c42532aeabe4bd6ec56c63447223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c15a6fcf529a5975c0e5b450f8f50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344324b177b2d78441f5c032af3a433c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112573a176f5d2155ccb9324782dd6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dc9be8ebd637d911b993b20cf6232227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369d3ce93bfd2e20a15f98c7f4ce310228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c8d3a6c59423bdabdb33a05f98196229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459715bf2b82281fa56853a6985f8bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7522ecf68ac4f8c41a248ac589f6c27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb840ec13b8f2bd20b6d590a70988ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d898c99f70b582693cba36727f70252233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ce1b18ff7ccf713f0a5843e954dec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cc4345d48037bfb9ee4219fe93de1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65f7d1621ea7ae80ae0830929ab8ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d7ddd3350b2a1dac2a4b1457380b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcd09ad0f783b1a07df3b24c8c7047238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18909f1be12d8d23f0580f9a4a7de1eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e90b13c5c809130e7c6489ae58e45c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341efc355c514e5c87c8c32b1ee6fc71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24aa1d015a9007622d0c89a9433ec0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b2ed084f22b1e715ef2b1f1c65aa4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562eca1ca115f143cfb520ef0ccc97f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391038ff7be3b0e43a6bf96b1167e9e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524836c23cc74136bcc141f2fa76958246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce2a46741f336c3dbc1bd8fdbfff3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1d793b17e7db0842bd45b5967dfda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280966e88e1cea7c1bc4460a60d24d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2035ada14e73517636f6c48a8569db6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323737a6275a5fdd86d99987a5c48e95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a2b69c00fb63f9754f04022ea0581252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359526fe969d787282fb0e937bac4dac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeba72ef2cb4a2eee3beb3334880cf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e6f70bfb585177171944ff9a8f4ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ec9c520c8bd05ac30e67964e1d7fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca2b345bf9cd0839adb158eb2e565d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9e183ed0e8e7993142beeac9e1935258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e2a6d0919518fcba940ea77651760259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef13455de00021df697862ecbc452a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f51eae8d497b3dd6a723efb5c8bd36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec15aebb153174e9147f7d788d5d19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf7bb5e04c72247c60c3e64d40dfda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f85584b0499296c9b48b8a7bb03ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62c87e01692779220dbb4235f6f953265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902adf0b552a502e2730bff049612f02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4039365af1afc2177d3d117bb541267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d71c445fa5862f578382a4c61302b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09366eeaf8ebdade6be79391c46e61bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03ebecd7595af37169852a61ba141e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de046b4ec331356365664d9d3368fe2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d172f16da01c267b3dd6f0b2358ce54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5e9415f00d3198f4f7349f8013007273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce324fba6f14df378aa799f313c16d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fc09a2b028fe7401848b154df9309275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f04dc81b59ad27f47a9e64476698c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f25a5a56d1f700e290f2a74ab3959d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e643c572423cc15bb90410e83f31764278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47458f278869dcf3ce91ef39c6d6742279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3a623ff3a6934eaf77c60de42d447280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c9e7eae5bcf9e92daedf4c6c07a70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16f4abf9ed7339b6b5e3209dcc3392282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b56fa0a412b62861bcead8cb0397283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a51ce60b49a7b57e23da438ee04b0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc24be1b6c314de006fcf607379b42b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c63eb8406bb55ccf787d7c6ae008a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd05f135c93d199f5b266c469c457eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4664099d473ef8e08f52a927dfa09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fe976d357ddd7534747a58d00cf98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a8128e8217d6c0ea107f40976ada0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10912f052ff0eeedec745b923cfb86a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbce3dc0f624b7259a631d4c9c9111292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766f6edb8088826a57fdb2e4254e18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d83d71ebcffeca9d22fd6d56b786d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e97a3bf14743c33281ecfa3a170c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafae09f7f2d1a267cd04582d0a45fa4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df478bd0f86938d89f04408faa0ff1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b934f9f961814698e25803d595210298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14519bfadb46c2aa7e4f16572a915e55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997bbbd421abd09a05386b774f9407300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50527d16d35b3413abe2f2c632f834301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6d9506919f99e51d5ac8f589ee543302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbe760e47e0a06c46b5f7d10ac60bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ff7b3efcf6795c9e9e03e990f1591304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5631d8a7f66b87335a4fd0d2a2c19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d6226aad749919fe7423f61c75db4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dd4ae8aa254a4a579f0249a098bc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33489ca62c0b22f63a480625fa18e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73550ff07843780be0b32938aa27ba66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e712ea42f73de1843857e244e05c65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d1d9aeb3cf58adc209e4b672b3fb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b865a83f5c9d9471a02ac95ac2d59ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1ee10a7934848c05ba3fdc8a0d8fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aea441c1e50615fcaf2a913eefbfe0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf774795e3d8d773d65ff3dcefdf32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b6fd436adeeb68c3174ac1e660a09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6f113739e3331cc3ac1bebfa10e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dd2874881f41977e2a49837545155318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bc6cf402eee514977ef89ecf82727319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814b8b22406ee21bf9f4b6a5e5e9fb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd0df94ce54986440a30bfccea4f88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee95dad86fbf7d088fdb4b3325ed5c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ae3bc88c06c7fdbfe85bae3f9e77b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173f71d74f477e03cabf58ccbdba99e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2723f8d7b542328d73a2e3810ecbb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fa0fd439f4877eaee659a318e27af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f4cc0136bada99aade47131700a30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047531a0fdc017f4a0ced2022aa5048328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b6a3211e2846ff245df1ac5b6f7b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487de195ec66ac9ca2e7cf87cad3393330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea8ca6b13a69b1efe03c0ad93ca039331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bfb02c6101a4726b22b51a66cde34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0edf7c61144dd82db07ce214670a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13159867661d72ec3a7afdc4080045334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ad3838e3c8fd6b41fa20632845e4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34859fe5c319d617a3b9fe713ded5c11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba97f90266d04140db16ff88336b193337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95380c33bfc93e689f513bddd619be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b622926ee96a5679af05e4bf70fdd09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a7b97ac86b500c088dabf9a866a11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c1bd237760ac550119ab0db0a3f7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e5ff3b434be107ad09c99ec9dd6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40605a8e44b06e4b603e47ca6cdee349343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf5b44e3d6f31ddf13e3eb55f0c8b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ee6fafb3227aa38d20ffc89b7d1f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15c6a31fe807dddef29fa4139c163a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8574675de5a6c7b3f195d90d7e9696347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ee734a91e3758a64d909494f40746348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975a4aadbc9999c12778d4405bc05a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03c7857f5c58e97dd3851537a9f6c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4a08a1a52acfd3439924dd1b5d98c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b18925032fe37ec41cd3052156a43e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71fb4648ea412b4e15757eaded5d7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9485cf49b31644f92e244210254336b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59199ee1db3a25df6c65c341962ce0e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe8a95edb1ff26372ef1848b6d4d7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2f33f90cab022c15bdc9a370479cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0039638b695a30eae209f16986b7cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f829c3bd672bc96719b0f0dc2978556359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd213e4a2dd4618077df04e8502522f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3da4d74c7e005869b23677e4a479a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32fdf0085c38c0669a0f105af5edf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56db6ecfe0307798c3a48213a4f7f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbc47a108f6b6e51f60bd1ab88c260364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdf551fe594ba6c3a28c395c77ccac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7eb6eaa3846c758ddb28ee5080448366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6087d5c86d5a77cd9ae4b20891d49dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba22b02f66d1fef76ccbb929f667db0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223a726247548079f800425e68829a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24b6335dc420e1e1360a6918b9ce86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262309b64a2281dd35bf5b9da95023a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2416a6c900181034a6769d96e3341372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf837fe9513ed321f062b49d8ff419373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bbda04763a2f4c945d530f250e010374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8383c25e85dff05922bebcd07b7472375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e583e4b49fdd132c0bda16d838154376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12025eedf1ef9c590817135c4290188377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d8453093c78b3e2cb25470578327378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecfb674e3981ccd1a237faa017819d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbed3589c231eabe477453fbed6988380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf92b3a2310136e929072299710f06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1b8471944f129724b2dda2ae4a205382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be75e46814e4a33f7461e64f68db821383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2c6f0750fa30a05942e4679751ede384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75b6c765de3901e63737ae284debdc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcb8a15f82c2c50b4c01d6691d9d45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12c336542ef6a6faf6286e921e053e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae304985acc03e86af8281cb51a1878388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db4bc32da6388f8c3c427ff2e37df0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a1f138c40c8be93ad3b04b6204851390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bea692e0c1f5745c7f62433a844a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29762b597428c2ecf2b843b63bc0ed8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e04f5276c7d089867aecb4f246a8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736765b41cb04032987652415dce3876394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d59c77049cec709c585e3a3265d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d44d259dd221b32349d8e01b85dd5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108a748cc7d7ea6408a1c168bc8fd63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522d769a8cc4f4291d32ceeb440ac51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcee5a380bad3491ab01a7b19a6229399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cad3b8edecfb29b96027b80ee7023400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f89ec92faa52313eb951a3e9a588af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26825af03437851a074e553dbceaa9e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93bca254d9ee258124af5112630db0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833d2cf37bbd8e2113ebe101aab5928404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a29245beecf735c9f4ca33378cb06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8db09e418a95bb9555009297f9646c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3bfa08b65b47b2da2c646bbf6232a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb10dc26c946f22d2c70e5a931dfb62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2187c57629f9f90c2722f3de45226f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc7a248e3bdfb4627dbdc8ea67a72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70949424f3e5f38b35bc0a724fb72f61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcf737310981bae747ae11c6a312f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b74dfb5194b2ae600a6b6d59c60e7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275c4ce2d26e1b36947e4c370159839414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e649f159d118c7706a499cd2ef116415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b896223b5dade699e9a1566608830f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f8f726411b570f235dced096d8637417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14733b709381913aec8e0aaf2d9ad5bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dcbf719d7a39a5f38b206c100da46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e52d1344b899158fc56161e9826398420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74388fde640fb762cf0f25e6a08f8578421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c086d4b7cdfe882d4a25d5ff7b8bf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265c928afae6c7de02091c8d60ffb85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494dea467982c783aaabb7e0b2e26f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1888652286a7966de0d56987a5e2741425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829fba87e5961a7b8008ed0b93daa0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd11c9516184fcc7f631d6f6a33600427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd8d7c25ee4c1043db75b1a93ab137428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e191161f6494fe2d8484995deaa7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87c1f03303ceaf6ddb57021e987abf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172c91432f700afa39a7ac2cc90e29c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb77a0abba4defa003393dd6afb7c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73da999729b2af78dd7118ae92ef24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7253400612b9793021149979c382e6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1261c7d69ce9f9b2319da95c1b49e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f03aa09b29040388b2e05b85b664d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b3b9d239e394d075355f76b034bc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3759c0bbe48646df819befc795a995438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1cea58b623b934ad2e394e92db062439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15301a8714d6e14376770c51a8b990440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a26ed5f99d4840736d7de8b9e3134441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb9509b4ab5dea83a478505d93c6f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d194cb9a8e1f0ed3646725bfbbc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa433876f533ed3602ee046f22d6832b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bcf228d4f057ccc5ade4501e569c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43a1c35c956f91731808612491a5e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941eb18760ed678fbc6232edb486193447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fdb729573e2d7fbb42df6b83f37c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473932d042f8af256d109381f692b77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fe9f70348b91c945f935d1871c077450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362f5695c7cf03c4ea9f3e55a67f695451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b72864f1787172a2e9fbe6441101c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338fd3f5cbee19a66e745af4189d2ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7fe02055a5565bed53764c9491841454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90a44dcec0dad3e8a58d512ed71537455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aefd70491d2eda3d6bb94463536c55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bce89501b701c3b2d4034dede7cbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cce7050f5366f7605fabe492359c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d76abbc632c2b3a6474e9721b8cf1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464ddf1ea1d814cc1c147f0112ee5f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861c47f3a385d07a57992e5221450a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b32e6886bbb058a1cc3a40053b1bad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a6473dcacffa1ebd55bc6db775b0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96273b5da5934b4fe915240a6ee85c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b66e3d41fbee682320b3568ff9c3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66990167209cff477638609795bfc86c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e63f478cc8db513a9bf4f6b5bec640467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8bd91c6633126a425f5856d701885468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc47ad0c2687590280d2600c87785b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30070e85efa83f1259f9ff5b3e45033470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c79bcebfd02d164b1e4cf931d0704f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123916ae35d47fd1a33ae97dc7e4ab04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc599010004214107032c1b1e37c248e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3935ac9ca96c7842cb224c642478a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02abb0c1e5ff9af084d8132713cef4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef1eaa0708e52074edc9825a79412b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d9f10deb4465c98961adebe2c9c15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc552f66a1fb4c1185b45d35c5b4092b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f3238917e2f914e147a43b004ebff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3919c6a68b7ac3659a7710e95f011f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f836a179308417ad9b3c76f6b502a31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c80ac2afda5636e018648ef35e085482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81259f99257466c472787d743ca5bae5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc32f9086aa223159fdea675215a66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b9728b28f6fc8210e23a77f5af73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f02289684d5073723b86e9642a01cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b11db4b7cd79b793bae89904f555e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392353cb310e04563fee67d0377eebe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4a3466c0949fff7fa915ce60a4e2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3c73b3ed80a92280146898d319042490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58357215b67ee0ef607be83564cb86d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787f89391344b3acd31ae793cd2ca87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4cbf5ec3c5df1c66ee55b1484c915493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb49aed140fa3a4beddf632d8075f94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0623a7ce1e92f3319bba1a2560a05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612fe0c39941f26439e4f70eb2b5c2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30b98b55abdb4d81652d14b845373b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4457d0f7429bfc27a65e77b5d44ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f73669427f02841aca40ce10927da4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947bca763c7c338816a9a95993752a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ee21fa8109f68e19a900b6f8c451501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd11c8d6d3bc4dc459c60c345c9856502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a196e72b92943777bb836ac143bc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35952e866e5b7eb519888177fabce3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a9ece363737ddcfcfe0f537b96d31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4426ed20d51b3464802d84416ed8fcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c31c2aad29b3424d53286488b4e79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3553e5e15ea7f9902145009b3c91a53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197159fb5b7ca01e34471d267b36859d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cc9fb1c2857e55286bb7fcdd9746f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf2206a7359731f68e51593a74babe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25a87f6f2f7e06e5be6c7e89996195512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f91db9402d63b8cf272141acfeae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72877ccfe463c1186995da69ef68a3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454c136cf198094626474193a3c7bff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0accab42955bcb25826f192ccf5470516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d5b5426dfe2b706dbc2a806090b33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d5a552d924a8f31135c570d21304b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964ccf26972c7cf2a63597a58eaa574519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219f422121ae1149abfb699832b5e99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55072e6d3d6e2fdb3d5c1695e619bb3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28980d8cdcca6591f351f30e420756f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77dbee1cc1695643ceaba07eeff1ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372cc36c6f576b86ea3f5990456b1ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002559f3fb4079f6792dfa6a56497c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868184e67ab954e8398d15d7ecd001d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a184f4ec77d722ab10bec95b47eda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a0ca143f1f1457ed7a720be29407c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b530568ec9a1c51e7298afe0ecf28d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af0d59ac9db1a512c6c9b197b7377530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1970da8e0d6c1f3c1c7b58d4b4f20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393ad3c4077db5a191cb51f1b566d9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcf1a091118fc77241641cad38a94f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f784a32b2a9b346495487da4bfdf8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625e7243a3ae02d3b01346810bb93e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32cd800f288385192f6f9483d62628536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3333116675189b203e4db35ea376f52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65e281654d5ddb48af7609bfc4d50c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed6c7501f791bb264ccc292c269b1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d987412d45c12c2f875115b82fc8ada540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df432837d4d01b909b23664602a4687541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae4a54eb1700b8fcc1fc52d170e532542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27cbfc5fb8fc7d5b2ab0ff42ada77e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb92a13bc4e12917be5e42dccb028e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9596e7d94df3094de009e3f2fc57f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954f983d8a97cfb671d455c2ea16ace546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1da2ac1e74cfeefd506fde31d469b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2b8508f6b23a49b8ca6e8278ca60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923934332b69f896420335225b63297549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346c0aa359735ce63f91d4c1ede2433550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537418ffc4c5b8c7a327da5bb6541a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4d56c93ef4cae555863ddec0abb5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd92b7ca967fe2c969d6ad41e86194553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed2f3783415771769b15a8e947e7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e9ec1bf0f8895e3e6a662d6507e00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cb61111eed726cc776f0088d4a0e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fc3f21a67230c587d684451279cb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964ade4f35d55bb4ab11fe35736209b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2be577a35cc3eb439c839d3d0cb42b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1db1d17da2a89c33b303b1ab0cc79d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994b33dab4c951f310e1031b4cd9de0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9d05ec18e484cbb2cd61a9c04b7ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cd18eb5b56bb3f5d18d9b8b9e6954563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6019b15907ffecf8c7cf8e74a84e70f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9013bcf263edcd4aabec762c10c186c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bee4f2619469918ef567ecedb6426566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6c51f00368cd9a236c818621087e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f31510d742bd97de0933097d39badd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eadaf6df25ff1c17de259ca945e9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619db1f44f305d75fbcc8f1b5fdbf40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59c18621ebe56b856fd57394970695571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb992d835a94de487d0e6594dc5a52b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085de022ccf35638fbe3c4bfddb8690573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b9536bed72efad5d4c42d17dad94b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6642544f99b0e0a5fdcb54ab7b1f8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4708275d0b9d8ae6751518464d15ac1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f64c4ce0967a6576f53f36cc95d37e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389079f1c3e61057051462252fefbbea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b0323302fc0f58571e519f48cce68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182f3bb66001358796ad06b44a375db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5589fd8c8d160ea0b3eb566f30c2d4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6c181a3473830095f88c1538806e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4da91d0c62cb12604f5e5a2ab9db23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2e18a19097fdb2fbd61bcdb64d59b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a19879d2f443ba9f347ffb723dc6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bebbccaf5e733933f208957c35ab1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc510bef79e11a6f2c31c59239066cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb055dbc0ed606c331b1df89e05447d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c961a6593adc0f496b2172568cc17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841f4ed924a3dfa82c317f80c3cfe7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39c6036f2e0acfe74098c5051e5ea8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c41773ad48cac06d080426a1afdf0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec30d298a8b100b05c35cc7e1d4dad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db84574a8c7347d95d8115f5a6a891594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bec2a93b7d9444c576d13dbe3b0f5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728214c635c72154d4eb4a4c1ed016c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1564b6631a2e1a60e1025284fba60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da96c7bb47209c0c878862b0c365bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908a17531f3804336be56eedf1462a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7e47d6c5b25727fca047e6e6ab6f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222814e92e61d2b246ec04410697fded601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b15fe67764ea2d8fb71712c55765b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59e455c9e81a7ff7c4e6dd63c1147f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514df2a85ae3125e045a3cf24718fec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8b4dd6037812d30da3b853bf6e02b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273b01e1b2eba66c7ff3dbe9b1b9217606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4befe5b92262ae8ee5a9587686422b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3707460f282828417f481a49bf522b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cfb84499d82e27d4e0807aa1471c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8198d633a2cffe5a150adeffad53ebd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f26e90ed963455cce554e1e731cd5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02923279d2e9e6741db0e6cb5f84b967612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47ee97524df03dad58ae90a3ed566b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfc667a1739ffc0d9ac45bc7767232614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9750ee7ab6c5d0633114c8c27cbe510615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbcd2d244b71e3fc70e86bb9433daf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c1e9672fc2587f69a78cb64f467cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc60060f23ac4223c30aa35538bfd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7976134feb2abf1dddb229ec67c0abe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07be8a8e51d978d3ad66886d7f7e7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa1caf117e5ab57989192732aa86d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdceebece483273eabb9f658b5e3293622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb27e0957184069d4c1500693633d3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13884184b95fcd7424b9d1205da18e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ea6cfb8130dea2db9fe7de32a8303625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722ac5d6d9a5644b72edc1d5258183f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87114aaef5a55f2026b6b1ab1110324627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd69bed715cefce1ef87c8c60a3af5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53c968d10d864ed141008cb090585c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9212bc74c8b76f5e438dc6caa3cc4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca596b27682c6414ec533cc510156df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa592dff6524a7895ab5052afb1d5b34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d40c7430e7f88ab6c5ec2deb7c5be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bd4fa55d87bb1576b822040ade64c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e088074f47f2f12d0780dc89c4a5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c7cd44c18b965f0aa3ed35a547b7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d077e1d4b9d93b58cb9545e972ceb2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe007f258cbf36826493941f285a3ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13021a027e1b2095f828019e54e63fa5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773d4c7b638afa0ab75903282720f65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecaa399c6dbd406922af283195bd8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b22cdc73a88d608b0208351905f49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55acef896531abb4753b75656ad35f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206c8a1419fd1b44329f9a82207b271644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72632f193b2743a927c5570677c5b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fc5378936d2400f8eedea98416f71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a5ded046e252634f0a26c226b1725647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598ed160c780cd295b2f4f164334c72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290cd08a12a8ef4dad704f38b894d16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91258add956c047b9a0161fe4ea1cf5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cb70627ce9a614f0c4637cc4f4a63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3b4ef0f2e026699213a8227bb58eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c357627ae627f07960a133f5ab1e515653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cb9a07892f5defa2c9b5db7eec35f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d541ede68496624fde98ad532a8f92b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a31fb8e976f3775f37fdbcd550e7dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302119860fa901deca5b2c06be5781a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1ea30b6ddccc23e520cc20a033e97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4cabcbc5a97c4d89cdb660fb18b99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c5da6c1861b19ea231494ffa680e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0587416d3250d72b3ad7940a4567aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e16f45b38d759850bcc94c3069093662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a961fb2a178993c9ac01f07b8c4e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd9df8ec6644b4248d1fcb8a0390a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887c945a58f88bf26f911d65b7c7379665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e8a3b04afb72795a9efa471670d92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76358ce5a732fd65aa17e53dadad6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c0488164c63b8bb8ecbdbb01eb409668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f22b0ece6e5613ea0037db491a20b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ea985e8e0dc51434dc71958f939cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780c28292f8fab3ce6a3b2f156a1509671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8319757d6975fbcec4511cda50cdb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e4af57f38ea28dcda62f4159da145673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e577f40e9cf1f0ab48feab64ab895674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b593a5796662770280078f953c2eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e13f068191a08aa3125cbe25c5ff4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25238e4c1f121763bebc8483f98b55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2614b12f04419db0d025b868945d0fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc450459000ce2a4d6f14af98bce27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c888785d074cbf7f740a7fdff1eb6680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>