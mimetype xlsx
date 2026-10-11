--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67d3c329d7541c0290cddce552e1061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590108bf27137f74fe336bc7f9bc13c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2cced0ee1ead205b3cb49c3c2cf593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac76f673a60a3f54950a64f98ac1bb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efec43c2bb24239afd5f089d08477555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82059796d3fb35c6f1f2eb838555796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee80ba5fff4f561b1a4883affb4a557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47067efe62109b62bb3e2c8f81b240198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5474d0ef86ed196b72fde0ccd6f056e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80c9bd84bd477cb4444ac10b5147610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78e6e04aa375911bebfcb02888ac4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba97f4c177cd72615117558d4aa6f5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13adc3cdf02801b54f0748710351ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca8ea5012b886104da1d642f92aec914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30139590c67e30072c8c0cbcdc8ee315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d9b86f719a0cf7c9026d93b6d83d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431e847e394d4c54affa93adeeb2bb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b15210d51d8e458c98634932ccfa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f21c57d3c21ba8b8c65f72a50a984719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b316f58c51ecd83b029dc015c5d35f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6570f198b89fd75bca7b274eb922721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f246be7337f99c89d0814be3f6388a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2babf14d8446524d0c6a67df42d77d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9f5af4238f2ee4b5bd22fb5ce444d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911926356ce3c94bf06ba66c680b59ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543605bc4bd025e162deecae37d9b0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c40fe2e1c61f8ac73bb5d973d3bd2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e63d15d792dc31f92d01ef922411de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e6f9809edc522dee227e788e3bc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbcaa604fafc421ed5bfd48474fe7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb330debc28d3723e268fbbac2c42d8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43abc6364833cd8df4c1443fbbdba4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43687e8ea4b621b01d81b08a56d4af333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194f5d0ca901da76748ec7c99575b0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef359266cb5b0dfd653f4165002bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3063e1af87ea0f1365aa001a919c0ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dda7fea183a6b1e0b49227074544437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba08fca4e397ef3385cdfedefc2401638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420570543c138057cd5306a02c883efa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac38878909e21c99854e85651b170140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dc2fa820d946f58912bcb1f3cee2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0ad1e05a56b59296af569fe16cab142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6e6165b820110c2405cfdad322dc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cb6cb63021d4993afa9fba8153c4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57981b7174a5df6f71220ea8088730345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ea096723a2b166143c3e7f966236e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee212bb4f1966ff6f8429796736508647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9089bdf372156576c5400163563d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239eb11b719c80fedd5d310d125f0bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f14f4c7f65fd361e57ca23d72a1a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded313e66e678d4c1d17cbc140600a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513991820a5e75802c4073d0c7497b0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23a881fde76709837d7ea02db77c9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc959e2a2aefaf2c1d8241afc77d94454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef5bd4b7eeac0cb1c90c04335b88a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ec0d8d58b8973cc02076a8e216c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c99257cc274838dab826f619d784b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921406f66c2e6cae98f135381933593d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266426e3060d3d71b5e79a8396c35af059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a3c6232c6c4ddda83e8951cc119a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f2e057d325a8c7a792c016e485f5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9c6d44924d15309cbbf6ba268fa9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062e5deaed1ed9a93be58a725556da063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce0c493a785775e1b4354614813d8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e5605cc9c3e0f24589a780aa9392965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd984c07b34d66345c02c763bef00c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ab0c1a77f90775f04195d6169576a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b14b3d44f94c318eaf69848243da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378401dec89a3e3e932a63bcc75589f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af053bfd8548efdfc857fe0d5bc057ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c6cf360e4b255bab913b750d2a18971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62620df0814ad2660a604269a32375a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc424425e9a48d73ae00001f806ede3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0750eb0d0b1153fd53185668fbb5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41064f28f1078ec259398e3d6174f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5110799553ad900ddde682c290374976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20627404ce4b64d7af391c8d49c6a7a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae32e596013209d744dac90ef644e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d75286fa3fd4da3d319b4b2c66e9b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e6aa83f6224b951cb3c7e2badda8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fddf51ce069eef71bae7c5eb22c4a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707dd5c893e83ef6720e1b666f4ddfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b487b31c2472071f54a177150d938d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd163a16d15c866abf98a9cc017f8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39693e25f0bf209e823a9cfd0503d0bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6b6cd5e3f698953ab1240ec2a060a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa4e44bab29eb9c2a61f374f786b6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a859be40edeac6d7ecbf5f345ba97488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d57baa8dc51f79b55c88e29a91bde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15b003d2237b2df60af2dc2315e4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491b2574e654125c6025a08790d7d8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be764838c6243388e448e2140cbd495592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eaca66ea6cbcf0f6ce3d839f98fb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cbc995f81768d6720f5ba8cb191ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a32db83577cfc1c895cdf4f06243a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78df5f09b30ddb7c14ce88374ee0e6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e70168ddf6732f46e63f9628f6b6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be78960b5a58661d62b38a5132b4e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb52ca017ed830cca3f2e20f3aa125a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5a7516cbd39de5f6bbb609b5fdae6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af10476a93d867e511775e00bc34b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfe927c89fd8d0b1fca17cb93fcfaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f553fe1d33e8db06c74d2470624ad88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d886e600490ea6e4a0eed44ebcca373104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8966ef5dbbda472d0c055f65a01c51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582f35a93766e16da11747916d72646106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd85d7b8755c8031885b4455311e3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15bf50f62c78b78fc258b9f0baa287108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada801b2702da13a440ac907e7d9f252109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125b2e2812d5ca26210e4340fc3641c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b413106be49a180c002d1c31b8328111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87494bdfbec974c138c07da4999158112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4b6196aa934200b990bb183ae1c5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d369ef1cf31134ee2d0b0f5e9e5b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f899300f9529920f17348706669e466115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afafa87ade502c5324680fbc0a7b79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ac87dedf9dcc1fd97b98a9c4c8cf8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba377f30c31f9f3491011a1c0b5a93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681cecb2f64cb3aea2fca1e0e70800c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d355586d3b42baa1e9396a7794ade63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60054c0e959a577eb2c0d36b06f8d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1357adf25fc488761e2f6185b9646c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf99ab493c15197850f9844cdd93c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dda344644e612ce8c1a27db8c99f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcea2083d04794695bf79f0b717287125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ae389e6955dd5a1b9f9211518a91f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe9ccfdd370407e33e3921737fbbd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ce1d31ee01a1f4cc0e35b0ca87c17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c010152f80d62ec1ad1f52eeeffb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7d56205ac74be412636006b46125130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e93c63d34043308328dc2fbb0e4ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8a31179f4e23461978e442c755626132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1542f0ba39303170078c475aed69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731318790f77ea23b2b0a2d82f0686e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744f924f49ce5e1a60eabdbbe592d59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ed4902afdcf1e7c8c1b76903a490f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015e1b72aaac99ead2fe9b17719b7a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46150ddbc70f4dcbcf7d08b77f8d716138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981360418b1c83a197c8c919200def74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae4fd4fd91ac699015334eee81432b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba2a1c5d3e8717ac5834a8765398a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b9ba0184a47477dbd5e6cb7a3cec8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d14e2f881aea9f3074e4e6e025be6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d6522a725da1896d41421b133ce1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920374df183aac50d03181634f951f3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0862b7de4dbcc016b620e977e665dca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be0edd620acddaac5b76c3d87abac4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d370efc0e64a6a0ee957dcc0f5289148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602b2a6fff25b81ebecbe3e9763fd18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69720f7af16756b76f5e451d2e62d903150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d542b88f33551607b08445de8b6c4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425df7bee95c73581089a4a1889bc68e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c85bb20fef8f8e2be847f58f0b60d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72860622c4adda2a57bc2d4e216c179e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be9be2aff46ae9099cd3307ff7d3a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c500f1a43ec60f051dc1babe3a82612156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da0d17386b1f9ad5b7fdb80e532974157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73d442a2f03e577e2aa005c67f0f74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83166c1293148bba1a6da7f68d2e9168159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aa34f1aa010dec6a46cc50458339b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d42acfdb01e9403ba773575f96829161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba51909a6663e01778b8d9fbb291cd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7729ba81ac1ab652f62d796ccd065c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9177d0be493357a67964a7ca94474164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5251295fe8045b2c0fb393175b564a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67806854ee1d38d81fb3ab179355ec1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441a1a4d5f466ce0247ca87685d8494167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec59a6bcc727f5a42819d928dd56bba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77809a26e19ba4c45c9e745ce4c136a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e7937eb048e32b5c1eb8b4ca504ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba26ad69c8b4bb0277f845ae2a03aa1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31a775120520804864f46aa9fb31a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cefccc65a0da59b0b854eaad82a4cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6eaa1af011fdbd70052ece5366355174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3e10ccaefd800e7d795281a0fe447175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb84fd6a9140cb33adb10476579993c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bc8d50130c4ece5d540a6be2c10cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731af16425cb252993da584582cb798d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9285679f0da7ed8e15eb90415d3f10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440b3419aae7f1a5db5d93f98952f01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a618a700aee71c4955ba47eb7afad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749bde2f172b970753fd50bc9fe81b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6f38f95f6a9c95f692bf725cd78b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c091a6be5afe69f9f2e5a1b9f36bb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165e163ab69cc41c59bdc7d3005b6ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e284d544b035764cef3793c4c03e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d64e4ac81c4e129d51083c44757322187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5124a6fac609af0627e528d3d30904188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815e191625209543baeab46282f5998189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fab08215378dd7db2fe8f51b8e0ef2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bd4ad9ce3973994646dff916d1b29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf08975386d38fb6055063d0ce53bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89dfa2e7d712325d2510f5cc9f0545193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bfab72ac69894dbce85666fb948ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f776a7ca8d0c528253e17c871c6b11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256101c936bd6899b4b816598aa8080196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259a3e427835f8548fa57581fb2731d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7e4f1608f2d26f4594cdb64c3d374198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e85135fb4bbef022ddae1f797f0d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398ca1195d949e157b0c41b1331d60f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495ac9dca974d7c74c51c909e6539c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1326b10916b3d9319e78c55d9b4de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3bd1d51b2536e182369d32445f095203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2699c3c9065d8212a7aacc48bb6cdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536300b3d9dda5e0d0e145b941d0e71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40dd3b616f2eace9d524a7faac2f55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080667dd28e43697dc6970d98c05eb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0dde71d31f0045494f8d2f81e2830208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc21cd16823a9823e2b8a30cd4a0b88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79a93e15f23981e6fbede0e11901cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece39c1025d1a73fd6506029dcbecc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da654cf39ad1d745848ede6f8d48d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04887b75030a3423ff2c89920925397213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f454d7f485a9827d942688ad511561e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b6ac1b0cce9c4836127a79c401307215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387efc80896c89c0a1d6db10a3f6958216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dc1e063bf72760c092fa0c40d6875217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040594160970c7be0411982875ccef7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f788d58d64aea67d67f1688d4d306219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41b5465a8eb9f097420b68daf901fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090c96ec6ff1379822236497bdc6946221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861dc631e088a714189ad6b41b03b1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f0da90bdfe4d6529e88fffb8a8bc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d562a0eb03df7d53cfb54e0fc5b1e84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa7dd6741fcc2b7856b6dace843405225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416415d1f044eb8778a5c4af7542e4be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d577c7efbdddd21be3167e0da545f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d073782c5794ff62dfb9bc4f536ea8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b49e5aef8ccf3b52d4b9c1aa67b23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801a981aef9fd0535c4724e13a3db4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbe83c78714541bf8209cde7936456231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baefa5cbb2901f5d18ee1461ec7b69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa511c2ce98762fbb77591f22492a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f014697fd7616b2de8267b97329931234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c064bcfb5eaa4706c35471bcefead8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de094ceaef84741efe1f9f33fe0b167236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3f4b4ea041bc2e7189d3e7dfc1927237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903b3adf9841e89831e4c69db835fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9177f3913aecc12c3f67c4aaa3960239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660b27af158a54923b20f8ed3681589240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636fbe35dfe29041734511062f5293a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abde1103be0062b62f93795bcb58b2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b90a9390b64d1bc2f555625da8346a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b15f9dafc3d2a7576f57487af567dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680676d8905930583287a7b51d34804245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98390294539ad0791dd71c63c1b65cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ade9517cf0b7c8b907497be30bc53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08648c606b79a02e1ebf10f9fc70074d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e4a54e48eb12b5f8fe73b079d94f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1fc7004a4c1f4476bb8a0cca67dba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5e81f4999d23f2bea75a0f400369b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46b0dce0b6093c441707adf7083239252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bab7d776ec0574d245b99fbb3b748253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792875f9a95d42709d88c366e53201d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e84bdf07060cb0905147c9073c0177255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732f6aec60b38c4cc4f43f578e1cb4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94064459a7fd716cf6cbcdf5927c39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d7a46ad3f6d0741849355773d8483258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d7b15ff720d96052e401456e303cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a9c95c10abdac2ba18b7a30aa4ab6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622c65f31fea4c953d51cfb41855f34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eac7c21db3367c66c228bb79ff46da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9e74e9a39d158aa00c1e6213b0556263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54d503e40c6e41f0bcc649f7980561264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954c1fa3eff10a684475e7b73f8a4e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe00cd041dce18fa0c92a3804ffe2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df958eeb1fbdd36481bf3eab5dd8d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e25d27ef262a0de8fb16f7ddddc557268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e17df5bbf71da18a7def5ead1fe1de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c5a1d9fa2ead6da4bab5f3d7fe2c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fbc5fc8cd0e126a789fa71096fdf8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e377e9e57b80af508ab99511212889f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e2e810fd534c11c285a6b79ce6c3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e926e4c517fc8dd177921d4a67682c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33797fdcd669e102b15f8a2b45ab75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38618de848d3a7af864b076160d25b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98e110499c8f6b54b16708152eff72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1c0c0e7146361f7850748eced2c3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598b868e6785d9f1e41840d325da07d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4fcbdc44779e91564e9496c9d4c2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd535e3fed5e013e0d5591edd6ecf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c330d702c16dd472a7043222f0774282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34210497c22a99c5cd1edd6ce666fd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453b79a59e8e459d19cbaa07861c1b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa12a234d1ac8564362fd56f36a8748285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391b6f648989a280f142ca90afd90cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff92dfebf382e7ba94fe066b6429ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cf1f979a2c87c0c2e53162b55da59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5053fee1e0e6bb5bc4084c098958101289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5759bb9ea90271a9a57b1883ed84219290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5172f897ddca135b794bd83165884a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772144e54f349d588614d06d081f67d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962df1cd4a9cf1c407b649d53600a70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39872e5731a82e0b6067ffc7d150e9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa064a82b323a1ed79871f7120d69abe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bf2e7cdbba8d38162933b99155e67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fa8441bcebba36db5f770b161a32b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60402414ca43e7b77c563c1389573a46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772ae30d3bd0be2b04e9a7e731ebbba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b1df6efb8388dfb455b95d756785c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2412c62b965cb147532c32e1a6e1b68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaa558d92e857c966d1dde3f58fb7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82b782562bee7e34f4b70792b1afb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ad35a7a4f05e62e386f6461a3c981304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980160e8c181f17aa0cdf75328f4e1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541fefcdc927a1fba1e4e750759a8b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dda5c397f83185189cf6456bff0079307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d103c5b082789742ebd29caa34bc1f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529530bb9a4c79b5bb5c258f1c1b06d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23af5c03ee3f8662242fc0d7ce2a4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcbb1c7c3c0f898702ec8e5cdfc891311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06fd57638c2dd7a210b0be6ae00014312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f3e110ba17b8ced96b1364dc7c28b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3250294dce7e623a0fad56969dd31d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485aa0d9bf35dfb4b6f15db0fce2e3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab237be54a995beeeb8d5e7eda8941bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26beff153c0b9483618251fa2bf4f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab2f4a2a6487ff2e76ec6b376a69d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03167935a0807585d58e39f397a70037319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eccbb1c4a4deee339781e8d02ba73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f36b73945f831465efe480f153a7cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce88a09ac39572d65516d256415e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5edfd3211be46cacfb5de8d4d1bdf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f3b608935e6ce9c6b0765ac29fbcd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb9b449ef07131b537e80198928622325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20960ba511aed057bb4cfd2b250191ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ded9c9ee186ae666f8074f311a019327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ea0ebcc946462c4716833117308e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fce9882f1715e44e42496240de7b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6af0e4bb461a5e216aa5d1e8bcfc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509adf73f8f26e730e383ad2eaf6509331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ffe4ad0cb00e290de6197536417c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73121174c047a9240c7543573708c0ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8d676fad25acd6cf4526b5fe891c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63195e32bff9483e4b345ead8e890630335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed0228d093a28da52ff567cedd0151336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9a8d02d739bef2f900a9636e4d55c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254db5640fdfa07d09e49e7c2b4b3b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c32ea6cd4fe16cc48d45091a78384d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf593f7ed1080ee7104a04c96640086e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32da1a6d821f258884f07248a4ca76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ff486a46736cac595b8dd88449792342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26132d94dbd91e4d1a9b6d091728b003343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb701bd72404d88799652fac6302ee0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab821a6ac2a97b18174df70a9ab3322d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc08b8317dd2642b17d59a223675c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299a1db1f118ffe8abfba10a77561c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499ff3a231e5020593c68415b003e98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b902a49e8c7e26ec8a9a71a19e9bee4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb560193cba766969df4d1d6f0bdc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdff12efec9752615457c0d332a8cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29849e74685b5ea22ef459596ccb7462352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114478a2c2b318956fc11268c0b863c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54911b080680fbb05de49886e7bfb27a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9018cb5351cd2ab601675fd334ab81d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2ea163afb4b24fb39f44c8a174427356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbefd1117242f9abec5856815f08268357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92562099175fe5babefd02993e6091f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa296fb84d13e51d4fa54835be4cdbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210b37b5bf3735b4cecddb500acdc72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfbe39611d97d03a11d0d63f2872c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d3f7ddcf884c03f486cd9d19f9483362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7bcb81e9fac7a9747599f6645a27d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00795618ec77099bb7fc234487e3a531364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6d980c4edf5e41e4637332c245614365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29509521500dba9d20a562ffc60a0b74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ac891e9a6eabde19ea365b9e0e286367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7b2645542ec2a7e16c26533269fbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b114a4cda55a07a3f1fb35d5e5d34d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea427420793c3e5eed6de09c13f24e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dccacb5741178d9dbdfb3e83bbeeb4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538a82d2be8f3a90c6a04e56e9feee6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304b916141c63ce15ac6d0a4df943cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c99ba51ed62c2828cbedceaa22812374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561164415a61257a17b1a72a4e817c58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfebca07b0c2fead6d5ad1f3d028d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f666a05b64740e918839fb34a5d1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684918a8f7c74ff0e58d18cd727644ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195584ec40a6100a55515c2f08e6fa73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed6a87b4554883aff27da1e8715248380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcddc6c9cc3e807b1f70c1a0ca7b52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf906c6e7552278175ebaf1cef800c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25f85613ab2a71a8f0bad19216fcf2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b648446add9b1676a87dba0c6835558384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82539a454830bac9777695809f0b82d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc6c8b4fef778ddbab700264cc6e74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf9cd089df7fe1438498f555aa9575387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7ca278812bb686cd9dd523d57c66d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4e3b4b7499cba11772555d747b07f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292bcd222a76cf2f34d92df0899e44b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22fecc93c194eb2e8c4e4ad247fbea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b864cc098522847ae961dc50c378d9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9f0b9db07937ed27b67eadf2e52fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28aab7464d9c1d74cbcac827554222394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d48e2097adcad9f2f4e2443dd83767395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec6ea8c87dc721f7e0792c26cf488d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89855a6026e4d9ee60188d1589339db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc492314f5511ea35162d89b0bf4613c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a592c9900d4c8038a4a5e53d3abc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c415b192ae503feecaf6cba62ad9d2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05974e02e6eaf24bf799a9ee10ae18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0889d336b80596b084a1ee228d606b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd505c60bd31710e8daf1e388592a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064554f86589d6ab7b7727d612999c8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc429b7fbdbcd9c6361a78e0d3536cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03fc3d3ffe68deeb031e267d72b54e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16622cda9841029036efb38a0b014a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349d24c3ca5c2440571fe4ec582d1b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4635e724993f1f3d0c1d8eb9021af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf1c1182761d7da0a6170f71d2937410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7e27256d9c1fc83fe79c4b8000243411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef87c835d1284996bbe68c03632e73d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a558994f7e023d83cf247ea1559da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ab9ee6a27d554b74384c2c7b99670414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2045b2865e284226d7085b392810c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0b0c283c7ef679a7baf425016c50a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450938ace2d0081128f05096a5309899417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5220c069ac0400de772892b8f2020418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6a07699cca100e78c2cdb527f16ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0dea36419d616926ea8357c4fef73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbdf8d11d30143f50c2ca117987c34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569b9d237abdef9fb774ae923411cd4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb023a1c22a98eae12879160ef2ca52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036090b2fa351a5426365ce1e24d434424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a61cc7cbae3db3154c036df31119eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a30a0156be945bfc3ea46eea0e58cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c731280c0d932335b3dfad59809390c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a99dc7a4bd14021fccdf189b260d94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb924f4f5c8c372a7680bb37feba5e09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799260ab2246038570168ab8bef92c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dd6df8c35bde8ca8706ba9bab4b0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03260d20da7e4f1e1f470d28b71da23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621efdca01c042c5cdb397b47a744b58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a85f21573f86ac1bdf6b0411424ca1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92cc447d7745201389ab7d385dae1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04385b4edca3dce6b47d35f5fe0eb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce706bb11b1deaa7bbc31c05e3bde2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c38e7fbf3403d09a0baed7ebe596e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ba59abf8b5d0d630b444c773ac80d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d4b475e89ad9ebbc4473903c41ec2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b855fb43c361508655494f5330605441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5ef76a3d65a995a68bb1667d0f173442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470065a8c5dd392e360a721e24c123f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c19d5b0a5039a2be292ca1fac707a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18052e94495b5c63bbc34997238e0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ed45fec5be05147dfb77bedfe50e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b012065b84146a344be89e0caf7d71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82010a94a4675e891697cd2325129601448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe875c5c722171778f38e7b7778fc9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93423f1d85eb453be6d01ba267fdef3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07322f5c40561bb5454a2acbae5f6bfe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9089694d83d361d479b10555dd46f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244f359f89c12155b6fcfd42ca1281453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588e0f4be840cb41735554126224517454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06d2edcdd37276b11d6e3d590dc92d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6f2faeefc91c42881d06632141981456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b57520c3931242680df2364fccd25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbd2037be67dd03e372188b5e1f004458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd1ea1512761d1b7bfea8050034c96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eb93350134cb4a5e7fb2b55e024c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccace4157df763f37ecb07e478f5a4d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974ea88c7e316c91d55cea3a44b8e5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88ba20b70fbe0a1441ec1d4b5dc242463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30346a727c4b74872d0729a21f6c8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbd6613b263fdb956d810ab98af31d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b8173b2bfcd68a532f7eba25d1616466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772d4f45416174346c4be139686d74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837de4ec9acaf19ebaa0fb76b16255ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a0a635cd24419b2cbc250b93a254f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae59e5f1995a5a7b0ca84adc67a5e29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ac941f9019ad5807aebbbb9092a82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b58c07361461925c918e6ee1e1f64c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb928cb1e822d5ea17d64a7e6495aa9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7fd39415644468edab93ba740036e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856751657b1b3492895182738baa302c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc78aeab63ec559f9254c8f66e0a1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d452a287a3ea0881cb6bb0b9965dd55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5e00e2b5d8cefd28e006bc6b45636478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed95bc3656b8a5c8df5c746cfc985d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1d5558d2ad4449d748b58f79d94d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668517494c83d519131b79b3d0b66b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4137a200e16c246f6eeef70e606a49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e465a4de5b1cb1a79ad9fa39989321d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f3e0470709936c2cbb3ce0353f771484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13654546858e7de13aec429498bf80e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ac87e14613c1998e9948c42c16b38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce3f23c6e58fcf6841b9904f070914487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5002a180a85f6d8d01b6ef0986a6dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92365e6dd16afb7e56d01821bfb384cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935a3d04f9436ce5e960f796158e8d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c813c16a54617b1042632cf0706a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969b2499dc316c33152f54f09ac4d1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6185c3ae3612f0bbe34da1419f36493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91694d69166036561fd496ca02d2533494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd079fc612ecccedd18ed1ae46e96d3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5819587d75af95b28545a2a1fd04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81952f38589d6e649e2bc12a1b42df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1e93087f133d63a9ff44505288165498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39528a1575ed3c0c6c82425a098a67eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c045394415b2a1daf3ef3456f91f048500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b4244ed68bcfe281394fd8099514c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a203c82c8f0952c1653932a91fa878502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521313927b0b3168578329241159856503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040a5d954c6997629be8a5abc658289504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c3b530821defb4b097c5820c92682505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5f9d62011a7b32bc2c5f027ce3e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac0dd5e338502c5890123550145de0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de54ad349c817b311a394ee0a43aed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6511f86da63d0c67fb3d643db65694509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce3c428ce07c955305cb4edb030ed1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2558c125dad185b136f88b8adaed1d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e4f1efee3528dedb56358448aa53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560812ab949da2d35e0921ca61905b90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d1c79e1e44746eebe3fb2e758566a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812d03c25cb97d67ed2f72ee374f0ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27002497163b4eef32d9f2b952d9da21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b9b5869df9c5c9a6b4fda1c492a5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed943dbc8b431f3aa18cf6894d157ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e7a9bf8dd790c3293c206f808868d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99892ef1af3ebf166a8f8d5a8e021307520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042a3a894e5f3d5bfb4a079165663fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda6966cce7ba9a2cc8293692bdb710522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2722ca490dd5799e649b681c23527523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd30ed1001e31fc638d9cf77f93d2a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e55fd43d195c1de3752ba28a80966525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97280d888d5e4dbcb7f818797a0416526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f5403d05e9cf9b1d26ffde25dc26b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81648b718045af7e34efbc4082d0b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08ec1ad486393ed08bdbfa612f0ef3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062acb85bb2e72a2ee20fef15a84428530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1e37f6898b30b5e3a1006f8a72986531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102213593eb87b8c11f73027f26b4d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c274184598641b982f17e31d77e5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9211f20b6b63d6b203769409b8105534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214825aa566d6009ab2d4a0f02a4506535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42471bdbc3f6395076bc0bcbc6bb9e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38abde517a6de22eae59dd159e451c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde64ec376be7ee8e540c29d31cbb704538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06527b6603eafb53cb6d40555ee1a8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ff6548347fd7d7435f46fa190128540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd657df6ef053329132e00be318717541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb7ac80deccb895b4c9d749dcf78d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afd210ab1494724e5b8cf52980c789543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d72442556654e9ea84abf0678ab2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db938c77ffd6a4f514d027b92140b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab846cf36db2004662531363a8fc3afe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698f0715d1bc7e1262f2f0aeab60295547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5325f5f98d5d781fa5287226f9f166e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa62ac668bc3ba78fbdc7190e2aec8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a040676d281aca7789d7055ad307bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37488d1bc62af512c4e65d5c3ba8fdb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d47a42843d6b8078a2b40564955bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff320afded83e6db743ca44672ec3c00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b387613d9b5c6aad736edeba4f2e4d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8818c068ec3f1f5877a39cd69257388555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4a5bd0f07330c4623b16da9e84d27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f123eee18fb8bab270690e427a757e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b66779634d29c874bab9d4669331c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf19b0e7b03dddaa168975c2bcb9a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09a117ea5e38771d5d13cba058cb1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cece442eddbba23d63e51b350e5eed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ba28c498c77faae39e1ae4c6a89f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6446efabfdd6c9d77bdcadafaab5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a253bef9124e5b71fb957ecb8c9c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565ffbf6a422101ccaf793361d2c38b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56b5cc30d92a55866b2919f1f9a8c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be3d63b4014f32686694d51899e693567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae54362ddb1928d5c887644daca8a9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fece36c1babf37966833f1ff61fbf58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51146839a77f03cf164d02ffe80efee4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48dda98dc5f8231c2b48dace7f2847571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c912169908fc4a598411cc518420ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a473add646d2e806a1f7a4561a9818c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb82a8ed2a42252fdfc097f7317b517574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880b6bbc1e358104f6eaba427d63cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d336f1ab3bbe021aaf3c4fd04b30149576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf78e1e6e473be7396a1a35cd7c81e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2ee746df020a8b418fc835e0de91d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01059273bc3c73e6b3c4e9e23c61b964579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8f0f4899983c6b5c2a4c9618af33d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9151862fd127c000425ed38412c89e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003bead29bbdeab85bc6a911b06df51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338298684a5ef53ddd4013255dfa4ac5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be7ea4de8dfa0c7f7d88705dd40365584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa128f2ab18a4e78f6125ccdca9e13e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622dc72ba39dff381962eabaf53a412586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d05901ba664b1c319eedac3779f8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2d7419e66f73a78c3c10a822c617c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab805b7076e58d66b968ee0df6221522589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f213228ef8b6eee55cf62e30db36d51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee33df85f5836e74e1ebf2550cf155591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cdcd47f5f5c9eabf48a342313757c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f671403eee8dc355d97178a00dbbb4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650882354c5dc83539d986257a6e3cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e1fc9f4c7ed17267efd0befaca1e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94eb2872919cfb4fd6069dee89653596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380f6c1f3d6e6bce7a6942eb7c41870597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cdb9b72d143d41eb81d9d718e6c1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11578151be36b50c15098c6917b68b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214954830202c003cf2329187df814c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075c97b482c906d2e02c71a607efcd3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10896d3bffd2fdf2e4e364fb7358151c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4e5d99abe41d6de2201fb1f36b0a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a809d95d2421cacc95c3b1142d34f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8076a25107da2880ab40e0853dc6603605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fd614e6235a68915d72007dc5e644606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0bea269b496548ab4c0a1dc593025607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0d351d22a846e7b006e9e8b0cca58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f00b28fb24f87320eff48d5a4ad9b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe041e68c3fd4a508d4b6fc01f1614610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ce577a34291adf66f3973ee6bec5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d734d0bff1c3bf07e1afdf76870c04f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac6bc547981d896e09ac2b5d9aef0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b0d033a1ae6ce0ebc14e243178f0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c99ea5143fe05f31a1fc4d494bd4c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb2f7502be9347b446d7574464c30f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a402f52d56591738c7f02a3a96c6daa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521801e491ace0528e56909573e1593f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b10707908f01cc117c9a2fa00c7bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12801744d22b9727e38aa1bc68f673ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab251d6f189e85aa921560908906fd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d47ead7c082184dbd28f187a1e082d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e02f0b8d7d9e6529fa3b394d9a1bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9b6dffe85c6f82c2b78eabe95d56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c1e978beb9150231b3f66957b0650625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879dd3c85c868fb38c4518ad9269edd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249d3406a8dde159dd6fe1262b7b4d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c71675dde1c03d6253b8faf071514628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c7f3d10989f039abfba341db4c59c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b44172f78455ee76f2e8118a718fe2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229ecb69bcb2367fd12f7113f227412631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a739ee186f9af02f17a28ad0f1a543632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0980987a84996197e9fa194b9e6266d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f99d790192865086c70e4595f2f28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137cc8a8c663389e5fbe5cb7037be2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8646de2889ed36047ad0c3dc8fdcc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02684b56433747e97a7df4572ed1d60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fb0eca64511b9e83b2167d2c98150638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda27cc7f97805afa8afa1f1c3130603639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a390fe24359582712a7c420fd239f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3dcae95aa6de390098f8a630c44f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350a99464c1647f281a21e9f6826646642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a961d343f59471ed2b61ac9493ac8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec983a1ca36e8fdbaa05c9b530800541644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd52ae7722971bb73a3b5527cd05d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36c55c067d324d707c041b9fbacfe1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9244382f6560e62658809e5c3e92d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a373a3188f51f7152dfae9f3433d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f062390fc4e4def63f218728b2a3f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec5d1654efc3762aceed61d6130fe6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30596f1fde7f663c4cf92cd3fd26988d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399db80ae7b78cb2d4b221ca3208f4cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032b78bb06e73c795e610f2b9d069f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a2594d39326a0e42fc87ad44b9b08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c3a8b1011672e72d503b6d88b8896655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f23746a764179ba15ff974fce65cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080394abb94c176c230ba3c3162e44e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49725e3fba0d477d4e1821011ec23b65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd882de02f0bcdffe1984fb9b4d891e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c65d175feac020ae713a7437eba9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9591b56a2d37d77a5cac954fe3095661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9c3310cdecd84374c17c83185d9a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540a3c86514543e054a5722781b0f4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b728b1fafab9e1b7dd329ef0408710664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7926d1047730fc7ae8590c15d9ae2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361adfb4218eaf5d20501c0bc1c5a856666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e8cd16776765eea2aa1c780651d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f941358607de8a05e78a9d04af2ac9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db04a3f826b8b1fff22f08b618fed52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e66448d3678e5428dd90fa1a50355670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc34b0ea67db04a067da3520fee057671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf8a7a6fb404ed95d2018ccb423277672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df84cd026f8c8be3f1b2f4ba77c6bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d9b3273ea18d462ab023e73201fd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bca436a6d69e01c198e9790417710f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba389ed50b04fb06315ba3a28ea601676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0af758e630666e624619861b2535c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453a3f45e6174c468d6a6f48cf926de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729e483d5becd0dbea9e9689fc25d87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eb8d28e8c41be3296c465535c040b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0917a90b04468e81c42a6591dd422c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f688cc419a9b48cff51e156c98157682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dee3f9addb38371adae438fceba554683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00008fadc465aa4889717e107b67a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb367f7da67600673d96640a7582d5f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b3243ba98a61caff249b5752cf10c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468811fa379a8b143037aaae50d9fe7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965eaf400eddc32a66d90e45af918d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897e91f30ac81aa1502f6e165815495689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8e24c65709a8474e3366666da4a45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d16fba105fd9d1223158c0d936e09b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca6f10024836ed3ae0c5a0aa64c88e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e41e06c896021fb1f94051cf0321d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a7273df10fb2ef38ccac1ae0120fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f63fdbb7afceea8963eeaa2a79ec29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8533b18d7b17ad6cfee72dc90def8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24479e2a2c6a4c941806c20b4032e4a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5015520804d3bc026b0d157258da926698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab6d16f9df6126b32675ac963ea94c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112db33f8d34d7b3426987c85182455e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b394043cd752fba95a7be829c3f59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad58b3f220936a2a239171a73943b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40d73ba01249d19f56a56855bcb49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d84a9854919eac77e5836b4082516704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4222ff2211744154fc39d2e496eec0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704299330f505e10f4de248c4e36982706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030d0e9c43efc62358f08965445b584707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d709460648174c6eb9f307fa6bfa4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021bbf45533b66ce6073874f72915e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4b6e4f7c96a5f75cf143a48fcab15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3166ebaa77ebde98d752ba029463b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abd2f8c0dab13496384fc2282085f5712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735235a1e7517584d8eb13a03f21ce31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0204666b0ade60ac345bc491b882eb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b336f2bf0be5ec7384cbad9fd6fd363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f522367311eb0dfa725327e3e0c35754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74331a3e4217df87ec6ca6c1d329e3ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f601e633c4b7543bf6e34df98a202a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf7e87cd4f943f4e7e52d2586e53e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428ec502c34cb1eef26d6ea14aed34f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a84ed86a5207c890aa80a32d6bd5bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e5a36669ceb05f2fd43dce04984b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea84996f09790dbb30181fb9088da611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d340d06b72ca225d64fa365bb98fc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1b6c047f66803a64925d51edc2b6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47343a7f25aaf78ff578a7fd593bdc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b829c0b81868e39df062f0fb7e11f0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c484a1509642368a9e19ee21b9562cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99b00f47383f2fde1b793c17758f4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90207f37362f2ce7635c57c70d9042ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c5bcca523c884bdee10d896fff6b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25e029eb09b3a1886ff267abb1705020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516bdefffa90635be82ffffcdd11ce121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ff3c3269681da9af68217561aaf3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3999211334b5ba401a5c0e08a65f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d53f44f2ab32760de875f654d4cfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ec2dab72f1b242c3eabeefdec21b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129a32e1111d41cfb27f292a6ab2e9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf3ff4f1af2ef65e767c8b779cb40327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ff354e0eb9ef822b3113831318fec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a2fb1054c36ff4832b45e689ff8de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b779bdb6c2fa5d1353e64001e9ae2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c988ff04f7a81cbf93cddd5824206031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccef01c7291e012194b54c84e7028632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd7a0a5ad7eab35f51bcf76506295233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a452eae9a9a28ddba62596c485cf2a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed14d21446801c613ca233133c82635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11284c790839cd5b03e886dc27d471a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8e03641eef0ded51574925c3c5ef837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6d8cdfd4eaa28fe4576a4ff99c0bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8729f51ee998bea2245a364ac5f4e4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8538967ee3afc271d92a6cbcf30a4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b67d8a179eddbc975c64eb503b65641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b92c8616d6f59895e5b194b39c5bc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f14b6f24fa37e0514d43478c09f7b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c2d070695d3e7de084d11e325ba9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda025a0260b97e42157ba4e481f5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a9e46b8fb67881415371e6e8d60c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22db6800346290ef73ffcc0c726d95c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479affe00c168bcfba9b693cc49b343148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee28dad2995d9aecbd33a1ba2d6abaf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ddf1db4c10afa86d883f116e23d0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7c45dff8cd79d2812cc92b0b2197951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e2bd589c9345a80f30acee80aa48652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab91342f8c6f8d1dce511bd4fcae0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd424b37d3e5bf4ce37f7a6c059e5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46311e83054961316da484c64ebc3d0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbc0c3ae2cc4e68a6739c4ceb524ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a887c673de9d9e80a12c7a9a90e70357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8c7c515c906632fd75c89c563f60958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ab1cc2b23fa8000eaf5efd650b1d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70aadde5970111cbe80283709aa08d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db136d3e07c594ab6abd770a4939ca461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c72e64d66965ee467f5527be95228562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751657ccd67e7dc03bbce44c7077490a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2a45b05baa6d929a8c6235b0cb73c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cf1b0ffff4d26b58a4fe38b05040165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2255d901cad43acc5ab96ecfab9e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1613ab21fa2b0b7fb8a260b1b24410267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ace46bc582e2b07357dac24412cf5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae1e1bf1e2e9d2dbfa4192cf7cc39469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146536925a8fab2fd72f3476e380e6c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55985ae7d4a051384a56c0a1cbc2120171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ead560bd06a9e13ef13ad2270683b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79063d76d183eaa9cc7c3ec667b9b6fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155aaffbea4ac493f32836dcc40945c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197a9ad2fb0d3969911f02d1241179775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95982823bdb551ceaf20bc023351541f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1005aa636d7f18fa8583d7cef1826577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d94b47fd22e5be5b9cfb399bc7b3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10ce04d95af71bbd5d5bc82b5b63e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9921072c034910ca5bfa1c905db986380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeefbdbf646969164841e472836a3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd922081b0c1d4b7d2f44f6b62b99b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c96be616976cddfe0b71c76d00d47183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b687ba9d4620b6755194a096343491184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dcd8d8861969be94cd5b510f4f48285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f77d085c92f92473acb3cf934720486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172da58ad85bd307a3d8ccb7ae54cb0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45784ec6725134ba2596587b56621ca088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425112eafa21205a992d2784eb8cbbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebda33bdc8a0da88f65ace27220b4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4cd066f9382a5635feae97cd4cc1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6777ae74529c2c3f12b148bc268377992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062ab2d45c24180e13231566b403f4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ae397bde97061b78115e1070da3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c433f135ee6c144e39158b771480e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2199455e59a387b4e30343efbc9dea596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3e4a6780827c36f484df847b33d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f72412e74a973deac10e7ef162c62898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abd1dac2eeff51aca6d415b74dbe9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e89e74147ba81ac3fe790206bdbfa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc718a185bdd742b33fba5f396bc9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9fc7c1b4b3e57f3a20469bf8ee6eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dccdacb004203fcc5e6b53fd27d24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3872f632b665f21a9c06092605174104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28886b3932df7d9d42290edfd367196a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cdbbe2654ec7780875c16cf6d4b5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278c17243d69d090cc9a1bdd12f0a9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c361ebc95496823158491f57ae2cc80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f784ce4a3e28d4254a3859213843a64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3ec0ab1d08bd3a24d95e4deef5718110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8c79bfc88dd1f1a511050fb05b508111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0438cc0939e126e63186f5d46f649a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e87413593521745c81660d6cd8e4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7060090326fbe17a94cb826de97671d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5047e0a0ad1cf109bb0db0627be1c4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db739ae1b20b70153c39e2abaca0985b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312021c98d02f01354722002f2d99bd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f71e7763640c45a75f400a9f153859118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa6c129b59165dd0992f20d24194d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb0dca68f27569b4361c0e38c52e7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25498a6b4acdddc7dd62bb0dbeee0fc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406d5ea7ff40145f8856ba34e35eb46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9899d6e277d9216ffc58694ac9980b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0304b52cc1d96b9103d494bc7e220124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60188dcfcf293e8ba7667fee7790e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361266d101d6119f34e043244368288126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521217af87f93a5bb4b6d6853e50b7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee66527a4be2d493efd84ce99bd7b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8769ec6087a8199794f3c3789dcf486129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753122db096ef9799f4001304276baf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac430fa8bc0ca54a4f92efca1948669131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538ffca3b16d8d525c72bd14908f868132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ccfe8aceedcd6d600ad9ff0ab567133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e0cf51133880d3aa24a6caf3f2132134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea7425b16148053826c8bc1a7fc714135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d268db63e25c88c965d03e7454284136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eabf8c4a6cd24f59fdd0a7b79fa59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d308ad7599af50cc4806887e41570d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7872f7c0afa2895961f55616c8723139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ef9cf5b24b9d2c8d7d033d6d35ff3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd81db11e24e71f0686fc14c13a70c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85780b3fbe3b13e914a5affc174f1d0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e69a5ec1b463200a0a147798b961f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3ae4406cf26357205c4d0078c4808144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40755bac2575aedd5f9b13f08ad8eaf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2299d0004f24f229fb0e621dc52ac2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10487591b997325fa9c54cc30cffff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cc065b4f53b234d5c36ea0e4311d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45121f8ebca50c0e7b6c655650ee547e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f271378b31ffc517ef80533608160b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837f3073f8ecaff792f1b3175e8b4e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b325fa1fd5852023d14c9ea6cfed59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cd74fa2340daa2cdc250f3cc68ad3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bb12785a6d1cbf350619adda04600154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f83af96ce95ed7b6494f4912a75352155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b6a5c3302267d4cc6fba07439bc55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643a102f3c840abaa2c234f1dc45b6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90f3287d4387ecd6112edf164f2979158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9e25fa362d79aef4182c6b9c6d5db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3928762ba33dcbec22734bc24c2f208160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29310b4c559f7975f4fc62b57af712161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dd2a65c5e1a63226d23a201467a4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928112e9988f68d0765281196cc06906163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80d26c72607cc4fa7132fdac4f0d39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c45ce88821612dfe2297e5bc0ef047165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55c6aa08790c7d6e0832d8f618607166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17f58c26489f760eda47a7958c2086167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7115e2d0194af970b08a645c84960168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440e71253e12cb75d751f8a32aefda7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c93a67d6a504a8842e32a5435dd251170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37775563ff80240cf65661416dfcb3b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222e9ee864f44ec93b812176928c385172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbea0a5cf5d606a2e36a2d4c67eb43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663b5c3b3628f59b74f9c6860ac8e07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708357a89eaa2468b701dfda7b65bc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f8f3be87f5f3b17e57bf03843c6f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de09c79d9d8c738a76e11c8f798a4c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af825a1506d132b3af7c4dd034f747bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb52142951260c5ecfa86667541bd95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f96b93667a47b8aeb87bdedca7ea73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ad726a765d8b776078964fecee6b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54031747b8c1479cfef6bcea6c8af143182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a04f48e8ee16ddaeaa0f77ab8e06dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc7c9651d58304fdc4266ffedcc520184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8ff9bd660c92fcadef0b0c37cf8b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10379ed6267dff4a18b99d523324a0c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccafa5737a9c2cf44c70a0d84b57f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85fe445413c97aa86541e0cb5b50d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ab1dd85b6e1333db00a6f7c508130189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd7fd8684bd28d0098ca5feb016a3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11481bdd6d530641753b8dbf942229191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412304eecb49598a5210ce061c0e9c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b47ded9fc7139006274628d96dfe1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c77da764f1710256696652320c4d72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f33e5f3a40e5ad926eb0cceb80992195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce5aab3f3aeb485170aecac2de2e8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30908415427b795a5d3b5f0f11b4d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b8e178dfaa43da8cecb88b6583e75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad484ca17c1432da64dabed26ad3d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121716494365543498350bbc319e071200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d0a8132b2ca9afa9f0dba527afca8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b51f01046bac7c19623ba4dbb5f90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1a64d817cd7f7e129c04fd3aa8c15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d72cc3863ad6b728f960afb670b2b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbf9e9672733aeee9714e90329e8a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619223475fe0a7fbcb12dae26bcf5a07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f006ce1ee9fbe129e6ad9f92edf16e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788deaf539c989660fbada3d131d1c27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61437d99e2ad5d70a9e3ba4890aeba4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb3c3afdf38a1b0a3f7f7a2a17373210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bc0d48ffb367e519f7940cdb7c720211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ebfbaf1710cea480ab35aa7142a6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6f8248e9c0329451861c9b0d4d69d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c96c75bee222dd997c4649d65432c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bfbdf77f0e8bb88b026bae605f028215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e948f5fc01678fcdc59afaf15f190216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de9833d787b1cd268fa462163e8149217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe735937b9b32327a7315204a2a703218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d0175997260b8c0424e294b7feb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b83564ac41345b7f34a555c952276220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9075618cb39f1ef25b1127fa74dc3cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739c208bb9cc748652f9f146ffb478e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d1551638cb5c17cff2214b4b26ea8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb1cc38f7876cac90707ae45d78681224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d490334cc909db65411269d45a61692225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51534ec96a006831efa686b4d5f647226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8178cbe109c7d1f8ca9769eda1d1e54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221bf10d8a12e11b219d89473687a67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5269e53783f7984ead59d65fccb917229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0e358e6ff06405c806652220236b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f84f4ff9cf9368689dc280dcbc83c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8147ff93f1b8da9c4d4d416c623e36d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca93739cd712c06afe8e264a4b132d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0749fcac21fa20432e4823ff98925234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d813260461aa0994d53e8d6146d4d08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfab4e2be885d84ac144118f41c90c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a23b6c7ba7cd03a842f87d9b3350a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bf475f938b5f05d604605dd5e4c0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595891fe403565a429de9320118aa90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51608a885406944ea97a969fbc7d5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffa8844ec0ad66790508ebb09b4363241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664a85bff0149746fc11ba51f8cb08a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddf323daf6b1a20fbf40d75bd55787243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e7c026fe7170a156ddabaeee17b2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0615ac5a61526c6e468ba14f24344ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6de20723e758ce15ecb417ab17780246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19544776e369ccc2dbd867ac20dbed73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec703a7b2897d99814026fe693e1e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349e6056e34bb2b1b9dd0b2f0e7a50b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf8d1b13434860aa2a57eb4c287eb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd383dd621c8bc32a1d95c868037bc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38141df484a0b3d85b4cad467f4d7f62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49670ca995e10956671e9814ab8daf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9e02e15f6b7f37682d39adb86b951254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934881b7cee5d627570ca9d20d5f3e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761a25fddec833b389789690801cc51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623df17ea3fd6e6c12b1add29c2a4af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bfe93553c92a34482b0a78725778d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c40e00906d63f869a87f41cd05282259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca873198715e814257b4c13c67ad8bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487a201a2142156cecb9ea96229887e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a892f6d4d879946b2a99043ccd5c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b186b2da3cc40476e20836673d1d13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a49384c90a0ed5afcaf7cf764d99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1c35386607ca9cbf3e8b03da2a1ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09544ca7a501b211e102c0860768d4b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e10a73c3d0f46d33c07842cbfe68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa1d982101f75971133d136910c038268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b207cbc9a2e7a8a832a53bf9645478269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cc677a02ed1f3aaf73c939613dbcc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552c6c2e1025ca92f781666acbc4b83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54a4f599c4f7f236e537ec9538ab7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47abbc141c6b5d48096bb1f232dde5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d9b07a9424989197182c91f19e96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ac0b3061c9ab097a649afe6d6d3e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e728783cc69858fbf2faa416bc395e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da29050721c5e0a0800ea78c946f8ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f249151a046070f2d3118e3b5e42c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84894ff11ae5e6d7273d88f0e20e8dae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0172a1df3953b206c64da2fb205231280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395103b77e800bbaf0fd9cfb63beb43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c34555d417053b62ac095d07111ef9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090d591fe92814fc5394e4f50e2d95b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c335ca64d06f3ef8ff6ebd362ff41d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389a17582d0c67accc5e2f9c1fdd068285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335d4b1870c4205a55b8951ddb79471286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3882e79be2b9bfb189fe392b9df9b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896db5aaa0f273ebeef6862cbdbeb96d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55305a52cb6052809da2f673c31c0db1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a5739badff33d56a0bbcee9557983290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e225b55f26562ee2b63a8d17f927797291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a676066ded0c86800565974a0ad554292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d2ca132deb026b40ca7e6383d4d7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da985dd443aca9a315dd6737805b7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e266d3f0fe8e3e707d883c9255f552295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269c67d8d33e05a456f952d6c11ce3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e0b16ef8087dce1d3c07727249fcd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfca9004f24cb803cc198442a578a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d29cab20796572512cc1c68ee340fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81b95c5a37e5f8535c96d1a2a20f8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e6244e696b28e04c170e577daa054301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd9f1a7196295fc282a40ac03ea86f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d61cfdb5f06d87f3c00d41b84fb36e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ad27ac54eb47766fb7332a60e8e7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072c8a3d22baf3aa6a1c1412581e22c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9fc8e1f7e7d3b8f04cba0a026fb56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ca77333ac6746d5302ff6cb75f1d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a6b9ff1d6e08b2385b2d1b8ea3b7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2196b8f6ce600a0068e34ad7b9527d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1e72b413a1fc47a83db13a0723c99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b64559ff239abe3639fb6ad7df40c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35844a20d38dcab56ab070e776bf194312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cde166deb3d85e75086d4b8f7fb4d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abdc1af5b20326bce847e00ed8c366314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4c967551c9c851f292ba2a4e93b72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf96632b113fc0eba3016f22b29d8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f043e3d87d42e0d34704d1c807e0cb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9b6b8195832df63cc64c67ec4d9ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd34257f94ebb516fc4efd6a2cbbbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc094ea26e8ebb0d21ea4fc1534e6067320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1228f6f33d95cb300a2d6ca242aa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b7efeb2ea3bc705defce1c6c649bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf11393ec2991812b80930c7f194ce6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175a0a56fa61e2fbbf8c989f38fab7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7c1bf077185eaa799b4f65f82a6e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596f31776a7378ed3be35ceef9241d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c0ca188976a48c22dcf25e48a9892327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ec384f6cc42e01d47a60c880aedb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9490a37d56488585599e329f91bcd6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf4d72e014522f9c0130e5a6e061ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de016ef3d8e1bf803afcdc820d367757331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0c38bb5ef165178fd19cf57636883332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae9b199d97cd9b338754be1e8341fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e8924969572dad4eb82fbd38523c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48754e23ea04a264a93588a761791f21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b485f381db5cef5b6ceeae7c43bd65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e819f10db6647481f75c249bfd4e480337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b814c373d5896636ab32bf44b56275338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2dcc0448ac6d257d74e947d7f537c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a5b1de4fdb3356e0f9e2410d2726c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb28f5a5d7e28cf0d64550ab1ca92a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718abce466532341a61b174e109422b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23d9bae0d1f4843c9411c3c599446e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63bb7f27b18efba8a82e85a23bbf9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1339c268840aa14a489048c41614f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028a420dd62d7c320bf39b8af4aba4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253d6442a37bdae7d47de0e507b15eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f64de7fc069eba1621e7ca2a25730e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a4b2d01e57cb307bacca0a2cf04e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0ed6cc8358e1426634d88a5a47c73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82699a286e2a3b306b178a2b429ef12c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17597e37f6518e563487c8fe559dce9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc763716453a7e1a265ca966c2e7ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e89d4820b913ba6ff93f8c7fd5c6cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dfa097be286fba0d57a91fdd746c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf2acce0e5c33672e7185e41c1cbb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cfdc92feb84fad6c4d52b3bbee2a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d68b9e40ae4766187743445ba293a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24750fba59fc86fec635b1c63c59ac8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64978046265aef064f83f3f73a465d6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560bf4016aee0c3a58e6b5d8ef6d6c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88600904ed0655dbd28a236659fc4fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b1d7b5f43467b96e5aefac35cf9ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4ec7291fe42d18563ba28b476f215364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925fa9348a8d9bb81510f663d680de5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c933693bb756bc7c763b200abe06ae9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230dce0e7227b0315448b58320c20ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9df7ca102b4b86a30fc8aaa27b4b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551f209832e6d236aeef69a6954933f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7267d16b775f4c32401912a484225370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f0ddc8dd388fe9d036f526f542b20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f81bac47327d9a52698fbbc7df1e8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2c4143ed2c6a19244f103071e058f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272cf685bcc391da3358e115ec46102374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ecb212ff149ef3798d13237b83385375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16771dd1d4fa817e9995bb1e6eae00b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f990e65d6215876f42ebf574f64dfa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0eb00c23dbf6c1cbb4f4c227a6608378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec69e7175d153eaf293d13409cfd8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64e1fe77c675a2fe86f9290d9af2c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaeebea5f75547e1546dbb21473707381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b06fd4a6e7419b53f7b5aef27fe94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e78527c687a36d953d37766704cb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3a7c818ef7f3e49572654da6a8ce2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315046761d245387b5802969b9dc1893385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a8b435acdc2003827e66a4581f381386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c9d33874bc1206f5d9b5de37709d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889024f3a42a2a9ba102609eca30cbb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1825e355047945c5ebb213d4c67806389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d2d337bb8719eaf31db87db456005390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392db2353f976ca05f0c3ca0733f7ada391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c277b5bfb9ed3fdfc37b6a5937b2692392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56b2d851d0fa6fdaf272606e42cb8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d90ceebc738f07ba19b7adcc7e23c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d085f2d739d00a4c765c9217d926bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64190b0217b30e1505ede2c75817fb17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7325ad100e6da5e75fe6e18a155fb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fefc2e42e75ed8d2eb4503d2e2dbf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb8dd8f3b441ba5c51ac69b9adad6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92689dc291aa6c79e41826c1c35bf19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5084956e73346522a103bfb05e2ab6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eda698e52cac129993c66204af7b89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081408895256761365f864278d062444403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a68f47650339455e5988df9cd7d861404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a7c28e0acfba0106e929316f8c541405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4eb86ef0fd326c98896ad9f9c4d02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f00d9505bdf6f6a3f22f5faac23e08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439ca46ed8b9c6c0ee268517c617893408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8389abe28fac46eac5bba74bebe0c96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8a75afff20045b09ce721a619f29e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc06bd2d9968ef74f6737cf73f7b8e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e7330e9d0c922861d57f353d77b71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11757cf25678d1a2b5e0819611780b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c76e6a1b2f807b1dac66b0be9aabec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b792a457ee4656dd39092d418877fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0dda9ed138bfb587724728c8f2594416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c9908eee5a664bb2af0825eafbf02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6424ac2fd429d37816e9a14e3fe9e25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a57a2b755f31a8632b9ec2f496b5aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbd430e153beb4ee6bb2875ef9b19e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e986e2ae1c0e9aa61a77dd0d3215d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb040693087c17582c39fe5655829f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200896527a52019f7c285ff021b25ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5dbf1e92b99e93f2ed87d064d846d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ca6f8f6eafb1ee9f68ca9a48f682425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee41a26d22ea0cca5c3bdf17dc22b77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8404c49e1f9ae23cbefb1144e0fc2bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a99cf7e7f3b70c1a7633858d105d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f09c5ebe925a4cd5eaa3220cae77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005b50dd64c3b710151a2a58288f85e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d9112dabd4d4dd9285acad2ec305b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33429aee7e002e37c44414bd2c1bddf6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5187b199fe7b327eb95dd0066d73fcf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff655871f318a8ee6350516a3399d6d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4930c50175d9244296fb5f6ec224f2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc573b46bee2213e344c4342cb66b87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35fe83096d947f0ebceb97068e4b73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beaa8d2cf2f22d62cf1b3ccabe56f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9a8fcddd0e1fcacf3615140131453439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33382c8cac189c8a6b75cd59884a1a7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcac70267eb1956794dba32f8654bd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a3d9f4e32ef3bc42680b83864e6c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec4c83baff7da37b266494f452e65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febabc229e9036a7ee404ccc9b27b7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93faca121beaac7d52861fc6a6d9aaa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8529b299670b2c2b6c5479759cc3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6cd26ab2b700cb46c2458813d3b68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0ceddd522fcfa9e3c22e89c15abe2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2225f70f2c6129fe8b15e746dcf87c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945420ec7ea74414404079c042f8f5e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fd553184bf3b0ed9b7971c485fe5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309e389628fa58ee32b65afed7f6a7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390871340cdcf52f1dd2b70044882d0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0660baeb9fadf573e14195eaa75c332454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c450df2e6372032979a6f398b5660d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c7968a4e6ce141a310446135a0af1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a054ab13b6b7bf86efce2fd1bf361ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2d2f6f80085ea0eccdf1ad80aaf4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1dbb45946a907c5e56ffab56ef5ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c0e84e6d664fd1f8d2e3a9fc9845a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cafbf24d4fe6894e82f149afca9d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23293b8ffb5ba0ee022c044d4fdabcf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7b689f5df612e93609d66add84e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c638cc810a22252560d570044abbf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b6b9e2138e8f92317d2f34fc177ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12275ff115b38d87c2770a08b9c2b76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac34282843330affbebba60255709c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b938f2d8874e006f3e559b7551a711468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982457354665bd2ebdbcd36aabdc15ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226d8aee67d364e3691f920bc090b76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0029276a97c06113cbcc1a5930ffe51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038add52001929f81b25f03105c02a53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390596f36cb33ed27162cb943c2b872473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ed31595125abc81e0e28680a47090474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c7d5d061dd08760aca5bdc139b0e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc91f74277d7a92b6dc2bed94c083d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638f2ad2131593c2026380039eb3cdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b931c386c6734906517087ef94254b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab04e02aaf83f53ca6991d1d532c66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f10d74cf095f14c9163c816ef741f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02b6db322c6ab0962d4348104ce82a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153d321e6db413c31b4c20fcff3f0e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce6a54775766c47894e118d66e0834483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2f220ee25f1893a282853b9b91566484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc8443fe27b67639e8efcbf2e29346485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde60f03f342a0b0b15f9819d635e72e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6e0a3d4dc7a24c98abbfabcacd755487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e0bcbfac6560dc63278fd13d33088488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a69a723e7aafeca1e6e3f915d3619489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c2963d0aa7b8067cba76472888055490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb35016c2458bb5d4db4f9aa3cf347e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022e77820086d9991b9bf76af26047f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae19ed2bf6e4f6eb5253286d7bfb8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9da000b65a833a3dbf37df3d6d8fc1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47f33886c2bd02a6ad649d93920eba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b98f45ab27eb3a539b683530f2689a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad1e47e2e9e59146fe50f0d4900b29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056edd343eb698485a325ae802e6307498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212f2e4c7ac975150fec23eb038f117499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e5a84e93fbbfc78688ebc506d4f60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c8a395c9e599d0307566242ddd663501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dec563b690fdfe3ef05213b049cdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549173bf4577bcb1d1d27c126abe2f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33ca325446bc7b950995f14df14f9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63585135fb3701701d0112d876064725505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8306269242086723800a79170866d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1955157b908751fba0cdefc32840b7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d234b2b0dc31aec1d19307d1d343b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38d0e98370e84328c61c4f2ad38f44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0b83c8e785ffbb0091ba5aebb7371510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c9837c8a0514d40ba64a046a52d26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ae85ea78e0aac2917a05e38dac444512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05700b14a8142dbcfe02bdb1e6f1372a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce252d336c82ede930fc41ed6fd518514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f96448a16c3b69d2fa9312b1bf946515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045dc0a47b3d018faee18e41bf67730516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57b4c5528c66956140bcb2e21be214517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4836e5112b0b031e51b8da020a8d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f8fe4fd80fff9e816fc27c291998c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb07213b52e0dd242de808a89df9e4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fbc819ad38cbd7d4450914aa191e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14349a6c4991d37f96dfbd237cd92ab2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5269ba82934aa587ed07ac02a2f5525523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a59188af8f61f26c922b1f0bd26903524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922351707ae65ab62dc364eb3f4833cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f63a0f6cae1769abcfaecd2541b323526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed464929b6ab1a9fe660c18cd2641aa2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0c638ebe4ae92364ab81bf89226a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dae60ac78fe4748a2b5ab71b6eb0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bcdd3e181fc7aadb9c3e12b9ffe9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00737953f9ae657eb948265c7e930f32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8545669c935991ba13640ecfa60e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56e0ea326f54484364d57d110e9cc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971723cca09921d3fdb6a48ffbcc593534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f93719aff0f61c2a2f93b1c7e3b83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb300b6acd433619202611618c1bcc9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42f527b3851593ce69e830a2e55ea9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410366f2467acf75be74dff8a10bd1fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a794a11066e8da454ae4a14426b5bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e80b278cfd659685cfbf48399026540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7a71a0617c278e02db0296333b099541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92071fcedb946d14c9c19ec6aa8a400f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e2c90dc9c930c4c29617d9c007f31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30384890e15fa8ecbb8c5d30578af48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02291c26ab95661b66f928d592943299545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b780f6c647711db18629b4be66dd5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406671a3fda62dbdeb6805594bbdd3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59456bee1edf794b13527051caccb4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9c9a00c716b46a8d5a0edaa7ada62549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993f48e5dbaac91f32ca41df7d99e45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57ee7aeafc640d43f7d31c2d0248c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143f784456782f1cda0c294768110ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cad38aec18e34aade6371749b9ccd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c949a708b5c27fb66bd924c9a33cea6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa26e3c51fe7cfcfd5e9766b5b6cbb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e96ef83a176bd183718375e9eb1b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e1df52180bbf4fa453d27939e0dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85090b39d2abc9aff9ed014d53df6da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af95e2110e15464fa3496b2344cc51c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85f07f57c5b261720aa81c451f5386560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1229bc6a018c9375c6ecf72f879c673561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8037dceed33415c79937eacf918ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af718b3dd15def9ada41d1955f2676563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd566afd01f83393909cb13ae948dd33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbad2f44cad073851ca26c9256e195565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b15e2d29bcf9430cf0af853ed4e61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e929185132eefd07f345483e499acd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf20f30478029d0aa30a51ce874462568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db7ff450b24d57acd107412ff6a09f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91b5ac90d9f579a2608f780537d478570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d227ef392e23f600ce82d5a9750838e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd789acad729e41c4defd5be7113adab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79947383751d1a81ef9d18d70df63184573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac6ab489bf2954cb4c2e182db913b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5f62697a8a3ee7ce683bc6ab4128575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a263fc3546889acb10413cfc6829f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92211f112f11810e3471ecc2cdeea309577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a3d53c96b6a9e170260358cd92b7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b449745de3361be858f8501d42c95e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fb9818f5da058ece6441fec797c0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45515682fa4fa6278eaad3248e831854581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10387ce482514f079467beffa4db3f94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b399c7271f5b9a338957a8ed569f86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30e09c65570e9f764c8a608eca4c6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dbbf2a1ca4c51f51ea6881076f3b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d66d363e7eb3c7e5ba2ec101559cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70366cb942bcc08df6e7b344a0c9d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5026afeb236d11a294e2217e610ebb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d8e12a5fc2fb095ed50c8e66985ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd69098e979466e6750203906bbd50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3059c0371f0b996ab2ef203a64db7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cda18b6931fa337c26712b08fd5c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4266f8f2fb853d5cf701a63d7370ba0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc061e6db4759643adfe62bdf9da0f70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58631ec4403fab3b432fe002cfc445595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7839ef315aedd9ca5f26908e63a93c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfbf809cca747bc90a372958b00e5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333228f6b0a4ad85957159c29812b1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aba66e91e75ebfaab5ec9ce2458ba6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc22ea11eb87b86c421b83f37cdaeb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa786d58296c5553a971d19c31da9d65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a4e17f6525058b6378856bf479ad3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5533addfe587e0e473ff837327d99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ceebf08927964bb78da60586a216a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149792dc132a266232413753794857a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099b6910b9293da45b1de74af974494606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113764bd331605cc32361133480b3982607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e94d704cae68926ef37bef6cb0c807608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e359d482b6e6916f6d44f893f44b0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5228b23d9e349dc15fe10d19b65b3ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c818cd859c12ef93a5b4e820b334c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26818f952c0d1bdb6ee553a050699a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387df895fc906b15926dd605abe08e82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f23076e9c55db39dc97e0043b7ebc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607513ea314b4bf403ee07729259f82d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437b853a9df565c9222c8aba645b367616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14038d734857724c82925382950d79ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7b40da6cc6222837edae0a81dc52f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03bdca3607cd6b3409acb39bd5eaca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500e7d11bdf7e8ac25076edb71bbe68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977c322df2ebbf72663eb6640aed2e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5812523ae5273b62c998a9291ad1f6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d8b7e246ef6e622760e9d65459547623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0551afc939846da1f101dcd9dc15c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df307d9aa4672912d5de1f8459a6769c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf51d9e63a926da49b5049a8ed23c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e310c9b4a77860d1988fd4812f793627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619ac16a4aad2ca00a02ab3b51c8bcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dafa3f48d7c73447d7c3b65a58b3a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32271bee4f681d1dde5a66bd6b7f6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b06bb8bfeb5a9c0818cba0d39118a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041b6ce202dec65350f9e35d45816e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972a7f787d3d2ddc358ac1840dddd03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8a9a4c2d30ed943f05aa0ee6f17cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f69eb904c054bf2cf5bb637945f719635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2299233bfa98ba7230abac9d885021636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f6e557536130b71dc1d199f49f8a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f3f35fea797b49964f60d4ca7ffd6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22e7d08792b8fc83133d676a5de214639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d21a4ecf3aaac4e9526aa14262eda640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900225fbef472a992fc2abb32a249b4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a621925432553ebe3c26b1ab6ecb759642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd1d321e4924ad4b3cc67b76fc91d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada829481c278443993f53d0396a4dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61778100ffc7a63120b3cc43abc1e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20189f0af3237f71a67419333df598646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bafb9eb36c09840f7abc74482d986647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8900e13af879a939b003d137e05e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce2557a0f7c05abb3f1aa66e2e72af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee96d3901cadc22b8754e872f666da3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b281e079d0b21dabecba5efb0fe0df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf377b8625c51c98b6719e279d786f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdb6f4f3c878dec5d4957e23dd11b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b829d395a69d0b09f157349d98cf165654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159abfc649a0ecab82a8fb693b48a19e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d3875441b8a1f0e5e6d0e6aa23b9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bec44833a4a78aff00ed92fa7064f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c977e0426ea1c49f0d0888fc03fdcb8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd5ebcae3b06fb95b6380648e2cf60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74826cd8bf697a98202157c6bc86a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8447b81675ad464ab5e8ddd6b161a5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50309872962203f473f24563aa38a1a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74d4a18af3289a31fcdbe8dfc6ba80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c318257af2bec0f3ebfcc96fb8d6342664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8aa35ab3b390a6bac5ce05d0f4bd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b4ae81003130fb755223e61a53564666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d274b1f0259d6ac5ec6ee041d5b2a69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ddfa6da07b1b3b1a9d8e9ae71022c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744d491ba4aeab9b24bbd22f5eb7a7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bac7573f0d7f75bdb535fa8d38b6fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fc3a468bc4f6e07aca3bb2d092443671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8db6322b32326f8dcfcb631766eba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5469feeb1b8c60e1ed058cf134b5c44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29b481504703e95fb3a0f6c201b2ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257987efb9680de22126d93ad4b05aba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6806a6237a46954cfe5d54ea88928f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea720d0249b2854b0f6c29e73933afed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec808abcd7f9153201fc2b9f27a21678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>