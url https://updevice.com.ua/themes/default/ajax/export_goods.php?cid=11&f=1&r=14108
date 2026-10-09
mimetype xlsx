--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188750b988a5f8275bce876301f652b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9caeec0d162a7c962a6910a22749e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae1b0e300e5e44b02e92934a8c2cc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf21877c8fc61248c558031ab7740e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ad811a15899ac817527b2ab2f41ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77c6490d13cb4f05baba328a4f99d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b441e486634ac911334c74c9567d9b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b8f78050b731cd19a2e8023aea6418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e71604259daa304eb5a3a981090dd79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd210af5bee40fced78b3811b9115f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a308908c9668dff4d291d6513554011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de269b6549e70ee25ee1f294aad6b10612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4caefceda6fbc4e5fa5ac43c604f3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a125c72304aef69eae24cedf6a5a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12dbfbff9a4048631cd64216cf11ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0a58c184a06a96f79282e3bcad64f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5a3afa25ee77da28fc5395b45cd0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425619970cef424c10c38f4f1e8aa6de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bddc9edd6f46d25479437ae5a7ba219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8afe7b8f51c05080fb9502fcbee74f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154cd26cea05ee22eb2b21f61bb3def21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf24aa3eff05c705aa63d264bdf4cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8e1595da83c95eac90cdec1092bff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ce2556dc4d19ac702b32ea5f5a9b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057756142ce31989a58de0b2914feda725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393237158c394599d1ea3b41d5729ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f381607ce97ccbb01d8699db1452e9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0a24148709702ce0b83270a2f2ecb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e1d410f0fc035c14cefbd65a7b5ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8c218eb7f5f1ed353461e6c5c68ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648be05f05f0c3cda0e3f12201b2897531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd734c320f63b6375bc5e59f56d95e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886fc0022413fc1ed25b6071f420b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a169cc0cb899fb55fde58c88ef171334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d7cf02abb1fa991b638b771a5e00f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c617b315ba69271363b11b35437ba336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be1f60de0b98a2210ebd0d3af97d4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e1213f1a8ee6d676eb61cbea294838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbe668f1514305649a3e42ad36378739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a0f8b62a8e540c6e0a173741853f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852795b19eaaf0cb7ceef6bc49b541e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0ff196d81314e22a944a12239283a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188483307591de9b6c3ac588dda41e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb71a550134175dd87a35092ff005a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d8f9d033af0b6dda6dfd00aa1573845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de71bc73832f12b2e450de6556a251646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffc566f246f1b258190975ce3216ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5237b0fe7c4cf095c16e09dd31f4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976259c41a5fcb2fc0c66bd78440ec3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77867da12a4495e4de6245abbafe25b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f800edbd5495da56190fb6d5fee2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53960b88597300e3418501d1f7365c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b562b2276745e85c31f6a65d68f670153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf188d163d7d9566cdd1eb220990e7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34773180c3cd6d577736ab604132b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5adf6cbbb30b839b8af4cb97549ee156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535804bc7517caeaea7877058074acbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dff706d6c2ea1d191f7b2bde12111b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c5f96d08dec1ccd94298e094c790759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402969e244de549d0002446f368ab0d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a185110eb3301ac24145e440182a2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ff71626cc82d422b9320f7c2677ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a64b18746bfa1a5d2577f409c559463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1328da8557ea1a4907e68fa1b6fc2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f001cf640a8085060a529536bb3996065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688276a3f9c5b06714a3bab6af86fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f478e72bca00fa06260ee11e29d5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebb0591a8d24c43a5800eea84c1f7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db35d466d0cc6e8560e66e6f9d091569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f485dcc1b3321c15f83a4762e44d4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a5cd389994d79af21b6c4e77cb61571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276a91708c663f469417f8529a72dca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25170495d72647acb4ab96a7b6b5eb1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ed0bd4223f597da4a09e4eb50c34574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b67f22bc6d3544760996f0b67f361875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb62c3b2bc7e1f39a598cedcaeb69f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dae9c4ce62a6ed22db055f4a44a32077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2173de591c61b0aa075cec938c037bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14779e32b1bc700c4c9782b5cf5106d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b064848ebcd1867032c3f4a2408e87780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1165302dcb6522d1fcb43a3c96b36be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e4a6741c3fc4b8755082e1806b62782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be67e470db3bb7a78645a78e517cc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c810dc13edbc515a4f98cd8759c449c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4b8256017acf10938261823f340c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b51eeb594781a49a782338b4ec1ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b32545b9722efdcf2166e943c59f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb33115fd62f7c617a30b8f106a501488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d6d4e531c6ee3cdf3621035b16bb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfc37aa68d7fbae4dfd9a28746315e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe737ef2d038ff5adb44021e85b3ea8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04041ed390032b4df9ab20eaf6149ee392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49921146e50ae488df64423d57d74393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ebe545236fee9b1280ffe30b5e68894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ea7bb36558bab37db51411b0110b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dbf995356d8bee6fe590f6895ab0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7916a152ccf7799039484213dccb0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2b7dfee8c0ea6a8983c9b3fc23a0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2df3f5f39f922455147f72b22e358d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2add778e11ca73b8ff54718c9cd9f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14271e39726f38d0fc1865453b8fc388101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f45d4b8dc11a041171150b9020cd14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a66db24790c75b7673718cfe3b68bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bb259560b63257caa97b35392f8ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48d845006d5a462318b39c3c35fa96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7f2a4f559eb49d3440b402d04b6c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889e74a3709b53b1f39cf0592857327107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f688e6147e1f5e06e17a8e722f0742a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb99c66078cc4b8de8392326a19009109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410338e71026e97bd2bbbad17b9c39d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fdb06e3d6c1efc9c504fe1218ed86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654052ab8204c0b449a9ba46ce58b0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c377a8baa01cf7385b806343c50b38f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410446020c8d02c55d3304376d9b3a75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ea2cf3c5d188836183793545148d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d049a1f083d5d299a30fb3b50ec0d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846c78fc8a08f3e71ab64fc23c7a044117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba10682ee713f92b34e95a2da014b7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17102d6ea3c14abce8ec607be8d23e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba3895702bdc5840b621dae2c0d608120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0d8b03a5a3e8be51057d47cb2485c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734111718abda243691552f9768eb0e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25cf53900c3ad92e3a47b7cae7e50d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a1f18fb00bac76cfd5ba70c9c959a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256456f697bec00d516d411f583a84f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14211bdcd6d94faa42c04c7180dc8def126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee9a3d742a96213204852dcf90b65c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0743fe0ab04e96869f4779368fd193128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdeb350a67b3dc8ceeef0607686b02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2d23a6c9d7d6d0d2e422bbd2979f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dfdd838425e7ed0ae0d137eb3c469131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682401baf22de1b8651bfbdc07bcecc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb841928ba6049827a62600cbc972e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fda8fae121b9eabcef7c144d0e2fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e086e48330fe56a643d075427e08b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbf6724bea243984ef7df3e527e246136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc013ad5251d8607cf84e6fcdabf5df9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffd6f098342cbd97f8429d428d6b7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9ed71ee678fa74407bd41e177c1be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297e73211544da45462f53ddcc9fe77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4c02d724601631949bdcc4e578e3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc73333f379fd0b41c05975d1e91c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec33ba3265b5b81fa7f229762d411c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1f26f800318b1111a8927c77b6a0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be727017483bcdb139bd0412ecdfa04e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef665d37e7915c9d9e3b54325e51a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee1ec0f3666e664231712107435da4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1292796d2939348a560338dbcd487a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e3b299ac54c24c789339824b0f100149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c70ef644cecaa71e068e82bcc0fd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29054c51e3e06afd015b37638c8f0b1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d698f5c098e40d43b4782a45224ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85319d9ae2900cbe00b572186d5332e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed6bde538c4de2c192fa5773338db1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b457671dad7f79622de6096e7e1391a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd36938bc8c8b613bc36c033c92b589156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1a8bff09291f2f4aff906788d31fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f6772c9e5e8291a8d471400be07fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d55ff63d6123b6929a5b47cfd861f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c36a2164372c2d48e767c706fae5da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ceea8756ac1e356fb35f0821cc209161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae3a36fdac64dc31a1c63f8867530b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029f90a2acbc7b6cd18a4d9f77b1d48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c8be209b3b32eca00d59c6a056972164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2379f1fee4a8b67f26cf2e10028d43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99570306014504087fc3be8ee97da7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2b0c6120cca7167d9d383e27a7f06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ed2d9f0474f3e4e937ad0119ad379168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddfa9a64907f23c3ecde995513106f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5344fda48da2c4f9c3219872dc97ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1710d662e8205c493a1e37ea21bf4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1dae5210561786f09b5dc6eb718bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d492ae053f9057a2c6f1aceff57d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ebd1c16c81f0320d89336a448fe68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181896e4c037f4f71cfa44b4f36b17e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3023723809528c2cf81c77cca4a665176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8565cedae623cb3bbe5babdcc6af65c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba625437bf2a32abd53cc63a5c3d79eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3acf28569033a7fbb7efd97bb193dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf759000f0d63136bf257bb13c727ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2e95ee207490ecdfd5047c4a0009f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5dc1319c62ae7c36830d260fcbe93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f291bb019742d66a6acc708c2f20f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420b3dcfd11b1d2f3100331abc76a49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557c3d0d9c001d945c093cc4a71c89d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da0bad7758f6fdc739815726827e9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a0dba0e7405955105c0e1ccdbfbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531ea4b12f8fc44867c152ad20935eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec642b480ef1c711756327230afdbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1212d7053457e4d34dca3a5c98fbe4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2d197aea67c6f32f704a0c43b7eaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed33163a98b1ddae0a3986eeec9056192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21848ed08e3b3449ba80742620c85a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f5c2c36d75974fe643ec5a3bdb85d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57124ffd10bdd6da27543f8d4c6e91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b8e4f11d9b7934d0e3b1b737a9e77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cd2e289bac086a99c30158470a763197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeab310319a8226d7e291a1629d08b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185dd702b0cf8757da29fc72aa1030b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f86c7361c25cffeb5d0e10c331deab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619951f57f6a3ea6bc977422cfe9578201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26420916869b18bfe965303b32f487c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5134978e0c4eedbd39a5b04f9f3a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774a24ec77296ff6b34c6e5c71038a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df4ec7a1e06625ccb11a72406e510c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a297d0eb4132c256e5be4cd7fbc71ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c954fe94097097f8a1e7c06a4e11c7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4281295e9ca92bbfa8f08d49e72ba3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042d6a321cff73c5e16424576a47455209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27383706341c25c9b31eaf1b71f0498210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850b83ea84f05ed62ba13146eb92322211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31f2ba8701323ac41e6356ebc6caa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccaf07d1294c95a24088af00112fad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ca1f5c31bae36b4c2c2abe3ad1e88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38e8e941180ae7d9cd783c850c2c21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abb407322eeb8b3523132d7377ce06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81493e57369ca02aa6275b72999110217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc3c1abd42294725546b2035acc818218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d507b9a2814e610f7c54d0d3ce3211219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4aede06ea570a66498c57b3f053ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca426bdba17776b0feb8240c4642cb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c06af27621d2fbd6c5b67ab5c0d436222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf917a73bf385a0113d130beacf3f358223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e7119a854c42dcb84012a1feb31e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019b9c034e90be61f9b8e0c0e534dc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b9e675bde158cf36293c2d356a62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6108905c8f2da3725b33211a0be1fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33eb99ad2ea6d5de238995a5fa2730228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa36f454d1969e6a3ceb34ffcf938229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff839880c6ecc72bbc37abbcd0fc32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f9289498cee6be0cd1693262631e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a032264ea6b46c25b3a099c3a8426d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b855a6f4fa6609df9e383b91b7d9c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5974360751e331de32d42d59e710f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf9b9d0a158609ae66a93a6be6bfd4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c42e2f01728e4875a78ddf970c54de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0623544d07f36bc57f3b19742b5f90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676cf904b5c3f6d1a40fd7a23eb6bff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085cedf74ee7e8aa57698d345afa50a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee382f25ccdbbc09cfd3d6993081df18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be7d5b5510999e2ee1f4ebc58ac2f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9d22f066e5197fd2a78db5eac704d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a590ebcb3b1c532509163f9ffd888243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1882e2507a1a69eb1eb4d9c22ae7f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486912aa2e8bbeca7817bec530d6427245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4be7e1af2f2d4b8a33a1b6f3beb874246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4b3569ee0a882dd51f46f5e023a86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c131d5c4ba2ea12d7f9692f239aa8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f84db5b1780245818d4a12dd1e29c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fce11c17feeb4386f204f788c52f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482f047c527d0d623f909f12a79ffe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369532014a335dd51123e7c3a0579ddd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9407c2404563ae9654cedae8de009a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428294f60bc0e9663155440e8cba164c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59438a0e2b99239a700712c569da8642255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deba777ee265a513c91bb42db40cc08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b56b927962e4974cb5f281dcd9eac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89eade94a13c597d5cc26821be8c60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f432f4b041f547917621454df147dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd596365a5336f0725e1bef5335f7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3210efd758a070ccebc71a3edec7d97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a88b0d19b18c6c99479f78191ca6ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac07957c7ca3bc7f684bc521e562ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4077baef21cc45491499fb32b3c63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9eba6300a4a9247848d2739e3192a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cca3b6e9e981c24a91c702dd5f0a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087853cc3271def902b1a05df74bfa4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe45744e4221abd4538fdca004cd1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad659eff57216f828a28f1d9241dfc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd433031d497103c8b39caceb4b0f0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1729cffbf5ad5500b3087c3807c3b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d454321beb2add2eb23c4180bb325af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caae8e578dd54fd90755a9193af7a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec9a952c0053a77927eab34a4db3f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160600aebe80d7e018f86019cd0b62e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31e5a2c5680710f5771dfe6fa653eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e2a47457ad99fbc85d72863b4430d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843e2c9467326c0a3bc8b47a55ce7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38660a83d24d3c7c2ca1d2ead672eae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3793091a1c01bf3a3fb8f0f3b9af0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb2c8ed551d53f8a11402a80880486281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50e1b0eed7b121f1d1d97e6b872283282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491412b87aa10a22ac2ad63bd2e8dfd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca8274021c92eba4b72dd495657199284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b647adb36b46df6cf3e184a8f1dd4db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854beb1990c2f91474a50e99ec3e94ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763399090ee356659459528bb9a37dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276318fc4f6fa021ce4ae82a67e1273288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cc1ece9ae8638aa46e770166ff307289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098881d5297a4410a7b6dfea25a8ff9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cb36e3629976460a92291531b6ba9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca210edc973d3c2f977bd59867e420292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b8b482db85f64c052b692f34bf9b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975433ae6db63d84b131b8ea2a9f81e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112c9b5f91b5d17af9f1ab8385b4481295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de03a2a0dd76ae9e1ca51c32499c12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826ced1cf41f14a05c3ed9745edce58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4abe81c011bec65a58b38540a7eeb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b3b29084c67672a65da2bb5cb9476299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2a4348db1c40c7b36626438f74a7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0e5deea0d11affd750fac4037d1b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b72fc55b3bc7a896df39c82971d61e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17bdc07657b6f9d14d3e7597ef3bdb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cd5912dd1cffe38652bc1a7417e84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dc3971bb5ed5cb0119c2e4ed76382305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de20f9893f50214ecd0cb38d9f1df6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be142f6ff6971131ea97982f4af9810307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8964db3fa9d66757190a54bcb189180308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37c3651f89096025571fcff9922721309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca853b5a2b018a4f1d216224700371f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6eeaba6cbe9b3901b8ad8e05cd48d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294c401f8ddc7920b28c97565ba0fdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc095b92a128365cdc5389143435e50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e93e82e9c2552348bf9abe605bb37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d270927e70f106a9d5da680285f916315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d6516d333376ed67def9c241dca48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812bf73bbec3b1d83bc231fad9d11be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cd365826ad8fb9d4d04b14805d79c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9483dfce75a88468b12509faa7504b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87897aab10ac375870e5840b6e051718320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b92912444b0e8fc6ddc653947e2419321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4ca9bdf30546584c9d9ade2ff9264322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0513e8b1dea59bd0a0078a7adcc00be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fedcc7cee1b30186f83c8111d1bb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6c84dd31a180c5f41eaef7f27b5a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4732ff3ab1b62b8a31557f5f49957326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d66324b10485e994b4e407666ca129327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd617c4943151265122e67b3b8b0031328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59d4e0fe419ab5ca5510fa30b2139c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077d215c4ad02632800e5e449fd16c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211e7baa241179f5ac301465448d494331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c429ca9c3dd717a2dda42e4343d37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6f3fdd250b2b177b1a5f2e8ba0e26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68aec380a2da76d83bd48e4af223bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a342a603c562441ce53410ef95be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03585de75d886284ecbdd3704aa1fb10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece93ab7d570d60fed09889df85238ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a3cdb79d300751fcafb7df47e9d64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b70781ab4bcdcc386d0f0820d5bba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa7cc451df219e07ab46eb217b35bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b854d225d21f68a12535d33c63ea73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a69b576a8d8898301adf8f32e76ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1db68b30fabee6fc7f62af4ac1e8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6351381c172fea7eadfe2b216a3a2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611f1147fcea1593d12414dc0e190a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ecc490af15327aaf243b07545a82f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaa57bcf14f639e34468f381ddf553347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f79dfec648ab495b2e4de358b6a124348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c34b140b2bc58b2198a3589557e06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfedcb4b1dd5a8ca2bdbfefe604b34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd31f2a02f8e7640f9e7cab9e4245351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f51fbc20d2d5690603244d72d7f72d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f36f7dd732e87601a150aaee905545353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3d11b82b4dbd38dc3a8c6182132d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8584fcc58ae6299ba14d25f1f5900b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79b2dcf33b5cb9e9efd49323ceac2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4f8b534925ddf2129e373b44b6855357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c338e89742ef0357a6ba816b7f24607358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf68a33ddf7e8ae64ffdd87b00edd18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00df9ca885122d9cc0221a8833df692360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8093b8f700387f1b7d2dd6dddac067361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dfff7190099bc5982d31e0bdf57c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae66f437210196a1a7d16b3d8bc218363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3d0bfa4c4b2aea5bfc834f1a8b12b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c9b1ccfcf848177f7eede2346c56e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ad1e2d83cad2b8383e0ef5276e14c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f8fc6d4423c4197b2a6ec323ccd1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291054fcfadf9b7aa8d69faca126eec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90cb802f7dbabfb2d14b29df583523369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80614f4b0460629a628b245c2222ffd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd19e2407c17fd7b35cd1eda36fb19a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ae4cabab81f268bba7dddc8909102372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664472e2a5f8a6bad37bdc3eedbb8863373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f58630833b8736e8bc989423fda5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae2f6a33992f006d659c2662053e08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf300536803513a858876a395b33ab9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10781cc0fe122bc1c662b298b1127849377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0969293d1bea25dd5e7067ae04eb1fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d862b38be8a275d95337fc745602c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb8a5dcaf6964b0f19ccb2869115da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab915bd576339ce19c2423fe0a230c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0635fdb400c994124e2575c3e19b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a5c44426a6a9f3f0f9702227febae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba883467540a9725d9813ebdc86998384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a990164fd08e87d69b06b0c10a75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289bede52dcd1c34ce1ffb3549f866b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583645fb6c73ce6214b58b182f7b66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51017750b1291f0b6e3cce50bab81c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8867714a449a08d3c034590e79f649c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e36e13c92b7bb7ee1d860a87f68e04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37555262cea7f35151a1b5cfb35a3485391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f8458f646fc65e4571dabf3680515392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba0705ba1f022effedc6538fbe3e54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447e95a6223506fe19a1df9e553ab68394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf905dc8910ff0bacd6f9396533ece3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3f8dd76475c729c7def63241766a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17666bfd8ccfc2c361a4a6f0c649d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bf99f478401c239121abde8bf9348398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee8caf412596fcdeecbcccebde8546399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd58f076d8a82eebee3b3f63f61da08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c8f446b485e374704f86160e5b16a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67373df6c8821e69f509ae3041cdbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b23fa5208e4e3430e98ed53991a4b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaacc481c3f832fc8e02589a391eae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d878cd7ef8e0deaad4aa4a8d1ffd6cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba434904ebb05c5c0eb19e653b28e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b060ba28d08ed80fded975cf2ac0c41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78558f11f45cce8aa85d5d0a38ff225408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b43935458f26b440ec209daabde11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f127bf702c69ecc30aaf14b7f20840410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9e020168e3cd552d6398bd43c7f97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a26d7b1fe1b3e415e641b160592bcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c6cfbbf133dbe51a3f6742ade175e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa6f0d9bb95df1165303d62835f3a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d0ab8151f0edb9acc7502fd8de7d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacf0c065da046739f1cc79e31db533416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9e40f3c9e3806ae5bb84a021fa055417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecf6e2ac40f9099d378ea190c7037f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f8d6765c81517a5f401345af5d5b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94181aeab93587fc7e89aa16286face6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e34e64cc115907b1f0a5f5b35215c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a7328d17861b13249c2faa949a0e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eef33bdfd62d6651b23fd8e528536b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84fbea51ac1817d5dd411e21b26935424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5348cb0f15de49e6201c3c29f0837c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea318f6119cca3034d515978b02e56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260531cd9a67607830483ff59bed8c26427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b310d81ccf4fe6085695caa2a7ca0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba7d7274cf8b224a8a7bbeb7022af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd039e3942b6b9dc3ec0b64ea7c13cf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92856a68d5fb65d486534a8ea9e38ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32076c2a063263631ce740d7c19750432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bc4fd2476c592d372fa8063115bf1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4404505372e95c88b29974ac6f4b591434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cfd4363fbbc09b915d9168b2b11ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a4777619da212e71c56928f8a3210436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45446b37b14e08a01ec4495b2276403d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2afcb4ce0b8f01d1f85adc0cf10480438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4525fbe7a6368b5d1c9b518a9fdae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed51bd491b0ffb0acbd23d152e8c391440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e845e11705423ec4b12122cb63a4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313dfd2858b8c62841339c0fc3f1401442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a3b6fafb69aba049747d69f111e53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12081741a6b8e08bab861761416fce09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a5b03f99bd5586b2f6cec075a1734445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c654d65c3b96084a8f1ed818da3cfbf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47423879b23fe349912aa6e27e533f13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3682ab5ff7d4bf2180376a93f76ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d4a5c957c9aea4b958494a84fe5f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464a191bdea81d57d98188b6f7cf83c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25f7015e111ae5ac096df0100df7cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a67a4a673f27670f76abb734fe8dff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c496a153e0a0b511f78b355144321453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8669de4b9eb3361b3d92d44d82593c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f373b54f2a5d5c4ca3e1e171d54e2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01a43d7e9106f4062ef6e9e86a68d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a31a77d09ce4bd489b746dc7afa3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd89426b4ec9bb015f23744cc85bcd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8555980eb771451e26e2969fe4565459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee28c8f850f52312dd22c31c81dc9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f1b4e2705e4cfd1537916d86e7f91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478588b08a8430cd02cc68daa59cdae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b43be64a74db1d1652ac939c3c8eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42790157555761f8105d0f6cf70f165464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0ebf4e3bd25d8f0aae2b8b513559c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fd4127ecc2231076b58baba742dfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e202a0b1e5772469ac440b4f26f1916467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4df9763973cc7635fd8ad902234aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a3df2ea226594a3c2eeebb5dbcc86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ae5937c833da4f812fb6923a1d52b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8ab8377b907eb1ae85a2d400cbd22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f5ed4377216b6419d8d4b2fcfc688472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915179c83269bc99797c3f593feb324c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f736e39445c4acaed92bf9ca648f37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4e85dde522801689a15db6ffe69ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c401e83f0b945024a96a3988a2b88b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea448b3cd12465faec20c65d8835482477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c1e458f7e6935e03518a09ee06fb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548530189fe44d8bc19efa40efcac5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f64b070ac9f57a0dab0521dccd1fb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8002f71505734c920651fbde80f45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0ec41579963f0d182a2d1164aa911482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f57d49d15f9272f713f8c40daeda1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ec8c8e0150f20605ed8d4ef6ee9a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34127bf6c81e304bf8e9630aba26af24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548310d0e973b6309f91e437b2a19fd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51c6a1ce45ec4e3dfee69b15c07451487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e218f591120f85a2cd391e9de5269b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8247aec68cc7364d0d27e82e97835489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59936b5a370ea639487b29e0e6f397db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ca4e97739965212460408cec5eed7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37df3d1fd481cdd961bd46d912248a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c54d62280c28ecd5fd1ae75f4735d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ad8c37a701df3626281add3f72788494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cf6b9bba483e58250af01581219a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d52b558d82f961acf40f23f01a2e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc993e2b1ec9ba2f05743ab47688e73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987b02ae2116261d8e8bd4c584d9c5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e5b80c8e716d6d794daca6d63f38c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3305b2f3b4fcf251343321deddc0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40197a10bd986ab957857947ac9adb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdca6240ad5136a7d08c727c0d0e00b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23377db99ea58883ec9ed612d10507ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a65e040f9bcbc5e7652f946a636596504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443af451596ce75ae01c852fc21e26f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7d00744440987ebf951a40213ef3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfbde56ba0ef40702dcac8a652a767507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a76bb0dce0796493f0bf53680c216b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb77c8b5ef725e5f012561393a83597509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdccdd2dad4cba0b6e3a2beda9ff12f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d7e0e58ebee1cabe6dcd2b91a8c3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d92a8fe598199a345cdc774baefcf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ccb8c2aa0677de5a7c7208ce56b63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82102fe6e92ace1fa574b1041a8797514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa97cdcc7fefdd8a72e30a7fd16103d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8701a40019c4de94eab3e5eabc9cf9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ab14fb4559e1f904a60a192d4324b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31883ca9d89eb96ce536406754db27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c415b1668952d09f6e4c77566339c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99622388d6952186ad6e291d1a0ca628520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997287016f5fa0361bfb89c707c5a3dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ac10e8f4a8e8910d3ce852efb82b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638b65de9aa1d955230927b53343968523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607ed8a8d3a08cd650cb955745d5433524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e4ac1eb6f336604e387341bf15c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc68f87c8539013c9af30a6e2af0047526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87d6d8a59436f9c6311bf54434c730527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3128c33e187fa4ca1e5be2086e8ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36349aa7296b9c2d3b2ca58e0962fc23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032f060461ec359ce04ab1cb985b917530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48b674894a8386a2d5bc73774c88cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c51d5ff60d35a705b3272db0a19b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e5506fd1d9c71501816716cccc9be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9bf55aab5bcce07e3c841e8485a7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3f53a81a70b2507f02f5974f2d2be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9d355a6461c8dc0ad3d20c0bc2805536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931f3242ab97908aa59c0b866b55d27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57986537158480a2fdf61dfeaa5473b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180873a2a07116ed72864bd2a300ca91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe091035924dc65d1837aa2ada63b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3939f8d52f67b92f9d02312c487d76541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d9a7f92c12a2dba080565fadde6df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293134e06bc43e60a10ff2f2774f510543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c9ff2178823c9287ec2c10876d248544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fe420894298f7fcbb5ac1a32127f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2963108d86a54ed51c7cde891b26e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbfa38a456ee6d241ecdafd84d8439547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364828a4cdff3fc55db7df631a44adee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888275d7b7998fda39926e7dcd03ccc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32e360b9a631159002d58318873f05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677156e9d27a2588a964364c07eb3ab9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706230b4985fa71d3d97cdfe10251d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2d41542adbf301c3e46e0530897ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b445031e415b8239f08c0486e62d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49203b1e97c0a59bb5705c54a323219d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c0062816c56891293c4be99f32af6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e791d9c9f3c4f95f316f82da9affdac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbde3d7e333251d10da770ea2c05c45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c039dcac3a5b9c8011eebfcd24327f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba00df566a36324148edca2d9ea10b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ea57d6d6d533415019e0f34b692e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860eff98a710df28b689a7dd8d05372562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcf8998741c97bc4a470a10ec180cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af25ccd8507cda881c4b2fc6455a8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9af4ee0f9dbfc4eada6b7eb9fd954a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e7a61e3a7ff597784d09aeff02bb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dedb359baf8ab5e03ec00d5c4e37c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11614755d97e40b0b4aedb0e680c19d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7265352c8f552cd2611ec317bce8c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92006f90ff462d4d8fb8cb025cf5a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce943b45591518762e9daf60108a3509571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eead1384fe5ba53296661ed9eaf7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bcc99c631fd304c8e6501811fd969573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23a33f5be88acab018eae8c1626421574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bb0f823dd82ad80b81706246d0d2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16596c90764365cb3acc4114a41ccc1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9888712511e76a914276db09e55ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba4680ca27301226903a500820544a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d4eb72b3287172c63207ca96c5f6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8484af1ac1b161e5b2db21fa76cb5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fd0d543d4b6ad519bec0ae2279e7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad8d175bf9b8c485574d7a10407e85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c18b8242fcbfd102cdd61ca2f773bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abda6c107e14781461f4ce40f433e80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0862e2fa82b21e13a4b93515ea922585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bc493647037215a39ef5bac6b6549586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f22ad5edf53d0a173962f95979b81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8e934ef10a318a858b52517ca9128588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd34a8d6c3b2fbb5e5c199268347c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88589f0e6d8fe3783b39beb2132d141d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d5568f4774aa4863d992251d54804591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f33388306fc5413d09aa548342cec6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe1ffbf97ea6dce123411d117da38e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28f763f6fd16aeb54287399a5b0f3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd2a94373a5823ce33850be276b09f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0cd5901cb986f196b4774298b5e8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b870335e8395309f9a1ae9115328581597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21f69ae72237df35bfd2614712f63c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3209b1e649c8eb2e9748f3f5729eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15ed982fed756f3a020403ea00d5fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df9fe46598345f92be0ece7b264825601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127eb0d196f8d7c165153eca35a58c61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fe0e0283d4eca16bafcb6ad051b69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0724003a5f8c0699991f948ccc77020604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e63065f6902ec8687b360b2ef12977605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feec368e432e77dc2fa21eec09fe52d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bed6b60acf452545640f5a3b2f6c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925fb9de396574dc836bb36b53d8e71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e588ab4525c274856d1094d6cb743e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250315d63ea8208d434ab0e6bb26aa7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4c480228cfd0050e5e3e4528d7371611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06616eab2013f6f6fc35802696c574612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d24cf3fe460ff9ca07bb6095252fb2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110beb40cc68b621420b7e77557d6ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376d97242e567cd21c3eb404bc19c23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae5388ed213c5ddc70b259f9943f79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af577b67933a8cd643e326a1792af25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c546c2d1340bfe53a45e544ed68f28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91c64b388f127db1a9fb6f25eb4df3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d99a7365b1c1d351f68f439f1acf2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159bdd6fd263c23c26947f3e464abd6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00516cd00215f693cf732edd47ab41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dd56a631616f6554be4ba800c1f29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52797ecf1eec2653b4c4134b053348a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ecccebc2ac15795b44ee9e8954be3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9e4aab0044803e995bc587b31bc85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22010fc3fd49458cacccdb662f9a76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8942398d6c8e61757da1dd8466c596628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c66dd78ecdd7e0128601689b3fb107629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396fa5dacb76577153cde3bd4471f15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd1c9e2fe253e9932e851f2d050c33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3388bef36effa81b3b844012197fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249978a94054f8d73a582c3bfcee912633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254706f25587fca5a808f962516ab12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b811d600dcb0f1f494a9926519145635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2338fcc00cc3b16348e9ee2a15a33d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69f6af4e4d74f8d73245e86181c814637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb389fbd7f02d9d2f5004ce57e46c15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530481b761b2356fee9b65cd5d938c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078ad5be48dd9ae131f05d336d3bd63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8baa4d0d7c79aa8e23a87b4adbcd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6ee85de6d00ab9e027646312ccd35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a893e884aabe545ffdf0b846b6979643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46239f059788df69c14b78eacc0bcef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b711724b4e6be68440eb74fd5d22ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44a0be562acd2cb317c5e852f500bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ce0978f4decb9c6cd7d27fa949828647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a5572901714acf86783a958100e3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21409a6c789996af8f5f2b6169df93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb595029c8d7b30cc0dd79e03a1ab6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec50d5500111e0e0d1fb472c7ee238651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf80298d58dcffacae56164dfc59ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186b27f306523c2a399a95f437081c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29567921cd8c5f93a60a852f8011995654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65062fd961beae9bae25aab50e144a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183dfcfdaf9e15a5962c09193c4a271656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790c8d4453458edcf63f67d688fe4c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a48782a982595e1180097df7e9f460658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b453968b0fa096e980095c9b3ce5f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1c4dfc75fa9cecd91c08bbd967b07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eceb11eface5cd509bc8c8f5ea259661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193e62e1cd56ea7650b7aeda62fab1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde9ed84ae327f863733c266446ab59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095b77a694e671cbd36387051986572664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d372cb2bdf3851b8d2c0fbb4d54184665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9181cc6cd524456525e076d67b9e333666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caaca8038479f8d9607f66331d47d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c449bc97aef9a70216743aa2d75d03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fdc9ac07d32a07dd92cc89dbdb558669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f9cf606f1fa68e3198148f13f6c10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6f5409cf54bd2b4141b66a79cfe0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ada5297b70352042d9c4622b51ff7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53cdc955d692b9fa852b538924f5d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ed1cd7594122d1379515515f9a23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de3e125842da290985b0d4aa793e1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e142e70896f87aa8bd062db682d3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2309f18c8a90210abfc07e0dfd4fd06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62585ee0026f30cc24a3c8601c00a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bd20a9418eeb26ada72652b1b8bd9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0c54f9140610a6bf1d0db4848dc23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8157dd2695561784c04762c61bf199681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c5cacc97a2ffcf2410ee0dc58278682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cfaee2893375ae04b39fd1cdd8c17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042a88d7089eab0b6e56b43f9a9a08a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b594105b020bd1a5a9db870985121685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028948c29030d7a3d7edbbe0d67a6b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c0a41c0377c913de20558cdef1504687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5c456b2a1a560305b852783a110dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250497b17bf3cd90c73d062b1b8c9dd0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a00eff2223632fe396809f455b79a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ea294d583c4a91e6c219904e67ca8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd5fbf4d7222b0336accbe0c9981e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0e49c8cb122fad111d57d39afd8f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d862792f3f11c7d262a95244d53864694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75f613dfba9b6f1978e5715ea82869695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a488228308ef8ad6f9767de2b66c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda477c5292ea7ba72c4b788301f8a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09233a025fd9c4116aa5b772688ee04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bc8bfa3d2df3d9f3089d015f569ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e054cfbebb104b5389fc66364b26e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e3dee45a65c6b55eb20657a11f5cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b480a05434ed5710bcefc172b891d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3af37d676b46883ec94bacd343d841703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70014e0e08913710317c958052a55174704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56ba63a35a0db6ca4203dc43aab14d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b50a6a3c60a3050deed3980b2f965c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904a7d722000a5d17feee10241fc80c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4ade164236bd28cdbe479529b05a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a43abf738b7db42093ba4fcc022dac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbff7716f06088054d7773441c9b42b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe68901231238c7545e1e4a3a4bfd69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c41c76f10d96cd10c39748ef117f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76122aeac94eb00678c19f0fe289d19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14831fd37bacc33b0536dccb6d3b914714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d424e8be0a2830bd36764c8cc79715715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5af7d2761d343aa0121627ace7577c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e700968620a64318a43f04e464751717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e65167c1d1abaed8ddebdb73bfde1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0815b4bcf68a26577a343a4cd2c058719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fefe9deb310d489f91dc09f5b9b59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87185ae4345e5622e2075818d547dee2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b971d9638ee8cf0709eed4201e4946722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8c72faab87fd0035d389c0f732017723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb333f4cffc12b1f93c9c5b943525b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02844d0daa0f0ff381d1063175e3f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43d65facfd6da9b7d68c5204a56ec8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f484b74dc893d0b2537902f8d5593df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab4a08c32d24b83eb9743c0ea90ab6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68025da156f4e33c04b2efe8d4d8d03729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231db0346705ea8a4dfe2672d8dc8b7730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5032b4582447f778f585bfddbf62c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dbfbad0f209b37e4de82445fd19d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d06e047afc19dae5ee76d94de8053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4a9176cf913a61fa96821c4a96c664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757781072e8edb4aad0513ad48c461f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af545271b8b2419de2de4367353a2866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961ad381442ae841d634973242975907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664da503eb1e224e30893e3045ecb768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943db96d5e23371f857f64261f8169e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de5b88367ec6814996d5519deb2a0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf9ca01447ab634f794f7ec90daa8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8b886d491985ca55b8dda26b63f8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6102d96aed747372ad277717cfed7c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764f3283579e836c9e5a4d58f07ceac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5807652bcee1d3c4cc7650afc4c1e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fbcb20dd16b7b2e5d4725ac5e9f3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074a595c249315cb43989bd97c9113417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933fc6b7bc4033f88af5d1d78e6790418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af609a069ad5a6d7e3063610b0cbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e6a3f01b83e9dca23bf1ac610f7eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7537e3f500be5ae5e5fa11ad38050aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ab9f84cb57b52d84d696bd1a02d3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6988eae85aaddf677ba45186b1c7e4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257f3043c90ec3e18814622e01fd28924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387a33ffbd8bd81fc15dd8b28461ebe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa384db139fbf13e4fbab329ba3f0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39286523ce5499705c7c00010a03f4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d468245f2f6cd1363e62123327531e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588bb38624bab45d73ba25248c606bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6c7929d7233fb7c6e05c4544bc01f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d2892e39929381e2b8e6660a469c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52210c0950522aeae5e1ace9d247712032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88560a73607e6fe0b00b722c9e6ec9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b0bbdaf262784c28fe4bd09336b2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03913080618c72b8a84aa2709ea74c1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18443ad5aea139f5a8e0588150bd9ca836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4751a9046d6f289fcf3d6f2de80450b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77944b6e74c6a5275d70b94f932e4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636d69fe5356a65c4dfcc0bfc1edea439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae1fa9539583fe503e386ae68471c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b09c4a872b816d818a2a5e2249c37341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48562fe594db0a3d983430d7edd24142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909bbc17dbbd3eadd0f9132df5f1cfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551774974a4e0ffdc8e5dbcd29f18dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1138a0c67292b54261efb335476e8b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bef8dd54c48b0afe7ff6fbe86274046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebf6adab644b352206e8f37d73dbbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ec020635edaa6f30563c926348bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975772f53d1f86a4689e65bef980748e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c303ea219270f4c3f21118cfa7ab11750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9222a29f86ebf97bc57d439437c8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9070d0ac75fbd8542c17f2d910a7a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fda698d07073677900a05e017e38753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489b5af07749be0d3712b19af7aa3dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34268e6bf73ed2aaf502d12e0973b9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da918e4e55c86a9e4f9fb66df906f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228e811a50438d7174747066eecda1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66ac9ef68445fc056b5d035209cdc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410fcc3f66d8e4537e1642dac4cdcfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d25cc0dc1bbb4fb5fe5b0a3678bbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e227510d6bf6a21844e069a661b681d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915174e34025b859ca9f1a5bfe31b97962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf69245648268b1a80a530a8814c9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413632b2fba6b8b807e783606766769e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32010ed5c794f91d8454d363a7d345d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b64130ed16255bea383490159e26b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414df49623095bc7212cde47c2810d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b294d976b1fb614c40f4448d69627368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee3de5421f4527f3b50176e80bdb5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae029f8088ed2c5e66030a15beed8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19114c6dc6ad975f155d8743b3fe632a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeba5c8627f950fd306b8c98683762a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51991cfe67a335d075a9ba56504f8a0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476528bd774dee1f8e684ad9b5bb16574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff95d671f862e9a5e8216f26cb833d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cf17f7e957e0063633a3eb787129176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bcec671d5b11b6b37586ac06c9a4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b96f5234180df4b252c195be7607d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236881f4a60f51c5ed7e9a13feaad1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b32735ff98c70cafe4fe044db662f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f176fb4f269a30765b0905affea6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412be20ae7196f4fef966f250ae75b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94bac0ae36f9a1540498df4582ec0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa15ad8bfdaf172febaed47414c4e8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d31dda997105d564d14f25665a74185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c4dff5c3eacafbe42047b41af5d8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f7397f0b57556f7d6956c96edb52b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf70ef6cec6e217642695d29bb2b1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a4898a9d04130833656b5cd186a5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c04639a075fd70ec6799f8207efee090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3a69e4b5619a588950b5e75614a0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40316548273a8b65be940af63ba39792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b3faff4e8204a06b878bcf4e2610e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a3fd0939b2284d40e4c3f860207ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c0122b30968d315739f6a321306b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75846f8a4c7ac4a2a5c38ddd4921710596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0de270dac601cd609aee2f9df7443d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855709f9cad95c48b224233a3364cb9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715cabb44f0558685097023e4b51fb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8235471c2a66e9c418e69f18147ec79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23010e8ff5cd68761876c3797dae5e9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e8837eafa8e5ce30af70c65a8a4f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0af717454e549aacc083538b938bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb2d1c09c9444892a6e47bb80b48a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834686167db1d689d1c84885e2837b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bdb45d2a27e4d6b7ea8c9d65408ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ffaa11fb8cabc8043bc015435820e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac68793e242feec03e714be14e8c97a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa6357259c62583d012fcfb57e6940109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f751c329e5abbd05994323aef1e4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d27d32593543e86e115b4c1fe16d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9938a76f62bad0434653dfd718edc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83c8e4a655e76cf8812498d8fe5958113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a2d650f12cb21a55a69d605550f5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a84134e555176c6b426c9cd47593f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d795db81614427293c3e4df9817f2b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13521982eeee28cbcb3e4f47314cfb61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1d5262d828e55782e1eebda2831f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aed384af72649bbb0f2b2cad8ddfc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08d02f50e5c3a743665fe542b0fc17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa9484de8981a0624b690382496195121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89211798215e2f5f4200ee10f7d7a4ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1841c4e2ed8f2df9f67bbdfd1817ee5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f6c92197562d3c69e6d83f00b244f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ba2205734c9278ad87fe39ee5b389125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b125ccae9e83f9380173834228f22f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600695efbc53dbce2ba0ca6c4e7ba6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad269f217f7dcbb4536c926d954460f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc07286c2030f57045a48bc325f8e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77f87753416c9da10c39f1678115b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256f0588dd188a08100a4188da942f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4450250b9402d0f5754ed9ce3006d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40936be5fb48a5383f64862dc96dda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2af2ed2890ba08c38cacb01a9b647134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85154557c8fd938b513c5b9801118b7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9380bf523830eaa8b8b2c9beb3158136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9f776914d3852d2ce71808934c253137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ac04fa83339410ec2cde879da1052138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f103049ea77fc158907860198ebb32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af8904c09f5859ed25e9a1d7d20795140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb89eae25b2a01ed7ce4c495987385141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cac15636d22ec4faef7032bbd7b1ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963bd49aac9a582c83e089f02fc24f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e57878a67d8fa9bc2c08db5e3cbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af243cc146bb38b280567ea88f660993145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddec45fd5ba7e8ec5d4796cf5905ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad836a2d818a85136ed03c00d9303c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f33954cd52c8cb0469047e513dcebf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a7d2f53d7b15e51467f583898818b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10064731a83f1bf4fbd305041710538b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523e0eddc0e5e567597cc4b904fc6b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e124e791ea782445834fb608a71b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff632da0a82b6f00e642276a298bdab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45dcd91d2901277dafbccca7988d41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc0e50e8bea13d2532e3b89e2a934155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f199a1631d74ab84068e9013cc32d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114aaa9fd4a9be6231d18563a31742d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74315ce549d8402dc46327c578466d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5791709f611e389bb46e750bd6acc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1d564277af18d0c924c6a7cb38d0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42fa2b787a9ebd12b86d98e511be82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7305315bcbb5fe154e9123e33bd0392162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3253890cba333b2322dce3812fcfc02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2875191fc577beeebda8ca8bb5fae3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3401867ec6b0f7dc412b9d6273c456e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82c8731f6af90eefc6d8dd6771ef8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe76cc198861d7e489d6987934de39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2fdcc16fb8c27bd520412c577d2be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450871e00f3c824a1ccce042bec338b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d049ceeb00917080b1a8e3d0d5fdc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30115e976ab9e75904b99d8673ddad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36668d2b7ea974a8ec42ecabf8c4b63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1c80c0fd713c0457012c9578808d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d877f9480843b494b2afa780c1a8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14cad4e7112d9365165f11069f1190175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a1c66c2f0da478070b1f5e2662ec4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da104998fc117f94237f5d90f0e3cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141424d7afa40864b7cebe967e67236e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997b859627b59248c80b349cba1ad38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129003dccf1af174b03d5048e8c89d61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09031642966b684c7a81ce753166858181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e109728e22dccd6e6a5c869d68ae93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a2a125029709dcec4602027da166e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc0328c405f4c6cd2c710453c83cff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd6ace604ee940a1579cef62c5cbd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f665ac8bf865535d2417b0591a665186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b580eae8667f005e1faf0672d13edb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38acee6d5c5c5b7b817356a1dba7ab2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00b1bcf39bcaa3d5016ed7ea4c31f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c23dca07aa2d5a476c60f337e88b69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb8f51d2b7a307e3a3c9ec350e021f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783214702367905813aa389d67def78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ea884b4e69edbfb807430cbfbbd39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d175778b688217b772939a751a15471194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a50335609a73d427f14674d065660195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736b667c8574cc018db0bd1e0ce6437196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96d97783bbffd5e2fac89756dde84c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c57cdc9d4db25c950754e8b2dc3b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269f35ab38049cfcb2a5be7d885feda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfcc4ce1fd7ceb3fc4c18665a253d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfa0c84e7e2ef6440d6288dd8afff7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856567e362bbf4be24abcaf9e6a48736202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578684b7daee3c43341cf37f13c8943203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af853e0d16cac6847a9f441f2f76b0bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9977a386ff5eceeeb471a002570c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a0245c9f4927b463651625658190c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2da792c5ae914cbae0408439fafd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13f27a0b68bad8dfdf5f6251522433208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00d0cd004536196ef87a2866da5169209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b9e02040b2cb833be9614bdae8af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d9fc380c15291a5e578c19ba101fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d4a52a94d9f59389335f62aa65032212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bfa33d241ce2d62519c0ca6838861213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae1bb3c7b2e5ec3bb519e357f4ecb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431d10628bdcd482d5c42e994691d8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3d7cc4b83a60c52370d8b099856b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa596a9b0fcf16afb4e721e3b8d8b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946a1f5bed347fdc24ac9a7306c2a9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cb585cbeb95a118eb91d80d8c6a1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd711531e71ddc71bddac0264882b0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadca866a86b185a293a59786dfaa158221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee2b7987b6d501387da482c828a69c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3b200159fc282230f5b897fc832a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d599a9a894b27a50a8bdcb9acdb872b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69683c5c6cfbd602bcef461183c7185225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77208e65ca27f92fd6027b2768e23853226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63805050ff0bde7ce4815d088649de3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6d320293e3622679d8143e6c1ae0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16789c6a7bf0977b8983bc56e4506a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a3b14bf8356da2bd0f3eb65a8a0f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fbe693ea8b05a0910b8be2e5e1eb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877468fda2a413dcba04d9f57333126232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afb4f635c43d6695158c913ee2e45a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447f65cace7a0c88c48f424c59e29e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97338b79f25ef5f6964b90faaf77fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272ead5b52b73b3b8befe5abb05b071236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fb42f4fde50e16a89f353c5887379237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3289d7573cf925ce57a4a73d733951238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366370ba826119b6a11f6d7c5168b2a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c97632aeb2953bf3710af1dbbbf54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfb95b152a53354b7d76e24eef9ffd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85c24f19450ec68a20b2691234ee4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3d1533ad05e98aaf2d72870a93d8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514872bba2056612f021ef405047c87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35401649cf02b93b865a43673e9afbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96bb043900274bddb55f8b78f2a924246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4459f4f236d206699de0c60f8f298e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d252fb27e3cfa9303f26ef0d5b11a46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95cca6a9b372f26bc953790ffd1153249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25edde6b91f1e7aa48e2637d6ee29a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770ac24ac56e8c7eddf68b428af77fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c09684e830819c43c39d3d4c938212252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3a1bbd0c711a6e4d44aeedd392577253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73239f1401ba23b63c6f390e148d7690254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ac9434390f3a87fdccfbed86316fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d2a03abfe141356cdce771d4c1751256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4afbf68579b0ac657e5ac7a5a3b55a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589c3f7800d20d7cd693e3eae80b499258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8b502dab6b91c9144b6dc668d036c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b3d23e6c8b5a856b8bf9c692f5543260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f136cdd29a5324702eee0c5289430d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b95b73e315bb63e63e664184d098262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b3dcf0b8957b42a3fe18125b9f3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c11df68f492a3ce4dc5f712991a2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aac36b9e0db287f99db4c08c5ac423265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7609f44cfd0d1c5a705a85306d2a40f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593338fe88cb0ce40bbb9a9ae7eb703267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fafd1dedce4dbd4e3a2259e9501df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2acbd93c7585f3e1161e7993490c6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98ea1d1b02f354e15716a829fdc7be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe5760d780766773558d98632d752f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9dd31f5c4784cefc08308a6271e25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7651bb988425494335f326df9bf4cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8fff4be60470654edff62015415b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a147350b590e011636afc8fdef5096275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23453573d3481507491fd0ac0fd65c39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f79cae0bad1534cb6ff5629ef47ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d5eaadc0f01ee2c27ca605f1eca6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72de2fa76dddaab062f30cef1dd835f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d42e4f557c748dcecdefc3143a606280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8050293b2c6554789d997e5d21d72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac2d407b8105f06de3d0f0054f4e78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385162e6a2ba277a3fe0f477a31f24fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5556e97c38eec6ba89fba315f9e6d2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedb10cae30cddf068d71882df7e421285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64709234a8037c8f323bc90652b535fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf581cf2b1227b7d64f9efc740c2cf95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866e3576c875befdf215ea60531ff24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7d374e47a412619d96ba19974646b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed72e1fa361114e22baeea376cf8a27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab51f19899b035447994bf52078ff4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cf803d8842fa5340255aca55bb58f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13dc0a40dfd39920272b30b14cb7f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18118d1a97ac3657df9e022ff03c1b03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683c9994808fa3e8704c892d817aa1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54b8a6e2ddf2ee15f19acead0eb782296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd71afa0af4593ad41d550fe35c6b4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f821c56b9e5d1366f8b7f9cea450a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5d6dc1be210d27d2b691f07e39875299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f4ba691f594679eb0ee0e9f4f8189300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a878d915fa134282a6f9e0f146539301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e445a04a6a7f806b14f2b6b9cdee29a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba643ca9daaf3fcb0f85835d3bfa450a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c0fd47ff936d6f8b6b22c952415e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40015807aad45a13f4a4e0a5ba15cff5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd8cc25983ef473d09ee6db102b4a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8983bfd54857ee464ccc7936cab35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf879af6ac83fbdbab39616d3e992ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a8425b69d89796f875fed0f55be08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702a08287307f72dd5e8097384895b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbb33a7ab63108aff61c643e151fcc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa07b0f2ccd50b3ad904952ec04269312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346310a8de3923711461b5fcb3a14778313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6036aaa004872e4f40c68ea5683a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020cc10c2e1fab1c4a6b2ed4c5efefd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6b3e486388ffe2a7d51fe43f312b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470451d113f9c53fd2d18e2e1f048c45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad7ba37e0d3a11f85a8ea1e490ce03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56521c032e59c639760a848798fa3300319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81aaa20c3c022b23bc14073e243245320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff933625c5ff05e78a27e732ae97ca09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f39efa794a4042644a7949012ecb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d3a70d8c64106e743e27e10eba0b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a6d1ecc56037e00c76a4fd55f50e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c7e5c9b142524b2d032f242cf6efe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4b88641c551ce1bf742d42937c631326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669c48a13ed7cf11aaa7cd8c18670a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee83d4a19bc027fa19f657a810d1b81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e1b1af84c3682e289c10981365898329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0ae76d29cc93f7a9a8e4702309f92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90af412a8fefbad3e2350edf2fd809b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b7cc2e85eb9ef74e2588943a0907332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9249e174cc4ea488ddca1cb9b89d79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f50300774643ad38894af6ab27a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cf4fdc0bc9e25deddb9f23dea5205335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805d7193d2a45c4e5052bfc2f04b644336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae8325b048ab386b77ae3d76bff765337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c69e70450ca5d3cd9b22e26356a52a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0471178aeff5798122a15dafdfe9baf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca155cac39780f898350e150b46b9f62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57350c97657265d04d6abe30440cae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d959b097ea4ba2ba1da8e0d9b7e28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f98f2380d20628ba8a1b78ce5ece91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580ecf7cca0b5a61b91df06fe92e299344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4550e4987b3c2d599dbdef048aa099345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d6ae78fbb3ea8cbaf041f62c345d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ba70764d73c3986933a070bcb5e08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ae8cded30f156466e44414733f644348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1b5e6bfa6813e935c2d72343d4488349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0122019ee61ee03f5350158917367fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f20d1c37410ae169d60d41f8006a7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064adc902d4288ac7bcf960aaa74e52f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c4a4c8d401515fc9cc91f5b84958a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960035f9f387d1fe45ed70ef6c7ba217354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154dc976f38aae461c5afefaa5eb106355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429614ed1acf4cc6e2c5482fefbbd8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a950d9c3531b312c6faf709548f80ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c6613772b8bad92ac2a7cf89f84ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0fc92b9d63a852d31746e692f9f07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e962c2c7f343449c8ae6c4eb4200f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39542b4e1a8de01fae49672e5f4c35f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea6a591c5122a0418a30ff4bc93053362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb8797213103d6feec6071a95362c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b08cdb0e4ee28ae9d35ef50f7d9b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4dd927570efdd0ec7a303b0bd1cb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314f85adc865115547c52c1f411c544366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6c44b20cad4330258c31d51226766367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c591db302cb0a2b58f0d2ab1072dca3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cfcfe455b74dfa9dee609cc5c0ff8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd804f4f85823e62e796becd96b5ed2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53f4c23f2b6decadf981299c4c7413371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb597474c60cca2bf4997b0cafbeb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aad2e7f2f593e4b1c05b1601bb6d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a86a514e02d7eb668354722a547840374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09332cfa9dccc48dd9009a2abd729b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a276f5572f0a7400cbd80a580a68cf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84513bd383a70258e0b35e1594e0182377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d452bf0f8eae640d642a15320d9d6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfae6bc51289faba49000eac0dad79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de747d430b917ad22aa40eaca4d473da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c190546a610d461e31422a084826fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf52371d34308a9f6372d50b295626382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331e5acf57cb14a92ec5cb696275268383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d857a4cb4d173a35eae08b32d01b5a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a0bbe8853882ae7955ecc738a66e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dfb5cded75aa27fd0718b8818de4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6e32bf1855bba262f2afdef7815ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27db0564bfcfe58347eafa0722c769388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbdc23bc6dd22d99be8e7db0470730389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a719678c639b3baf75127629f909cee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d34f2d6d592ad747035f13607519f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb986178d48aa5a04d2358ba5519de3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e254b98670b6a87b8f8b9dfb42c12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7ec05eba53f0a8692b59151facc6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a06cf4c87e249ce001a2007f009f80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e1ad8696400830555cca58386a8a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac659b9b94fad22c34e7b9248d2aac2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679c7a08fcdb4c624c6ae0795bd6f0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473ec4ae95b4f66fd9fc16e69ebb231399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fcf112ca845527b807da35893fcb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4550a0e53545bb9206cebbbcdcc1e1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6bc8143fdd1163935bcf408c00549402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d741bfc8c2f9f8d08608b390e7b1939403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464f0aa498241dcfc68353c2326f3ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd22eaf062ca2893fa374ec868ef8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4a421506696321646a3cbe5be13d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f6857b96538464234caf9db6eb27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef0f6ac4795a30769d1af743b88697408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d10458203e010919953e4cd8b2e7dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84e97d6cf0fc8a9e836b6e6465c28c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd833da27e74cfb6c33e66270b1695411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83037a6a395bca306f285fb6f6da865412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b6d0ac8495fdc4d9c56528ae397d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7b19bb5d810c15faf406849d8f00f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9bb35483eff9d27646113fedfc197415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f2befcacdfd4b2413c5ea6d98d9ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc567fa39e36895dce7c9e598d0bd125417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bcb69313d2cfbcce851e35da90441418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e035a6923cfed21b22e1c707136b52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f41970d9fb6e89810bbd1d0ffbb87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32134aaa9005e872b1f9f3bda6cf4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019873963e82bf8c4fbf52bf37006ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14564240a82e81192e858ff6b3acc7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0676df5a7acaaf959fad07a442e457a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8de77b1b72ac37caf569ada26d7a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6161358c19fba352df88098d9cf9961426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b2ce001e96d136f08294f18eb9bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63258547ba4eb4300588168a5bdb3de8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43075e43463010da3eb6857ad56a2a2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a777d95db89d5f5c27f7a67f83f15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dad65ce6b0e3cffcb525c8deb6084431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbb801b7caa47a2ad5b1572ae88d73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad7b1238b04c79d62bb9ba08967510433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54c20b5e1e99f7ff5b69645b90dcc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba4ab51b9f1d53ffe9811710092b32435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e8d3887556a2a8d91059ad70df0a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d9a830b20cbe2b3677f409bd7f9b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be725f7461df9d6ea35833c72201511a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f98611d94e29c978eeee880ad472e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ff27be427fc81a7f219b909768500440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d7618d201c8c7ed49189d4981376f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322292125176f17947bddae50e64c9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc46f18c27fd1ee94c32c481b4b925a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adc6d02238e28418e081d4fc9cf083444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60c690eed184dd197932a409317a8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c141cea68a0db0e73415c665f18d96a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1d4f935455c1c693ba0931fa050b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894c9ee6d3ee9b3a69c620caea0c65e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64878fd2428f397ccdccbf3600578cd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7239644e02d833b1670e75504cba62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e20d74551a9fc2925d81d184dc8f14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722e58cf5b16770f34ee6050845b791452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d93f16a1728eff56b62c80fd2d4d43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425a5b6391d20c5b104085256615708454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d8a683cfca62a321957f5872dafd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcea3128be86fb0bb69db4a597924db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee85270366f7628122d9efd25f871c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df825b56613bcbda13105759f04c9c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edd439ef40c13f878fa3e9a7797167459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f402f8312af4b8e4b9cb6d9af99635460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea079752d872a40a20c779edd2b380461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb77e4cc56adb7db264a27727f6529462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335e75ffdfce47d5ae179f4e927aa78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4892160de0c6e3df303494f732ebd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68113fd36015ce779a0cd69ca0179cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabfde8decdbf0c59e26189bbfdd469466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ab07c3d3d385d9946bfef63e570e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee390ecc3f54d31f98441527b44e07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db367c9265896f764176e29ce4cb21ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4080517808e74a574674e32adbe95e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3399a797605c84ee96886242629741c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9191ef8e55d0e3c9236e19576675f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172d75ef8a0b6110ed47f8ce497fd4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fdeb23c680a6d96502cc93605ea0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaeaafbe5d0fa82f52dfe61c43442c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203ec3716aecc4b8d5c3ca3e893aa32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9a4f2a37d1c23b92d1db8fbfef5b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b29dbb69abcbbb6a4fa3051fb12f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524b494b8b158b430c2b4dc40e72388479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35718d76a44230fabfd74cc74b779877480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d1acc6f3c224ee77266d5bd6bbdfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5c8e15b3fb227f18444d43f1bfe6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124b46c0a923c8da4256a2e8743ad30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eea73904376e6e1118f9933186a77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c82efec80a4e9b5ad3769b2d9826c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c1a2c9ac21821ae7fcb0187117100486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3f1360b2d48c156a4d730d647ff6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2025f3e61f5f3d30e704b39565fd41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f84566177f835154249ac04eb7a1b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d251e60ec6a33fc42f9321849c2eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d70c9568d70c125063e6cb72d44f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66cb8f55b8fb6f219e29ee7551a140492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4374b2fbbc4e6ff7b276ada1c962f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525b4886654eeff6f4a7ce31e69dc15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b333de7c84deb6888fe97418e1afb84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c5b6352cfb4d46827500fd60f9fa4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229e7f2c9e4bd6c6b239f4617d34864497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b9b4b52b341c87808d17ca42fd76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ce2c86f37ffa07429c73b3cb6289a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40632a768418d41904cc339eeab3332b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a31e1003833addc4cc4c8006f1a59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdbcc966bfb8ee350d883d49f44b16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cae5598bf84e396d4ce33fdfa99166503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225793ad2380a56d9ece0679e1cfef5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1639ad1ec44876e0c96cdb0073ded505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae577e6d93959a706287812183c01d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03ee663a95956fd4492ac8395bdd40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f0c845c5fda9a8bd9d845eae4f62a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574912fb00a3c19ef7085ad4e8535c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb8124fdf45b09b22d7ce38502cbd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e751beac4cf6d18a1f47baa315d511c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e603da9fac9c3de923a236ecafa77c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7225b8fb54d2fb357e70cbe3fc4cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625d0de755e7f34714819174d3b6577514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24495bfdd0b2eed2b2b605b2c37010515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0404b703d110b5c10b1c67e9c0bc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495b6ffb517016f6f09bd45003ec14c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abba58fbc2714d90e3623817edd225518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaa5de28d571a4b57bddfdd38c96b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742550fffa8544c67211ea4ee3aa16f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f980da6bc4cef686cb013220100bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79d251e92f80f80f280bdcf41fb78c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796e76d88e4e518e274949cc55a4e4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6512daca092024ce055460f065ba5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2d60a564a2d34442587037da20ce2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e13f78d289c24c1a87987c59351a00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954435d0799d3d6c67691ebb7910724a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb678582a875890e3140f291fc36e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656dce96a5f9680e429a8dc1c2eda30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90327301228b892d73c29006aa27ed2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1147397ff9f76f8b315ead21b604c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525274dfb83a90e65e054496f890c90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c2dcec99f3f3111124a6136ff8c89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9bd1e3f24e004067c40e6b457f317534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121598d5d20c74275c74864cf8b8eb04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bf859d4a88bf6da4916a0dcbe4d8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2870b207c46c07bfc3d73fb6ab93013537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518c06c6d74ba2f72cce97727eb92e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf0888f2a129dc9a5e9f93f5a1234c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d711afe7c463b6da122bab0be4263b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de1ca2ef8d65d43ac32a9402f1fbe4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8faba3d08658868b1181f71dcb9260542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c6be3fe51fbe9ff0be65e03c1fa7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2a449b192bd9070922ea13b75a7f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbdef107db0970aa5e7489896a713c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec46b63cd7acc53979193f0e6984cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c6e746241f074953a90a2c13f717547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b61c90831342985fe7009e86b7759d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c1e55e1970c91a0a6abbcf8c27b2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7287403d96b73cf264e3ba95e30eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9763841a6a9459794fd8eaf88371643551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752e5d275f07de61de447de0e31a01d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed110f373a38dc62e7369026810f2a3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31100daa67f28fb0cdba2eb21324968554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49139f3365fa7c536d3f30ae7b75eecb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9d8a556948423e7d1d7a8e66a554556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf66f422995cb81d681ba13b168cfd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005af07dfafac7266e9eeedd6714bf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e743a4de757e9b7b766044442adc2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6961aac509d46f665dea3cfc68259eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee454af8aa994b88142612674d9af0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907787b43451787df5950f294ef7c6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07f94320adc6ebc432d1d9b8e162c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e7705ff6a2c46abbfa9b3ced876f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7446ab09609c340c5e221246463826565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33799ba957bc2c1d62aa03b22d4788566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f704fd18e841120dfb959a865a932b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79cd3add5b08a8ae8ab5a1189696c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100adf9c24a4d5f4fc80703e0f5ccb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc7592e917fc9ce29b7b6edcd29af2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d48d66bce17dad9c88b2f61cdc0a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729ff1290215356e5fb0f78dfd17c1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe96da3be410e8fa1b8b15149fd9381573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8a467b64178d673f1df3df0d9d60c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d2f34b656e91609b7bf99802b984c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810f3ac0ef783574c918c1be2fda442576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625bdd94dacbbdf8e3921ebbc876a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d7bb596fe53fcd3ee7bc62f0185f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db74b39ff7f23183fa24414781f3bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354b56d6c74fb981c36709f49d41004580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d04227043a90dc352d45e0c76b93cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e7e016c1371ac092cde5cab98dceb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cc127f065f3ffd9705d98672c8fab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698266663d918302fe439e238c6c811584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0538d02488d657f0b28427a15b002b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88166d6e5a721511f8a528568cd159586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050de0ffeac5b4edcaebb73257bddb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe471aba74b946ce7ae5fb77de878588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f830074cd09b52cf67d8d5e8c628185589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcd64cacb979b5621028844555f82b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c1ffc403f629ab67ddd30c771f31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac93a1886f72b91576c3f55fd74e95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba959a2275ca9dfc0a9940719b698809593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09e5ec1288bdc77ea54e2ba6e2c75f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13eb7096a4f7f32a3559b1554a9e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09273dc455ffdda16afa162828dbb3d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d146f70806bd03e56d29f70101b38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd604d118d4bff6b9ebaa61692b8078598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bf0de2c78cdf98c0ce17a0fb32522599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6c536fc43223bdc79da5a23547fed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a08597d389addd05834404a0c5fe4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3d519fed96b09c91a81fb1d4906b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa2363090409004182ae1a4f3c0f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d469c9c8b808a0d967edd93e4a92e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9160f7104aad6af6e4954c739722f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d6148f8e57a53637bc17a94b25cd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bf6010911ec396d9dfefe428dfb12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995c2496ef8f026cc0d1c684e0e36b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb41f42448acb6ee49cf196d9dfa4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651aa0b54fa6c0dc2d0fb7912415cf1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb4df5b2cbd9a3b907552590484e56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363237abdf911aaba86a1294277220df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1d2d34d8328a6f994149d26106f22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6655afea78e0e90b45f586070dcbea4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeb48681d0d0e58813d852b63df45a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1b338e2833007d38f0b407fcccfd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93680c50050f8d7a96a80c41678024bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52322891fba1433996224eaff1447f9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c517c57323d5666ac360c2a32a046e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02b2d7ac14ab18370ee6b538381492620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d494eecd314242c99af2b489d3930621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dfc057308529163ea62ee08a58309622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a86847f2b6ab387a6ea341f146357c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787ba3015d8b7def8e38b9dd504518d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9945c0a2560588bdd83886f704782625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431c717198672a74f0716ff4f54da8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b38c9da5eec113de13e1e9808d83e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c13f139b431a52c54fd30e395515af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08623e9304d3dab768e17f8fd4f3c138629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b5ea9c95e789a6fd064f17320dd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275743fc4e87094e115eb5aef2280f28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681211ada7e64df940792ec8da6f00e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c701743c6b3bae88c0e5ff4a38a793633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261624970eaf03faaf8a241230d9e5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fa039f7f11078d8d9390344a1940c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd469f671438ebe90144ddf465288d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c6c4530f2a643f3a2f5784d91c7fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855c6915aa3789c7ada1189e23ab21b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffed4c595c3b966088aa0f093bb7ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fd987a951cf24d4522d710e67ad0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd91a4513da984e3634edb22220e45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322d0888b3d0474980a5c96b8e22185642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32214a0eed093dfdb5f482f89fd6830643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df918b678544fb8ab050a838a9c415644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35631dacc130e6e30dd5e64034c6207d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23bc3c21804cc71c37f38ad522493c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c57717263f6bd7dc7e15c9105cb7d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b202a904b7ac317c5845aca9a731d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b54d37acd231222e5e1f0934682c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd2f895ed2fab68c6184eb6767edf5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f108401ff323324c31caf77c8e740651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb578a4a91ae90d5f793b7420c1e4935652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6552038a0ff86851c751e6ad210297653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54eaaab02f0b8cb1c1132813d883f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f6f95e580d12c1e653672d4bc2bb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1d47295d08aad683ad417d027972c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766d5a641832f531de82012842b809b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7942f0823c55939284f2b0eaada524658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb62b05ca7209863d60441c71535ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f528f740a6af9eed3b7c7cd77f0ee1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256d00fe5820e9145bafe8213b7099661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474d9c3822dda888563dabecfe9b985662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de001bebdbb60ffde213b2f73fb5f58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c87afc83961d0436f4a485837c748c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06931c578f98e34e21200cec51450578665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f991990aca72e9b375c03ff06ceaca4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccafbfb6fb6540d918b3f4b678969ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c33f08dbf5cb4f6792760032f71ccd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9101143bb66c6a2386279621c1901669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d4fe0b772e1c425eaca71a4a2b346670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9efef02fb6e985feb4975529151ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548811afef886464adb7c8b1867bbce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62278e8600ef6adf2c085c63c7c1a88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064bfe1cac27ad13be0b8a31354b9d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4db35370e7c868f7289f515eb9eb46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ed816127a7fd7cd2351458807fe6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b6490271addb16afaeff050b4e05f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00aebaf6003e757f9aeff5ee4ab928678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b93d769cd6a7c0eb357cb0f63312d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efca85650a834a0544a16e752a5114680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>