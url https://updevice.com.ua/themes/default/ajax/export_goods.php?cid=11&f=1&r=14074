--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0680a8ab74b6388356edcf3b5c9111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d38fddd5caff0b5719e0211b75def2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfed2d9481134edb8a1e99ae2b5bb173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04490c5a6df2e62d343b813ffeeaa5684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049e6d2a253d7cccc4eb2fe7da2fd145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d1a5d353214ff15414dea4223e5256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0efcf5afbc2c399ff0645b3e4ac67a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5286a2b0a129f953f1bd19ecc40768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ecc0ea7dcba0b47305207b78eb1039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746669f0f171dbd827d8fd16d09947110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd3cdac552aae61f8704b0efb5f69d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec06a66c041abf8b283d30172f39a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a5483aec35f172ee66f6f42f5e5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701145bfe120752c2a114130701f8a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb595255471b0df06be73e68ee14db615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7192c4f114b9f2ec54d62b48c1dda316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b9e0bf71c385cd5c5185e1937543f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79a317bd5758424e70b1d3b9094fc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916e6960a8ed0f7ba0d13882a06019919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79218e0b6f7d413726e8122ee3fa72020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd87b4d513e3e5a890730cf7fad1e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a436ea0582e1026b13e4a73ac1de0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a74b0fcdcf3419416df26eb0e5f6f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da79580c481f61283daf45e115645224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759805c54cfeb81701edab356bb6a0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f86dbf45943c7f4b45868314017dcd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c54be3c150c799061521bae759c6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181761d521718ed05c8eb2611b72cb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06e77bc9334016bf03d0e4ce4eee4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fbe69274dc7c7d4d2c0c4bed8d9b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddf7398877b37190c5f3d2aafd821031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411dbafda29856341928f5c8fe0be8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5743d3e038e746fa1c308d6aa1351933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dec492eae1703e5a1276a29975c9dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184662daf945ef7efdcc01419d54ef335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8556eb303a22014ac8992a334a03d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d32b39a076ca2f6c5f3d7a2743aa937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3452f3ff7cbbb11029a2485caa723238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7c1e1c1c456c3c82d76a4eeae94f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2aaf3a40c712a29a3215ed238508240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97577fd841413a1f05585dfa98e55b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aa09a4fd8759fb846731ad234bc7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a28fb70743d2fa48fdda7c20f5e20a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713b53b2401ebc85f49d9536b180c2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6126722c09c3485f98a74cd9ee5a9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da0d80f950840bc8b673e0d71b055a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ea143ad08bbd2c91b995c183020a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6021baaa0a9c2add2b78d2502fc0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e852c693e34310f7962023aafe4ecb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0e80b6db1c120d5ea91a7e5299c3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd069024d5fc3155f8384d86db603d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5d43d87ba1d5e48d7c04909e70ebc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7346ae205a5cccf5de5d3657194e7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1e5bb4a77b1be613faef9e2c7c9b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bc08b8fa853664b3eb1480a4db6b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a6eeb05f32d920ba6f0545567b4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126cf16d5075d9d539436d7c24b8aa457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b15b33f102de27e4192c52d80b3b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7544881a2472670c587e46241597c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a29f2185dfe4a5fd2b6fc52852ad0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f1d93a0caa0a82fce4ba4ac690d3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa527e3046729144d122cf80eb71c7f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f35ce0d9b7fe7bd33fae78286ec0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ff0222d2af16edacfe7dbcf9ef00f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b4a9fd1043182cd8cfe4727957a2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c64b37a2419fb956c18cdba575b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610607db7c91284a7bf92faf2426213967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fe79f9e0696b0f783d00f351bcbc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2f67ce4f1a14fceb637126b320c4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09865354d7a8eb11ef08c6cbf44245fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70f99292243c4c24c033d58c4fb93271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5f0e8fcc715e7087b03d67203912272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b23334e5b2be1714eb74868722657d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858439fdd313c46c487668acc036c9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e3c93b9217e8eed5ef2b7da931e6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3e07f2758fe963ae3013e9358f09a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6af30955b391d7345ef2b2c29696877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a92c99ca4b197ed08934c1f8c798178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71033e313ae1fe2be2c235f8eca5785879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a3d58dbaef2388670001c8899d2da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b917772b72da2033e40b252342a9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f185d74037b1c946ca3870f12bd1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db53864f8f5cd65afd5a0d875d6e9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac16404c7408f484a273f93644702d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96052b16c3040f69ec9cf3037cdf760d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a093ff57fbb5d792cf0d807733d4ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf02180b18fd3e717d6a5861f3163b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc0b03810521242ebbd7d626da18fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cf6c632d0d9954179cb8dceb57d6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4421f50448a1ac40cb28bd8591c2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b602ac7c751278d57ea560b54a794691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897c978101d09498e2323f39831e09192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5bf66c2d698b7cc79ca442ac17cf893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9498818b46883e1da60055471472e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a87831df597666fd46f271a1fa8e8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb5187d5271a7f5f565c854222c91096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85e066537019e186a353e0ccaa14bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd7cd047732580c5f708dace655c6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811a978b4b20aafb8328517ac75240c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e394df5d799e5976da27a858a75e4c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d02fd80d4af870621034ce2c9a160101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c94e1a514a4531ff53879f7ad0e22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290089a4c2123f6a1e4049e7e61cb356103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4eba1f524755489a571a7bf4e7dbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd47eff76dd6d0029aff993e02e4fe5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742ca15682b14b3e62a95cf9dfe49f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5738242d4e8db13f4e0ed9ded6cd17a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de4af4b0157bab7857ab70cc2f50f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cdca4e0e5a04f16dc91202759899d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6ba5c01d0a80ffbe7b9fb122911fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acef834649f3da353904580225685f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e164a848231ac3d61aaa31b3170c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b488edad130cf228d272c7337a31b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d00c2b6459366f38706483192af02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae6100b1613a04a12dfda3a244ff99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e694a5a2307102b911b406a34ab454116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214488457366e561b31cad720d41187117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23826bfc5b9c5fa6ff8496313d1e5cca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50e5678721a10092988cdb1b14da56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1e94e3639eec396387aa55f3305ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b917849c66fbe246ec2e2b3b8eda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a4bf23169817c44c32ee0bebe2d79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be95d2ea8ceb4294c92c73f739e9c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53f648e2ac86d8d9a6876a20ba783f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b122c27eab2fb10c5e1e3121caa4fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f44fa9ef6c9ca2e6b891e64b8adc1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504070379acb32a322b513c201ffcde6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75f17d7b650443f0afe72fd1d3230c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a0c95bdbdce5361c160834123ea16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c1aa28871a2f234547a12a25b6fd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9e8bb0c54df3f993fc839fc401caf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa1ff08e32cb1ecfbf2358bf3d4074132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42498aa1e3aaba8c65d8d55217b1414f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078621029cb01c5500a87405e441a6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fb0bd5d099912ea102a907c42172c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558037dc61e2da3637bb66ab051d7191136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb5666d020f1e49cb056e745c74ec8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b5ab0e4ff0eeae69686df3e28f1fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6acdf4ba1df022fd157fd2a61e5de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda516834b59ba32f68b1dfe6011c32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b99e4f59ec9440c54f713f08dec47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3dc5553827b936e8b9f9ef2b1ec88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ccde77bafdb0496eaeee05cb19fa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16563144ab4c10077f8e1c41e3207e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562488de6a0dd36937a975caaef6aa03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17a0f0dd9057be906c1be71cc0b4bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956eed19ac011cb8312ae5e61d4b005147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df46a017ab3ff7333ec79318d975c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706c1c9f31c75008ee34187163f1cb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c35b5b962ba87a28732a43bdf444c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f9e87c5d0b2cc3d81d27a08b66546151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01b495c4032a304eacdef0133ef017152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f162168bf0c40f7f0f6ddbd1c7aab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d22c6bfe579032dd1f1c1e4ff85448154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84943245ded4b99862d2c44427e487f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4ab4e2e3a454d78e0d75a4d1866be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ff51e2c6626dc388fe44b3c50aa6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e43a712bc7025725428a956b6742e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9c2e84a3ea0d6f8eb4aa9c649d60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84af45bbf00b0ba5cac8317307ba69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134463e6f63a37ecfa0f812b8261de92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cbb6aec242b0978ab39e188286d7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4241260de7a30aeda31fccdfba0c0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5bdcb91d35057758852e9185fadbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2efbdec3e1c6ab686c55a81aab232b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d12e5cd963c018a962d5178e0d50a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9728cd2c3c52c816e37391ce70377167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711abc37b07beb6bf0560a1894f168a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4576d7b34b5732c15b4428e7d8ecbb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e012114d5e161547fb891c3f7fdab3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef71d70bfae15f0396bd1f65fc0ca35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835b962a2cfd99da0b7bd4163bb555172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ffdc80adb46e8703b09213c64f365173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46d748f526fa0fc0abc61f7e606e8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249f322e932310da5fe49834bc6005a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba147a13328c0618cb6e614f84ecba2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506f93e89815116da0d7e3e7017ca32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f0b15987b6660e133c12c99d3fd4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fa1017d399fbf67368182832b8618179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999d11f5e7aee3f804b1b7cd9255b0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1b068b594e8d8725e9b599a4e05cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573cc448b577f17461a70e0e9dface7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a359e43a29ff85857182d86f6d867183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45715a8017804a2b3e9c52e6709a106184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b2f658c2e45e27aed624f620a4025185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1630077758cd1e8ebe4cea312df93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ed149e8b6e2080cd9977b4bd54b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad268128e8ee6bc7b7ae8549fb4d5f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b425ff69308d001a2c9be078435093189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ede3c133ec609be50622fea33b396190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4a3bf55d354c49d5d26836c602745191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d026c4274103f49976c03ee739a9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372d572314f4da1dc69198436ac574d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e613bbe3ff2f4ef2a6bd376c1c7f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f87ffbef05b3c295853c8afffd1426195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9b1b95b74795e0d7b99756f30fab1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d4f70d3161b542e1d8361322b332197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430e9b899af0f9eda514ef62e34471c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfcd87104c9ddcf7220db6450ead7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d59e8ef1c614d721b8badeb90806a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f7ee9fe254c28a032a645ce06c1d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493461ec48099d80ad04f62f5f5852d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ed8d81d3d324a8cfa70db0b711b32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda457aae1f1631dd9ca83d11966a2af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73491f72d2cb758c32c8b14e821caf56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247f5114a23a4c3473e0f2365c9c51a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988988aa53d13b0a0014c556fb003b9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13349baffd581264a0b44f22d04e41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aa8bcc776e18c453ae7befb4a25ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39468a82bfd3a42e46e8eddae859fa9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc91b72fbe554ab32519daa7807bd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc5fa8ffd5e8e9cb9a83ae2c3bdb09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0711f61c1e2441506d23b2660483991213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85b015e18da380197ecd8616c3693a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449911c4e9dde1c074acc80a485c967215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f935edca1434a3edb5ca668bd0543d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78c7c0caf21a35e6f259a68b582e0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23c6e22451f1f17ef22fe84bf20983218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72df666a37bff654b6d4c0dc9fb6084219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2982e0b13b5103835b3f73e62996220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb4eb947ca6c965a37b71e757ddeda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57e6be3afc2d4bc7a751092ac2b135222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d511ebae44618aee6001558620e1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b90acc5941e878ea5696ca71eac0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8758e513557470fa847f40ffdac76b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631f17b087b0a59406395bb76bad248226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b142c79a44d1c94fce66b12f558fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362f5c0ee2a7df5bd4dd64c38f3de19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d35bb4630bc1970e140031956ed7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662e2d1df7e41c81a3e2af5eff9347a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cee070876988044172522c3d00d3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c4d251ac63be3f71f02a992d51db8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43ef0a1d737c86949182644b8a445a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c4524ad6a4d73095b7e650acf94f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332cd807c6dfd5184b807629557daad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4e1a1c7c5f8350a0bdacecc80b37e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b50d27811b9bf270340d5e87e086a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558b4eaa27d5dc9349f246ff0332260238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35e87813cc636147cd7b8854543701239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6299101de3358728f1df4af54c6af4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00b0a3860b9ce50495ab62a80d95f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50a6939b7c20f27eef6ef28ea95d87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fce1d3b25117852ce52edf4e68e84b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f957f3337e2c68dc84501504373085e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a60aeeda2c3cc75f4754e2b5148db2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dd6f7c4c519367d893b1728cb6d88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7a9432bfeae44be660a7453e1d26a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be71fd07ae22afbde40bc06585152a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a92635da344618a0fed44ee063794249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8be336a41b91f86125da3c0ed8e8fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce32f3a38b11b2afd8d4da1812a8db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b64d2d4306c835e15fe826029d842252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f32e2faa857bf6b77a28e90ee2e695253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829425e465b0b8d13c75c5c77b23ffb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97239fd4b5cd95551b312ed3673995d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29481c6a82122bc03412a079bde6012256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6003742821d51947840dfaec4f72cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afd4f9bc1ddc6bbaa1c11569eda1ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e27db968a1f0a7272df7a6b5bde1fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e577987c8ed189aa5d210069460173260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7146b82bd31f7a1434fb86a74f67f93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d881874a680d878b79bd52a4e94fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91307a78b9b0d4684a0d999a7e3975263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b29e8b257124d1106c36a66473556264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8b5bd507b0f3b57303c27b1ab9b5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f18b1881bab475cc1deade0f71761266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cc9a9c49a97ec755c90b9cdc8c641267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57868a4944c9600079f33134dee80e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4927538aa8a484477cceaa71dc3e484269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8d6df4bafc1e84553b0839e54fd6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db09c97f81d3268edd302e77d9ebcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae298051c47ea51eff6a28717356758272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e90e8b892424e5e3bbb53b2addab3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fe105cb023c2d221d57d6c2e1ccc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fa4bf0cb7c1e7b33e5bf8cd928721275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3904d1e5a684afc1a25aa33991999c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc65b6e87d7b2d65bad260cd3296eb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0467e71b0d179e8bb318ec4d5800035278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a162f25a86e38697791c0c8c4dcb97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713aa4682b4ada176c3bbb53c7077fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871b1550f991cc21e0dd201a3276f63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6464cb40e1ebd15a5280a3a08c7f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48375f3590c12a868ff1a92b0f2ca16f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7768ce067eaded6951f1024ea57713284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021f2653e9bc5da4268459b0b803389285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4e6fd153a51a50f738fdc7d1b9e8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3bfbb1c57c09d91bd457bd879a8e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2144ee6c0c2854be062b683a8e9dd28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87047e2f3dcfaa808d5530e46b52fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec361c02ecf62d26ad6ab6e1488122290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3090aca2c53b8a5e31ac4aece9e00c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db15e100726f9481c80272dde1bf6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d0f97a94557dbbe822ba327f15f75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66ae5391a0d2b9d90f995a2d45e8b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310ca20acc041a0d9d25be6b96137c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37515aab2b635842182c8b45c3991982296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb03a74193e2248411ae00801147ea3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc7016b246dfa217260fc8d840ddd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a922753ea2240c3f328a0ef46b1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f675c064eab28ce87b9abf35980ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c18b3786ce789596503638a7471e19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f551d8408242a32f6c993fb7ab1d2a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9800255f45d319aa333d86b3e33ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3cffaa230305d2b751ed271e22b56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751ea2c41f3d77ab2af4f83107fbdff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abd1e4386ab827333d3c9e0fca68cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba6e4e6a162f081b590040fafb5f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f8797ba6aa7f40fe14fbb7be45a75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bca269bbfd285b3c11191351291306309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205542ce98c27a35c41b651a4c6cbfa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485316e8294b67835f91d1101ab97e17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ede2ca1a6a658a8a4383aacc4ca08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8e56d296b305eac262cd583ddf27e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c854ed9cbd78c406fe273dc1a90149c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c6b6eafd6b1fe8cfce83407f08c61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591b22e04ac1e4533e9b4844967fa20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0161ae3d014491b73c00c5659f59e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2436e265e52f2df33d3a82ea033f73c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220afc0a09668d227b9ef4890cb2e607319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2b0e0564a6cf2b66537fe4c08fece320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce3fdca44b666e6458f6401c55ef7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f1bcb116523bf4373b9514b86f9db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49fc9d1d40f5dc3edd7235fc334572323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a40ea3979f140efc8b26fed32d4da6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de9144d64f80312cfde761f4162c21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fa41c605123a30a33d13bf361b7d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94104fe0192dbc10fa0cc340de1ce452327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c15ed74026d0676d4a9e45b31cb9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6be90e0cada2a72609f574b4ea82f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fe3153ac681f2c9f619d8067a1b8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2086a26d5eef4237a7f73b1281f62d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6af02f25badf79bf16982071c6ec26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca444c6ebb14d9c86b6e8d20869f4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622b1ba72148293fdf0b8408eef0da2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3f881d175654f1c50d560149b816a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86904b1b9d9bf99e8c4a400beebac2cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926eb8ee8b92bbfc7b06a8a28d29551337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ca2c06950d27364766afa964068d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55270cf52fb111e1584467e862ac312c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd9f42c2dead7ffd61acfa08ea9aeb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500d529f45aeafa656e68005f11ffe5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e59997e450fdb239e4047d95d092b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b71db3e2eb0351bc3681abb37aa99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a281400fe726d70c45a286cc161f1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390154c99eb74cd3f7b933ec287888b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741e7d0203a505f33a28d28c5c148a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc232b6ebb25868a46a15bf1122a00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81be28b86b445e60f3b61bb7226cf8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b3235ad72c2c3cce4b3d8e73fecc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0c44cfb5bec932b0bbd6a275a4046350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2012db52ee700493a13577517b1c58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a9aa28b75d73653dbb078464dffd8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27162e4ce9f5702b69eff75709c26d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de338dc2b995891adacc5054b1819e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1922e3556db540b2d2d2c7ea11b2c59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960738dabbb6dfa0748ea908d61b007356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa1f5b743ebfffe1a3a3b173e78c59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c586d90967b82dca926fc343dffd9a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b611a461e9a439312f712695b9e791359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca3bf705dabfaeb249260638562fc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2940f0cc076e677e44995fde567ddd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3bd094709ff97703c37639db15d71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69765a7808fd94de8f66b469a20cd4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073bb2a00d65ee70ad7d6c88cb70b9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee933bfe9fe5eb3226af7fedb5a3b1b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbea407fe69df5afc9d0023663f7f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f4efc4acad653ed094507a9ff9728367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fbb375bbecf1cb01af537a1fbf878368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15df275c1b600db89099e61f8b55c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7230a14e517345254aa9c16a255aef6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07c8dbb52b038b31f1a3fab3875701371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61552fb79396622ee8a0fc526bb5bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bc627a8ced43e70a7954d76ead056373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e870400c7df9466844a8e2dd5e5454374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d44c36383d77358b1deeba6c5bea79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5afeb023ede93eda951a459e170cb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6c6511158f73606853276a9bb3544377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cf92ad4cb5a73e8f6e4c1411abbcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57a6c17648e65a7129015664c0d890379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed179ee1cf0ace75a319a3835234fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35e1621f1ad9a41f37e5335a85fc35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1256f79a9519ab62a1f74563f228382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0c6ba2ad5b91f1126fefc368890f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d2608922d9669adc56cfbd0a39355384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1807c432aa142f53ba2fe6a93dead385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eec91ce6209d7b27cd28ee40683a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab309215d9e4d448cd1940e54101e765387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366d37af24fb2ce9bb03b96b180fd97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585294bf5b133996f8a0c911b532541389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6068e3a569c8568b2a7613ffe1191390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704d3a4f3ace064d9185123637354f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0091678d314c3803e17ead16d35e3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c897aa673f82dc5b4b62148c3977d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1330cb544355ad0cca5eb25c9342fee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0262a1442b30307fc29aa6d1c81a74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad46cd5ef8a441afef44621cb19563396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ee8b1771ffa1885f044a0578cdcdb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2659f57b9b846a81286474ff2036b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca3040bfbb78db5b38904b3053fe5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c56290653180d80cd69486ab5865d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773a315fcdd846998816353002bf5ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aeb8735278be4faab9f1b9a9fd37f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13544636f8e2d8567338f28bbda02995403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7dcad6424e3dd0a17108a7313629d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277c2359b807d8b9f731ee11ec1a424405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02972d0ff24a2bdb6951c78ebacaee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025e87400051e537e272eccbd1874b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7e86273c7c0cc34bc4cb6e7a6e30e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daccda2bc654b9020be381f0d6114c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42405d948274f1be02f75f8325667f8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c6ff43e670ea39d63833ec978ddfa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9beb9cf34e8429283ca723d90fb0ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170d4824e404770f39f7ada1003037d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0029409de77cc3886635864698e28c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c3976b1154b0c86db9fa43a63a564415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387feebfcbbba1aae5a39f19f1c523f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e82d4649a410c822f1c598c39e486417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fff8d77393e1ab42d77c9d6752bb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af02b9f1bbfa59c96aa01bee0714c72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83320f90e022715627d2cc12fd19d319420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d6f72dc760397f231267c08301d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f5e173106f25af9033a555254637b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8bab973f7828c84ba35df3117b800423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dc0f72bc14f59da004d371076d1bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5ffb734ca44a23825944028f61da7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9765606632475192ef0bc3ee3cee81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb67c3dc707581e6e0c5ae00fe16159427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea652051195f47fe52e8c8e813274e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12242ad3f18412ee6b896f162203a3ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025e6d7ee638abff0065950f78d7c47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65299c5bd4a28e752e16afbb4cf880431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b3c9ebf7e24008bd4bfb0572a5031432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a069f4c4110c09c7eb047019fac0a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e617ef75dae42d56ec78a1632a09ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2ec2aae259b74e37b5eb4f7fc8342435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a8dbde7faa88614ddfd93b1127c4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b58b2968c498d7729d0a30425782e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c206f3f0fcba8516381db039c1e8831438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69593911f0290a6047d87a065d5207f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ff2751d7b6c1b9fbc79faabadca79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011b399bd13cd720df8e99a6cd1b632441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb8c9d960ae3a9b83641f9d6d5e678442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6bb6dd4826064c023882e59721728443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c97f6a0fc6b0daa29607c473ebb51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799ced24800f897929cb9cc13bed2a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8e76aebcdce13e0ef89a55c1fda11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93d6f8ace3729ec579cb816064820e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f179e1ee5eb0cfe3352e7043f8f57d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507638366d0d232ba803fab0967bf30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b59d3e79ec28e99db68687a1483ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88446a081e88b4fd9a521fb6035a1c12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ecf7fa55b32a94d63cc60942f9285452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d7f5554bbedf8bda03791303d1ff1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bad089c0a933f93da2b89cd14f9c8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3073af22e117d3c398dd54585b0833455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889df463fb1cdc52e5ad074627a14d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662993e2e0f29a449f4be7b41e69e5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b046c7e0be21bfdfb061e977e1bb9c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df538e508b0b88634aae6279eec8ed89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dac37ae10260b78251508160e1d19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de9b69e86c8a564707ae76cd6ab8eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e9de708a57ebcf1f72d04d9217a89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943fa503ee0df3a01729b6a0f2581fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75061d614496e24f36f171a8b02753ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05757e0a54a97fbc6f7e0840ede6b684465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871e42a1a1d8a6e7b1b5cf6e03b8781466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4395dfbc381719a73d9b7f1b1da82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f129ba72616001fa6eb917b85f3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2d02e7cde40a7e9f4c2609fa23483469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62a0dbf0cd9cb622325afd9551227a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14de4896ebc0bc1602e96d1621c248c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c97177a1ea56f9afe61f4082939d4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec492fff59e320cd4aa064d9756db76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48a8f0fc3ad8db642d0ca155860e85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a63085f063c23a6c05380df2f612cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83153abb5177d9738c5138f4053c6c21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd7d656313a8d0e4b709512763d202477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f99290bef8a8fceff7e9bc1c859475478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422debc7bd04cced6e50fd6a806df2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e8dcdfafe2970a1020694fcec7d66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236e2e775cd3287138f9593b9e7263a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6719ac9e74f3495728d3e03254329482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84afcfad4ae29617e3d011d5395465483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb686b6f442541066a8a321750c558e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1777c37a2626a5bfda6bdc36060c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849c6fedb32c263c11f3c80faa04c4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d542974f10d99b50e7da0855608fe41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a532173d2036c16683594b1d52d2fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b596cc059b324d5eb45c59d9824eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfca284a1948c78154e9b90a520b18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03f7a4258063c6a0c8def733d23d65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c8c44883da7da7d8cefdbe4b9732492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26beb6b5506f3cb8cfd6ec7f94838d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0c552d228f7ef82ff84312cccf602494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5cb8055d6f7d9b3cdddb54e088f14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0530d224821e3bb142315502d0e851496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a659aed37364e64c0cfe0af280a3b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fbc30617f8bc1c4abe7367cff2c42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d003d93ac14be564089b9d469a84f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a4a11ff697ad65c8ade51375f44f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a7ae948981ee6c8a4de4e2b6a34b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db985e1f3205846f02316e913ea1abd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a7b6a15129b5eb683fc1dad7d1759503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85875e61e17a3daed5344d31b4904c88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1014eb05812b89e4f132f0d5d4cd37e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0e1018e831db775fdc4a12e649043506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0474ad08dbf090362e9c36af066762507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bcc3d05ea7ce8d299b588ebbb7c77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68343d1efb21fc5a936eb13a4463236509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc288dad0559367d7636a69294431cb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81ad5a7336580962f609949f51c286511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c766a32e7758f9e1aebdd1b05e2945512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd480bf739f6644224763cba84679589513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf38436e50aba90540a820c8f38f6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46163879520d9f0248ce5e06f21f0859515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879129905d25b028927bfd246c47aa4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3bb9d1e05d285df971aa5958dec52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ace1530afa77787d45ccd4f95eb4b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acc03e0a624bb010bb18a3b81eac91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dbb78a68173272e628a38a8c0443c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8b2cbfdad0053d70f4f502b33f033521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e6e46e4576621d88ad0167512e3b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622a9082c72e4d60bb2b879275475f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e566b64ba2d3f7eef87059a2da3351d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15951786ceb62ea36ad4e1f1de4f50db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95badcad071ca5c9585c5ca8e6426ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c854f9f8aa3e12bd2597d9cae4c130a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd57712b7edff2c0b326e443f3272e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf07f000f54cfa95155f29ac26cf72c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5aca27fb374cde9e8007f91389b47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a44ad0297f4dd12f495424bcf6bf2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a3a61064e537a8261480aba030d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373850cfb26ea387870b9afd0bc495f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e5ee1fcf22b41726b2132df11d4dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc399bdc60c39a52e8226ef894dcbc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a319865d68cacd1c98c4e9ee9ae4162536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c936b3d43fb61c1d40b08dcf018af2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2f995334cf4c4bf943b5a32327f8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a5411f1c4513a17d513ae289327b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a46b88b2542faff85c4509acecea8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669ef29be56a5dbd8b4ce7af211cd59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472fef54e92f32ab1c4912d56faa5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d23632722cf84c3d47578b3caf72b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58d66a72be0ea2d39fc7a378fc2445544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba997db967157f8944d600ccc43daee9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a51045d436f210721dddd7ad78d20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf363f415b15066f4dbb81a2c4d1c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad5d89ff91a7fa1349075c5a45ef28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dbd0af7e5933d972c679a4154a1df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216be53cd0c98e577732214f556a562550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948f95c6048252cce67fd4c75a92aac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba0f6ae9b44de8056d9ede27c3e59e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8d5384be4f6217d0f46fefce6cac1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cae73b29bea156dd53b453c6e0f9a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a662d71ff8839e714a9b2b8292d48b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecd874815f445068bd25da1b21b78f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2289a5d86823730b5e24def8dce624b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf1bb33720b8befe67ed723830e826558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb14dfec2397ec4aa6e140ea14a8fa1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a502f294acd7e924dccbc0208dd078560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ee6fa71258960024f6d93faf9213e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd54d2c590570a62e4b12d3e43d1cc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbfb37fb38cf9025fbfbe29b7020ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96ab8642b98ef42397ac78aa8961a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbe24deafcaf40ed7f213f03260a8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce29aa63c39f4e85455f4d840ae872566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c81162058c5898b216aeade510a3b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70531f9e11708762278dfd490c6ee50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74517ceae872b542738ed4511d680a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133390b70c5554f8957876dde56435fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f0af86c609c43bee893825672074c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d374d3eb5d60ea65d74619c9035fd8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccccba79a3ef1e5f5253a0d94e248e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddab8aa18e4ae34129fac6127639a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea458e93f7e7e0bbc15fdf85016954575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769bffe363e332d954113e136113ce5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d3cefca1981ce65806e36f2317cdd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709d87725f4274525097b9101c899a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec96ec5b39b35f733aede5148cb6a50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7d384fabb611f00dc32d114de5959580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553869d98fb1119d6f63a93c5858822581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caecb8b79b0217502790b86981a028582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2d721e61f2dc25664aa2f900eac06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8fee0baed0c78f422c6d699e608f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce3f46a4c343d7828cdf36d427cd92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba61830d2db25fd07cfb216ef49e04b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b7d68c6bd326721d3aeed55f9bf52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7e0e5b21282de96c4ea7dc3635da3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aed16b746ad1c86042d3d8c384b84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213ad0e07b7db9cf1282c45ee6553a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c3eefea45b41e4bacfdb3c4b2cc80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c719d292aecd49a697b5e9e674d05c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e014a91fa0cb0987a906bbd7db7b8fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493ae902ce82a6fb2af9665e48d4a36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bfb1999a11e4db8cefda7aecc7b63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64689de90897f3ea8493dfa6029233f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184893f50ba73539ed0939d96c500da6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b037b55f9e03c27b9e10173c62e9479598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf0f0e84be682e45cc6787057fac4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3b015e5656303df3f038d872b46d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a944678011e8ff4baabf408c82ae74e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f021f2b04a88b3cf0193668f6ee00d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b384cff4b60bc378305b56dc4885c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbb53e3fc6d5342621db86ebe553a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178f624427444f86605e60b35ef0584605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea43195d19c8b5c25b59be57984d6bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5db72d9dadd701f91bd6001d38301607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d34bf2152c3ade1450ba816b58619608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b03944ba93be0ccc995837367c85d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6074729033341478682d90391f5a68b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd707caa235280f6887d1c2f53fc155611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36823621b49941ce1109f73d24cd30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04035b91410a377390d6b5c2455806a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe694308d77f8c0b58b7e6579946e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc5f9e74012534ca4e9dcc70910139615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc14a9192ac2ead6f4b4c26b838261616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c07f0a5a0e614f7fa4b8c62dfac767617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb09cba02046205f0a0f20e1ade619618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3bf228ef62f98eee8b3decf8a0dae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e4d468d9aabfa786e111e754395a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646547374426d5450deed0864cad2d22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a560f7132d2bef9f3f34f3922171644622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb86f5df3e13b0cee7478003999706623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f109f5e62ef8b05a83420803472e35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb900051c7530b512583cc41d1950f52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b9d297286051e99817f33bee0308c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd18bfb2f6bcebc5a056b3af4a2591627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328d19dc5602b408a3cc87549b69981628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b45de75da523e4e971110f303dd9b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f714aedfdc03175fa6fa283053ec9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b76786f13674fe1c019a87acf610c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997da93801398b7d2d0b7e1a847241a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132690c94be31918aa745b91080d23f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b098b2177a2bcdc3adadda93ff8c5e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdded0b59a824a9bd252a6457c676e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5831f5a66fa6c5ea91853b478fde895636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd66290f5b8f9f6e2c4516becf3d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b316d95367257a87913ef3e80fffe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfc9350f7e282f3b9a7da76ef7b313639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f632730b5e5213f76fd5f6233f75e9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e76ee73a5e255f041c0b40fa317b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e4b888049a9922fa0db505013168a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6094b66e3940f66b22954c60cd08cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705ed244a620d63c4ce213e3b02c75a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549d2807f33dc1aab7b82d872956918645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb72dcac90977f702a9a3aee10d4a71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ab96a51c0fc08cbf32b0abfc00ba6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27049bba45303b590a86937b4c58a29f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb855d53a1e3b126536726c9d3fe945649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31fc633d922fc1c35e42f43ac9acdf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365512ca5c90877650492658a6315d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653253367b4f546909fa43b78bf1a624652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca151703823699812584974c969d89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82a35de70ffb89b3c2b7d572e91e60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12da4b0dcc7d03062c0a8bbc9d329b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975b201699ed754a60e98c6e3dcbe8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fdf0777558136057e5ff219022771657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb03025c1cea1ab2d973ce95e8bb07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270dc8f6410914989f7b4c9fcd512a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb9906ae4a533cfa059fd4532da1da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a62d5c80a5034750c209de451a9ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd63dbc2fbf38e97808c851513fb8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11651a88f4aa9f4f009a1cb5e82f9003663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557d8181c0d710f48ecde22034c2764664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7226cf1e7db84480bc86e2b3a2f02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74b10a7cf1021f1942f3e0ba7811df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46321945cb204d4e1f9dafd861cb0196667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0d2ee4e8ecd5aef89360bc75bb6e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a1ab55d686cced36efb4d5cb1b672669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0f738deaaaa835a1a0f479de70e7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b246b61bdba878175881b40575dd4f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676366bf67118e9c872ba461de1e0e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb08a63c69e6e543994d61c7262dd25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e97b3055a00498e61cbfeb895d7ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653e41919800fd58ebba8b27b2f388c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dc91fd4c18df8e6ce1566ab96d501676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aaa7d08d9399413218d4cd0bd37d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef36665ac18869aa86a4d6079f0e4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8873c732cc8fbc344935cd5a44eb8e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babea5448a7eef760eb8e07fd145da1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f44bb67ba46293498fd9c75807f718681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e9edbdfbfe6bc52c211660b469169682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ae24769cfc959ab1c8ce513691830683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200cb7dbb3d4fdc31a4c7bb0ddffc48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b3b1ecb2b1909283dd8809e51cf01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517a8106d4eb32deb95c2479d20b5fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc56562b4f2dc3717fa5ed6ecb36e4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775b43c810b43f9e3b687962063dfea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62a5e32f384a08bbf14de2b001be4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad57075186d9cbc97d6ab11d4049c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0cd9b1129023ac62977f51ada9511691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790bb57df9e5123b92dded0314a73a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8862acc9f1135c736ff7648a61a35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d6e50c47b4364fefb16650083d01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715e377e401e36010f4e7b43457dd11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400ba06657540bf86c6809fc2e263cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10510a6d3e3a587cc9dc877d6c7ed84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930271327d17d5f69e7e428ccacc4ba5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2f3ea31cfbef60f7aeb2a8c4970bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeca9ea214bf81a8fb58ae672059ac1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd36dc6eca4fe3763eb9b41c4a3ede701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a72f2e83a0ef0e478032ecf2c2fc0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c88f307cef6eaf77f1b94906e72a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de62d53cf074529d1ce74fa981634704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4c09143e82473e6cadfcbd80efaa3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5eb8b40af93fa37bc52e9ab997189706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95fe883133a3714d78b1dff57b378e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7e3b11db6ad1129c5888abe0b827a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bc6412a543991c2feea1d0f1cf80b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013de2ea14b07ec6e786ccc798617d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d95fd04218c45fc56c1626d42e7cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4222179c1b76fef3701679753b60c712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d571930fa729a2db65b4150ad7eee481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d88ccc2f0044d7f4d003e684256a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9152da52f5698ae0e6b03c6feb2223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf282239869e762d85d1ba7514e5fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70832fb65abc1f35a8675ddb5949a9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58b89930d1308656542325c75531286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcc5cd76993a60e6803c93159a4b4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c068def51cc55f9fdc55f0c7fab1528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a70d932ae1c633a87725713433be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83cfc8e07f4882ebe72526d8c9371510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56df750e6e1bcfa49da8e33fa3e747e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac36fa05bc415edd6b5057c6de74c8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d9c46e41e7562e60ee09ea1eca1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c779d5d9aee7272746322d634884c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a09879b6d595d5d5ded244e42cac8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06856e2987f3c239db4d460c33c5cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a00cff01ac303f5397811e8cad476a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ae4fa70298ec3f238c4e17b5770518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bd1789d73bb25469ecc5d83d6b90719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c20aae35be9f817878e3fd0b10df9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb877e8ef5301f784c90e5a9f3cda421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28de8d5eda439595c066ab1dbdb5d6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f5e2cc88c1d36f55e78262aa534d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc4d6bd68af3a1b96ecc094764f7fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f96bf0ad5e734be91f0f51caafb5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4835c82af01dfec3c18f21b260ba2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65b6bce040a7305f53bec924e484fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b39d140a40c9a02b3a9d5b69affbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c988df6b9ed6e56db9ae06a3d17401529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c7e7501128cd56e38044cfd90aa7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61e4a96993d8b6b93cca227fa0b2b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54604fb5126ccdc215e03edebde784d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e28cc9656ccca12f6fb7e6a4699dba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7c2ff53da9bfd0e65ed39eb8d0ca534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d1450ba491f3f6b6ec47c2bcad11135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddd5cfa5d06c6622542567dd38d17b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafe1c562af68bcbb7e608e768d180537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43bdf7a550b17b7f7c01da4171e16838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34029eebf011b3bb4b983e97b0d21d9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d5ebedfefcf8383869b23e1023c8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66945a7853dfeaa05ead25616fdd9dcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b979f62838f34241e6934511acbf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8b8ad7cb1d0f8c8e4b9ab2c97d47d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077dbcc92772eb6fc984e9d4fe1c24f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224822636b3c8a64e92f94511f36d1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e030814c8c2e9b7eff20f9e68eae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28017400b849b28d0e8abbcaed4852247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc9acaf217ff39e214d5657e87610148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a4d2646d3dffba4614d58222d7c0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdac02d0d40bf0f02c818fcadfadfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394183b6bdee1170219439679c0173eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5d82ac267ed24e879a6291272e4b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba0ef37b0bf9d98a826349378be53953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c936736da49d790d4931bc567b8514d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a1fb6aae31b546d80b188d14d463a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e9cb333d0f27d37f986cfc73cd72256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d0aaf4c233ad2eba25d63163e53dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0146a96c1816f927617dd9a0c81108258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf9bdcf9e0973f340f0801aa1149f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d182cd4c20505afebe4b3234a8bed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d76fcc874c9044a80ae153f1734af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef893e2ca194831ae2b8a3240a88d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238c10a6402d3d0dcb22a108d22b44c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aabba73a40e6f2830c8d497360b0c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1426a88d354456086205bfe7287c4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ac87ee93902c3921a02720553914066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16872d9b1b092cf64f67bb2b8ecf0c8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da0946786fd0015e1dc92ae504bf5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aaf4dad757694a40f575a0286c6fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4191c18baad5fa5204b077058d616370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9911606e415b1621a14fc9e19880e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d02d2f8d6b800eee9bde29f0a156c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda937a98e57d3784b6c2f5ed7962bde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83846d5a61e6b7ef21576b74273e1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fa00e723871ede1084072426d6ee875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cd380e3e475ac745fe2238bac502076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ae573c8eacd6619877157090640cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a413bd8513870b0040179507727a4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837f983cd47ba1da0fbce84786ee41a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b9bb52117510de72ea5a79942e29580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b62125a8664d291a85497a876531281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed16b6e08a2955721bbdfba583a59682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37324de27e3bd2fd5fa524f5754b69f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb87839bb0bed5ad347dd1bf7ea7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705469cb90b454ec676e0d180c11afbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d569399778c54c58d201ef685510c0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143e637d0e5497719c70b927431f4d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30060139d1c28c6549ea6c9b6c6596b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc08cc1e91d40912f368e604fd0dd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95da89e1537a4a3264b6e9cb8dd46090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9259052c44766737f23e468d3137c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59f1e9a00c329fa0701bd7c991398192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135ba757b2ba30b858650c9b420c7de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bbff340576831a3e179e0262ea94e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69914105a7931f90b8fc90a396db4a0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14b8f8fcdad4a4a03ed416b04523f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2dc8e9fecddc9decf501c86cd069097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57943871116cb5568bf6f474c34c603c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31025b2870a3ea22ecb1922b2aab156c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53a5072d988237de875abde6ea5e6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7e9dcec0fe9d62107ad6f5dbccdd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea227d370b8b72cb453667cc97272b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c461f1cc4a1c678d22e3fa4d4e878103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b435077b8e9e3cade4f3cbd2208732104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ea906ee8c3728f3a17e34d3269f93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc428884a8671b57129a9ef09ee9c8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2235c2dc539c18dea11a5ab2d3566ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33522d21a46a07a0825e685c3794e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482215d3563d497505b4538e17304a8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b61d7df25e7e0846149afefd4449c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68033332b54ed2da70996b78ab73e5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e84f216959f7fb0505f93e04534d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16981c661088f7675c34e20558c1a68e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f7305495931acc3cd70060e1b54f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b135c70214673ecb119001d8b72afc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce0af3c66e85295c535783dd0a62fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91193b1b91d0b7d70e0ece8cecdea7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27267d3b296affabfd9604f87da2642a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c12742352912f0b57dbc5bf02d26af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d207acd6c3f84a5dc5b771e0e909fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edf5c10d5095f70f769f7e941e76ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae028450e4b69ee416bf3b7296bc7c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff33146d9f9faabc70806c70b0cd272123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332db4aa6b66cd49e96a2f71362d3b33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f35dd7424051580ccb5cfe2ca55fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505b1625783f024c214d8fc599b76bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea7f74cd615a482086d8a5f1c1c4f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c01815e9eae82ba6c00bb9c988b849128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97142e85851c98b244d492ef7ce42214129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e4aae7e87fbc6680de7d389fd6488130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9fd0e2b93e92ea46147ac2004b285131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c920aae54d03ec5d27bfd9c238a0d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9b2e3b8f8b388b7ff55da550072ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af97514e2b706842ee520fe18257c5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd531e8001c3ae302ad72cdd1561121135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad49bb9d30a04497024d8a3783ccdf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbf4b9a816121d24e7db4105c197e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ad4e717113146bcb61967b70ff753138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360270e6a6215f573c628bf5b5c3510a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504f37cced54c63b1a659ada5156481140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ff0f63689b533da3b071370af8224141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4f9c8dadff3186c44550d31e106d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf840a3082e22e2511427a0b0cfafb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510e9638afbce35aeb4719e8589d3c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7f490c273d36d50793b910fbb0a95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff8729578c96b130a1d9f10327db71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dc2495b8db8cbd14d96ab63f76fbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0acbdafed1818b4529460d9822bad5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718457131b1666e523696e6e1592e6fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b450e557f03771b9c76baa0434a46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630483b501119e2c7113bb7309827d7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801af6c5617fc78efd3912473b0895bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4c64d81f9c447d174d8019efd98a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e5c7ff1d47c1d714e9153faec8a2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140606a156e03b8d4473de77d4fac56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857f4d2fa99beb80197fdf37b1436b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25d9ab8910dc94a2c38e86d7e88d17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6b99c66dba25c0bb9b34d60a3eb21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68332650d2c12274c01350b53356934159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f90dfa1ca272f6437ddff14d3ff02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bb71c64b0fa4a8ee87b96ae660e56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c1d5c0ca3d195058d40a70f455fe2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1e07b9fe062076800d0a4537c0c41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8ff903934a09d62eaad759ce9673a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53d2f916d6748468cb036982463b10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9d0c81a5317539723113093711c1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84e0373ad2914effdb980934fa6367167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e59ac9895057b799a988b4620445c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806da12bd22f5ae2c8714cdfe318888169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a86b35bedca431bc7772c045da96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb80d2022bc06f07a492e06d548caf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6dc1edda6ac9175835ce5b00c9387172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd4fe658afabbb0d9c48ba211cc128173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf82706e5750a8f6efc44c933672aac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8edb651283d49b69392c7d74c881c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0327ec81b0539ccdb05aca04e378ab5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73f089159733ba14ee48ceb05cc9a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab174715793e52c6e04baa4fc4aa7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642eb8086a82c67f5e518044d6ec72e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8a90a7d0cf02d4ab15b95d2573f60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277215319177ac7110124198c458d58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd67773fb2b7087ba2e62842404a4d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b1e1bc563322f211b454288f142a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ef4b8fa8aa6d8ce77b6c5ad30c76d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f182e9adb7c64f6632887fdaed0974f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16e2d114752c6d10d2cb0509faaeff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654243ab8397193cff2be8d104a67ad4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ca60e01cfba3e7f18e62648272066188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4da58ac935d9cab5673d039148132189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be229d0932ed6f9f7bfa8572c3589e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c4c8dfb4fcccec1f549d06eb44f2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65464dcd19263f303a2e657f9117370192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7d2cc0fbe11b22d4d5d7b75baea00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0fd8a6036a6cb910f443c4b1c7dc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fac99717fd507105c80a74a668280195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffef6734b3258790effa1ea9be9935196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb504dd28fc9d4144d262987ba2a3657197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3649305c88413f2da59309bfe254235198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb7a37074fe505327eae1df785ecb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a165eb77ba3273d8f967775792f86e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d235848d48359644905a39a1f60ba02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc909af3f56f2d2239be755a0b962a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37264877bb96fab00bf4fbc7f93a38f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebd74edc8dcc3a7f721e1c896f798c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cec0ea5475b7d6311e56bafeba65e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b748ae866411dbf0a6dfc4e773be3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef41bb1c264d804f9861a5f44edbe0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e03e4691b8bd7f7610566b7d5629a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576323779cef429e1f9a9bfaf86a89e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059096d1cf04f6fbe6497c655a061e09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593e4b128e3551cec3a08ddde37b901211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5acd9d03006c3409c5cfade51fac2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb55615f74faec0e36f00ad2999e7d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3a3832583ae58047acb6a94b44803214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefea0a056998fbc9fa2aa322bddff7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591f6830e85c0b22919c9eb726499f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a107a158870464c657ddd03e721d5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ce123be4e7d7f00a6d04ad11439c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383444f064d41fd53f7697d5089f85f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c992e15b661b9fed1809aa474c3b26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbe70879a4cb6df334345a5d4017f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47c2718ab0d19d75bfd99dc8d6e8c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a7994f4ec111dc40b08101b4c2c22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f37b15b6c072a334e5b2edb226d8e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8587fd9fd24b0fa16d97a045974dce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5295416a3f0ec65e2f9b5dc10fab4c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d301f8aa7fd826946c7c0834c8c7c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910a243a653d8b351f8dbe1b7582652228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73210d4fe4587568983b83e6e75b9319229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1481b72adb9c98c18b787dc6b6ca86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40565e0ecb3d74c441039a7c95510081231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc30f0d2c373b35f5aed8339565809a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59568ba8515e82965b21a1541c014523233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ef34d95becab5003bcf9a1e52994d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dd431a9a0d18e86546f1a2693be34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5e25701316f3dcaba4663aec6d100236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144fd904a3ade3930ddfdcc443f165237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d27ecd702521f19fcbcf275436df7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8294250c3749d122898b585eb0bf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e1317882f94dc57c432cf7fa1275a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ebbaca868ff3a75bc068eac0711ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dca7ccd06c9e5f935d50cdac24759242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799350adfe12a33aa1f02fe670e60c56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6706fc18187810177f939d51ae652244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc980202ff4ca90235e724163623379245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50f58494ee80faf66db121f619c7bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032e626e745085e3fa8df0a74e8007e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d0bc06dab85e6dfdcb07671188e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329609fe408d5f032adfae71cbbe56d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12857255e1bd05a92ea9c04cda1b14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac10d4927c83223667dada43514f4c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63750f01f44bffb8ea4c075b8336dc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cf998753e60f902ec6d803ec27169253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c725c2bf1a07c8bdcc9ed70514c8ffb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf78527880956829fed5e35348cb393255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae9b9979fe20c6c9919933d824aa70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e657cbff8d4243746709f8b2d1523257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ece8c1c05a6fd3e1b989fd127a491258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf59111c057055d5e97f77039411ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec24826ecd8d0f2f29cb4ba3a5598c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d843167f7119e547cc4542742529f54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfee132f4e293541aee5b325fc365f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c81ebe4b8a7da2ab21751e507d9cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928c05d55fddb52b433ee636ac7ffb0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd7c07475ae52683b0e2e1702cb7cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e1f4bd30fcfe826eb5c02bb136b97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e8b442d2227827094a08aa366cc20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682e39f47d49a28ab5b0034a7e35051268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd05e6a0dbd2c06f5d7eea9ab0086b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8aff4613e0f30bc5a05fce0fc5367270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5a1d6ceed2162be623df760dc23e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886c1cd198adc5e24e0ff196b7a80cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885649fd3693b1874bfb71ab8eb4f85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978092fb1e2b8fdc93125a6bfc2d20d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8edff906b68c04f3862c60b283b2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35e38a0ddd0735986cca556a2a0c43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fb6e186dc11107c4d0e68aa31aec8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e196c448c746ec53488792402e65cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307ec7327a873fc86bcd329796b9fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c28da61210b340eb293b22fbec7954280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa071164a1df5a61d902c8f4e5c300281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730d6416f759bfba0663e4dde3b10e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3ff51e80d8349fb196b4b6edadb08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7080e47a9a3409839c309d2173a0fdc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a00aaad9781dff610addddf3ba22a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d4a9b8ca8d95bda3a86957d90a106286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8be9275e0e659e3ddcb70b41f214f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43192f2a496e08556af5accc23aaa7b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c52a2c3aca6ef7dd6123987fd0234289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5da012f56324e7d0571e43cdd923a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830776d6bcde7c842d6246b3d5348bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f171b735339bd6a3ab9ee14fdcd668292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaa9a9277303e04fcae68407ea3def293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3edfa772270f23efde82c0c68d23d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d356c92de04a0591f5c1c6123e44b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55dfd29234e8877194fe2b687d374a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c00d768e7ada7008eca3f24824bfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ba378fa20db844b4c3dab90680d19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f5089a2df156e8431b61785b11e0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd9af51e42f6b6a5468478255cae7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86463194444e17bb98b01dc6398af0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b47fd9e8bc1ef040f3292f581e7cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7692d535e53701ddd1301b3aef989303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5491937d808fdf90a2d5bede1c89d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75bca8541d3951a2b7586cb9572f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca959de961c92b5573032f86229d6613306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbccfc8200f45aceeebc7d87d9e3677307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3bf346fdadfdacc6690e167cb963b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9cf100deeb4c64abd4e9a0b01824309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1432e64fedbb93f2584acd66ebd21ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71cf22462464193d1cbf9664922ea7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f673511ad6a3734927ad06e545d322312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0bf80f9fbe142a7b150d91fa3ebc3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c9219277b78623a8a928dd1c7ec10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9387b325bd159f7ec9407c832e9ef0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ac283a298942634769293bbe2feb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cb1543cbd8ce754c8fa86cd560531317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd06b11bc5a907ddf53559b35dc75e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969add97a0544763bc2b80e4eab5478319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2272564b392ad6d160ffc8994d235320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f452bbecfdcae41d8cbcb0562eddc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7858ebbe1081f434151ffc1a94758322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c3a51347326be2ed3aa2b2a9e69d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42860f40707a3a0f23e12193c2b1dc4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f26410c03533d83d9aaf4fe9cee5cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86466705ff4af9530b09381b7613c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac74bbff26903aa343b5ff13fdd0ecd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae273ebc347c91678c534e76e905a6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130516f5e6184736310698d3a923608d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39bdd38d59e8a35cb6fece48b3b0fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4609553c7a7c34baa9db5fb79df17ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b708962f39326183d2da0025a95d2b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebc80eca32fc6d1e4eb4c0e4e3a7b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085323c5f25923af19995506635860d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528310c441c4f0f3a88447831eea7dda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92aa2c7cc9b3c0132168cc10935635336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea288bae644ea0047e72f024a375cf8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0827f886dff821e10d7aed048529ddb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e067bb1e424846cf8c6aeb2bd9bff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a38e007d4f4fe0643b800e845464f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad577d14845875c2337e24af94feadf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33396c26ca3e528fd85b4205d20239e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df460303511e6cff48e410a15ecb961343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3c981ac2f53b280eda9bd5f29e68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ef2109d7c9fecc1c44e2d0eb6e86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277c374d68549e1e75ca6b7374e467d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c941db4bd03fd77038467a758c40d59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6315b0e2ee0bd0a4e9b012f089e30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279fd1b3cc45a9076768033d4571bbe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d48689f8e87d30a4ad635e58f668f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efae543ef18422cc4e790f434e1c985351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b6012895fd05ae342becee75ff5c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb464a7222a5b3d4f1a4cea1dde044353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b267e26a4f6f680f0869fce6039470354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafbba93cbd587c463d3ec342952491355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff2954c8018a0537bd7c7f50d2cd91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a405cdcec05bdfb924a5e6e5a7a8152357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150aba1d33c11b80c98ea6ade684868358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d904b3d9831766ed323c86273d8868359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b5dc4c005e89d60c652c1ad08790a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b698941d66c3c3c436fa20948e966361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875dda4260af6944818e6cebb827ada362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5d19ea5037dd426c1187c9181c51f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b80d53b46cade9daa15b10851e58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076b40177783defdf76a83b674f2d63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181aa1bd939e5daeffc49968f9200f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36b98b083330e781e4b59ecfe49fd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0207959383d107b7c83f0452db421f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874970401e1226071d40b11f3dfbe79d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9294655be4e942d4f8fffba6329c43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4626dee20bd3dde87234743c4836745371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa245938655761bc7584e0a8ac702d62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae6a38a63c7dede0add62e02ec1290373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5229cd24d7a6a41b30419b7dad0b807374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ee8d7c13a6ebab56b9946b3d2e764375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e6ede29d6d28f9514d470196926c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b3d1eff74c218cfb88c290607108d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b21ca16c8ee351d3d56038e458f09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c560e7b4963d7e82807dc1e7da3d6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ed78e97b3da6798301c2cf5604bc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d2f4595b4665387f0c1d40f09fa55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcaf8e6aeaacfb88968713d750bf1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370971ff34d81582b3bf31272c0f46f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08ab53395c6b2026cc364cd53cf476384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef540632479c42f244a59dd922cf945385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febee06e694b5858eb495e1969c7343386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495828b63c6ac74ddcc795254601b6cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70069924d4bca76c7793be9d31c8e16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4298e2282de3e7933178221db0a1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be83613ba64de479eacff06cd8a2d2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c095d1d5b8540f161f88f316cd8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b522a462d1bfb5f16afd94ae2110aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094afd3b7448bc9599dd32d64a71b64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda3845496d3315f8b8a9656ea2dc01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35901a993063ce3eb9aa67e01a1c54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9a1736e73330b23b818c32a1e250e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eb244bee98660deca52869ed4deaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec77a4888e926264f653db811c80981398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9610acd100543e1ac5ff5cf940f00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67cb0b23456580c73fb6ff0927568b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c9699ea29bfeaf6592b8e86461b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f839e1768056bb0a7d3b1c026b279402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87606cedad3b760c65beee06d349f5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339b505cf1ebf739fff359d7e400c4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebbb5d75597cf5d94879d600b9761b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a2940a8e09207d78265f5ea5d2c77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006b5b45afcf3f5ed6a9bb9336f114b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128c20374107c55cbc691115618f61a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfa2d9262ccef7158b94c321c0191c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dadc8a7f74f5d7cb2b958772f989d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7976fb948179f305c48ef3e87c5ed4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ba66fcf3aec8ceecc4c654ef86fc3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6169a813f2f2b1d121cb734c4233caf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af324780f38c916d04e1faf0a949762414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ddfc141a067a525c971940956db6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c9e29565d9f7c6716742ade5c6a1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b10b33daf8b5d22da4efe8200fdd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2adec4c2ce22995bd3166f409b4a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aefc01c861f738d92a34c112c4479c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7f248a4f95c229064ecf15eb2ce48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc884284c528b0e474ce60edcddc1a8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e1c71f9d40764d2469a7d0b90ef19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce28ee554ff433adad8bf874909ccd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a221bb9940637ca706b6a9cfa7872424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da693d40163ee2cc548a0ac1deacd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9e9d42dd6286e2186aaefa6e2967f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144029388a190bc9568cd3c3fb279cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591ca84ec7db6e7fbeb32c8f014d8cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e735bea5e222e4115c939ba1cd7c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5575433c0fd1b22680242d4acc4c9e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a982527428b02ec36f5460529474b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f6e1fb73d5985f5bb846b06be52fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2585f1b205a6bee566fde809ae7b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd17905325666965d92ad061fac1af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3660c86906a2b05c362821b1fc3f68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d31ddb188a57f41132fe71056add66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef25c3760c378fb42ca94e90691d826437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b12a241934843c6336861949cbbebe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39a3a7c83a6014584512f346fc0d7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ff83e44693d263112f65d09ef815f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefd829c84f466b347a8161e1fb3b88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be33ea477a7e05bacd892a47a9d0fd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d7f54fa005c6a87b1563c0577c82a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1972a888ba7322495f3df7b5abd771444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5433c58e2fdc93ce005adf94d8560a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7891d26319c24bd5287f70466d2abe0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cfd84593af331a966508d1811c27f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0edfa74efe374a4adb9db53263867f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabc16486bf39bfcc0dbe59d97c1c30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d5212144657752d4753345bafb3f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c2e55ad3b39233d6ec5110798cc2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef790b3c74d227f331c486038298fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81069dbb7d7d88a028d95ac27414fe61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156866b1f36e4fbce00739171e852f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16b49dac503768852370163035ae98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295451e42d2fe0057bc21ffb4c5f4dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2458fcd5e6248d8c584a32cde2531f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d687f8476601e305fea510d802514458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2e2ee1dadec787458333835a28732459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5925f910668a67f81209939bb1e635460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344f1b710195bf714fc78cac97abb02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473608608555deae070688667c4bda6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e960397823c4a90766abe97bbe92df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78a8ee8c00ede7c1c7aec57f193a39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14311e6bf9796f8c1723bbbb36b9d9a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4b9ead3d7449dc80fd15b908d4990466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2a397d34213a4038af97c1c6b6789467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c06803c62a789e23833d8e1ac7d5d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d858baa3014b3cb3a7d099fbca463f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903826ec3cdd3227a429eb710b1ca8a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddff2cf03ad29a7614349c3689133b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f534d34205d7754adfad094bb69400a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db7149180ea2c3766ef152dce77227473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102b59de645981b14690ed69bcca02c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e8eea28f9fe05bc46cc470a644fc0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d6730290f5d180a098977da20d46a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f196b5a9fbc261623bbe1d40e4cd402477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569677a14da7d8599394ea5d84dd07f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759b3eeccc5419bc4b207a4b224121c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d5a858b5c5e8a573dc2a4f55b3367480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd98e37841811fc420e962e342940e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d8b842e39ae3bc936e03095dd8ec1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaace770b6c33624f1960ea13956a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620f37f8494f7fe2c5103c6f3b010ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f542176c367d718803b864670679a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12b862a2f5e8528d2e34e3791fe664486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac919e9d435e9e8449115e6c0a6a19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2d942d869f4ddeda0a0a84567746f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cb6f127f4f13e29a2264845731056489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeffd3e7b365e581bcc91d6b09f18d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e7fc874fbd4478868d51990367d9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d41937d987fb5877d3fd73ddfe5e2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde47ec999932774057d766a684777a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acae96a00abd723872027250feb7b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e6e9bc256461bb38d9c88236dd82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ed7011ae09848b2b47698a0f9943b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6222eb94d89aad12040cc272e9705b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f3ed1fdc375e5696018a9a6151bc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417907b63a302b53c5ad48c9f117be42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbdd41e0e3789ceaace6a3188f122a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9151b9374c0600a24ca3bae55cb34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3ee26dd8687af5173857b87dda947502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af82cf88f7b5ad3e4bdbe0d4a114727503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306075b636dfae46b01e67fcd8670b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b091c5594a265b026519efcbba78c35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0144770ec5fb440121378faca121e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d94a0e5c39edecc524f1dcaaf7a5ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ebb690bcfcbd47c2508cd45a534b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52027424ae0e1292f150930e2b5530509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42602072eedb6ff7d9e5a9755c5a9e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd924329c10347dfdb5637a6d3bff40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151af7c90736609b940793b5a6a8fe88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa323cf0f852c6a79752c3c96ca1de2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65c3627c38099ee74bd9880a30ff77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68146dce744394e05680be377759675515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb46516d7d389bd1ed1e7cceef6293516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b6c779163128cc86ae530fdc71856517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd8f363f4e1dc9be11ff2ffb321898518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adb079380158ec9979d8007e35c233519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc198598c7d5510eb8c12486571569520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f5c75fac313a2bf3ecdc969ec206521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866ded6ded3734faa9981096331247c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d8eefaaff74000a03abff4469f7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ccd006d5aa033b7363256eab0177e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a744cf2bd253a050d80c3106c2cde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a87fb07d97923528842acbf13613c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01122b79fccc9c429ca9a7c911e66703527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d51eb97e292ed3ee0f183abbf7f27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7047937269862a53ec823c85fbf9e27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4572274b5047a289692818a6c852997530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057d181c765670052cae1c95758857d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f48aa95c697008350a606136954215532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b52d89ffc99261579bc3be7f72e5c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072d916770f900b56c74ade8c42235b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad8cb5f03bf2cbbf39de84030ad70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aaae0efcd4c1aba69e9cc739a7fe2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a45b04b1e534dde518f84011e9e21b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4657657e0610d289e99638cdf8c36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22d8488828943b77a04a449c35da87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd79e278859e4c6179e2a940239744f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eb37634d25648518ba21422fc1d6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9efd26333b27eb74463969e1e51c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5656ad993595b8ad6ae9350e62fb2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22265eab6055b0e8e5e8d2d607e9318f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d038f464673600168191985a4904754545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556418e5b7a947def8beb4b8b3a3bc1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cf65c98475a5ff96c9961de33f307547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e3d9bedd75c34fcee6c9984e8cf0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec22db305470aaa08bbc280764354fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381f1627443bcd0e51490f53e331f35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d6de804d698a6ad89cad3ee5adaf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f386f413a0029b7eb59959a9ba27489552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b350c74f0de64e57cea5ac0caa5cbae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195e40645a7c0934236798b53c29aa2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81414f3bd05bf8b526620c75156f38ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b73f7d747d7431b5ebbd25a4cee67e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b1f722dd7b646b94d1329eeae5eeb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f626cd68968e4a1d0e73c1c7f99f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb3fe31498bcf767fd372a07cf4ec8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df25423e27dcbbdeb4c6d40d3cd937560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a533440c0ab8fab959fa2414763a8df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8e52628890de8f37e093332f02033562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0dcfa3e96bdef713dd6540ded36cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e0a553efe486dd989cb8ab9caac95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fdae6fc4cc1e65d23d1d72da26157565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460e572bae1611b88cbe44a19660bdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93b0abc49c48d84a991cf09df10b1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbc15ded7abe71fffbbb388e458545568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219eb2b29ad0de701dbdcaa746f39b43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f38890f25c9f19c43b2986c8b4ce3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba908cb5be2e16619d7d9316c8b262571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b74cbc1416fcb787666ffe3fbc41a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f62d7ed474d6e8dd62af0304c47a9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe794ba3801e9983d75af187b84e6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897a7a658a7947c8dbc6610b4b5b476575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1c81265ff1b85007c8d1ca8a38b33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2972681cc863d7d550a4f96053a534f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fad91e6105ec73304517bb234e000578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a5e54aac0f1802b387057f11ecbbd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0941306c7a3810f1046a52192d371e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf467ba670298073074abfe350d4999581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07c29dcd8750b024f41ab94727547a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40953044829d8c3a6752f4ac917ecb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d06f937e75afee0d5ac4663022b396584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95277e2a4a9061d557841256ebce8f52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cb6079d58e06a8a1d8bb4c00a9a63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4332bc7b469caa61924216e6fe302587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145c4f5098a4ed06473c322dfa0508d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3ea11d9660ef5f658e16c07abdeb7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cd4e575f154ec476020282cb5f5c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8fdc7c602d9e7060e1cb7af3e4fbf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f4d757350fe3d9b89372c70ba9151592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984602dc108eccb40debe954731a6b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be76232ad3485dda1f145b4a35cde01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2e7cb6dc0efd2fc999fd617e75646595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495e6d7c72917bc0c93f5ea2cbd3e37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f06c27d77dd3260186b4e496f9abba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ae6eab3657c11ff503a503acd056598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ef9a765cc3bfe389aba3eb07082af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf396a4fa02a8b98e78d6f924cc438f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0f391fc611673ba78dcf86cfe7349601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f0a1378da802d801dd61e15a75f15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af387d62f599effd80f726954e117601603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce90e2fb7aea6f673f704157285862604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd5895c3a368345e0f8a8acd7377ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891bde2446771a44f81474963431e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8c08c5c8319117c5d32eb07cbd1dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf74250116d7a543d9a2268c6b9925608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2232104f42ea638eaaf7b22bcf41920609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86f727aed92f43e1801c4e8704baa4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa5fa3897b8a9eb1ac069dd9e81f66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f7972d67d5f9a279806dca4cb9acd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766521ee84eac3c1a067bc40eeeb6bd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efbad323373cb98157eb93a16a60b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336063f7ce6538a36b43dedfb7386e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d94832818a66e82debb6225f391aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b2d0179774014507a84b4f24fcc9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8fde835368d32a3cfff144620ecce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca6f1b8b16e3b15070d61f54ce4d79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d65a6b8d12e823913fd20afb47442620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b1835048706f4313e4fa6b518096e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6afac033234afbd9b312645cf6fa17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbf50193c241219b68be6736546f00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a2e6c6e8ec3f8b42e2ff03f5e9bdf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a43e5ea568df5f2f96cf7fa8fd098a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cd19d1ef05b9ffa1f3c58490964ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdd58888de423c19f4d0c5fd937626627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89c2a52a80971416c7c0e63a907c65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af752f0384af713d0a1016443c27e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea088326d87a4a77451d5ed187ac448c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d957113e577b8c47e0db18ce2b32b31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca17660d50523e9040d4eb256e08e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e26e99dca98ebd1710704731c826c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162acb9c2dc3a187beeb19617100c64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd320c09871f4de3a95b3acb8fefda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd5d2fb5e72b4193a9e5ff883b3e02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fed07afb8134244e818789d86ca27e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee3a11fc81adeeccccd396a0c1f49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfef9a4c4bfb24d6f7a80fe4d5fc6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c981a7a5c5b876ade055c917b727640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feced04621da35c26ef2a5a97acc0cad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72486fc474921adc5c9752f1e4c08a4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939917156e858b8c5ea5fa538c50a5b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2e7ba5b5146e9e4d24d1e3f226ce8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a16cd72efe46af60cdd06bfa16a8a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee60fff588abf79339547ccd9d7fd15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dffe4cfef2206e3daf6ef10df52b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50307d7d6b977a7da4501cd3a922b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ee7cb17ed74aceafc3f17d14179f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4218af3f47232e380e0f6ed35fc19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302151a7f995a66478d1198a7cb7657651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf38a1f71ffc6529269ed356ec5d11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb1344148bdd250266694d2794d125653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a317ac4c3f518b85221076d3bb9aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057df43415add5a6b27072f5b8c9dc4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c754bf3bc77efc56e1513554491f80e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b2ff24622ca2a0b1087fec687a2bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b097c02f24195dbde939f2418c67cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2fcd3e2e9f3e1365a9012ccb52e04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4090cb6feb4492e9fcbcf1edbfc9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d86b235dec5f77306f4cd4987d8686661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf28e8e40ec53e3ae0279fdfe452b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f985fa80f5228452de589b5602b81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2a1a51d523c9e48194b9b1f44c729664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7d34312677219866fb422d2da6cea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8b68245692e83256ca8a18d8a3f96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa35898d3e7ccdec97452560969f97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e8d72363b4347a542e7a6f6f74e3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105ab4edabb845ed5a2346eab19cfa7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0d9acfae4e17bf85a1d32c5498d1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf061fd34da5a905d81046c6b940f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e035e4b7a00985d510bb704c47b9e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757081d65a04872245ecc63acca15331673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41cad02bc0a388a0091d33e068cfc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7828717351394de5e87c8bd7c4d0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96e6bf1d04751a563a4ec295397153676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d370c6063179754c0351ac789b61e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce867304f5e20cfedfef870fe3fec6e4678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>