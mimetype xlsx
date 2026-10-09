--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448878e25b654f5810699f95ca66ba2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea065cbfcd34907ab335f0492efe772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f4cf5aa6d36ef4df1db7d867b64013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9aaab65e263cf226b0ad42ee1eea04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c03d5c076c99551ccd50d0d4a073635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a4c60f9efd2dcb699d23df67e1106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d2227485551ff89917e009b8505d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424559943ae09bae1cdbd391b89e1c138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2798152437d535e84935207a9e2e319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c661bbbe008325edc845d466546e31c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618ab0b5b77c6d2ebf3cbd041858aa111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400afb92555e420e67625dc3f3dd7d3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8694e75094133debac6fa4b6547a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6969e54b3438ed39650536fe082c7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f97fd3fc7d2e361028d30852b9c38015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e882a35a233162c6c046a1eebc32ea616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51311642eae4a817c46cd61a1919bd4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cef0d162dbad97b9f490b3f8b405318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17571db73cfb8fa7d3a9915ec446d31219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170046af6cad906bff5403b758a9b8e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6527353517386bfe58ae40e1203b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d1274b667a1c7d20ba94ba811f9d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071af0352fd5d50a5ee158c0ffeb515c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd2a6d203ac75e0c9d7782865b14cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a570440ffca0c671d38ab844759da3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef8bae6dbfed3f16e22c188c8c327126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fd77d7d8604865e71d57c1ebe47f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a055f0d462da317ae825630d8c42fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f97eebf934716482e0f02e9638320b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d623adc585245286f55a2cf3d9711a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb54a834a7a6e0a4dcd2f05be1e341b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373bfacb49ce91b6b43e882cd8f8bb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bc6ac3d68b0cc71f491bf6e55c7ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6451fffc659c7cf0190f8b1e6aef7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1932bb42afad205dffb751f48c3b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108473421807921101b971582b91480336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9169f3593529ef65bd3973474b77237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421e062e44f175fca6cb7fac9e7f92838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a70bdd4c023d93d8566d9694e2eda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71c7f81a66323eaec9363ea9cd399e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22283e3724645de32b074606f36b97a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fae325c312d4166fca1b468cf2fac242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8877e25e4eb59e2daf1515ba4a07c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216bf49248f3613bf81b63a336ea11744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52174e53d8b48d8dcc61a709c7c5a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4269f42a1b2c14e0f5e472ed19e8a5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3add8c6747ef014be3fb4c0ea870b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3b47b220ecb9e36821642df53f71c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f11e52fd7631d7f2788e75c77a26449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6310bc162454bc2121b411466ae0d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503468ed09882177eb0e166bfd4503751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ad6d47e09b813e53a1f4a7f884b6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dfc0dd0af0542b366fa61e4310bdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537dd383f41941c96479be13d723de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daaf2da738b84c11475df73f2d437955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481b66bed6198f4c1ab6e6f7d7c68056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e335fc6c57382ccd83c416a41c33f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f9b040ef2fc453fe14eec8200afd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb2fa87a22af81628627f1e0df5dad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc355ac40024c1d02aba7614728c8c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbb23d8311e9c458609ae0057f871d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7478943e1ed75a7b4f28e85932524462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d326e5e0cccbc1dd3783d496618b2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4150b398696f1ef998d3d0b202bf0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282894e5e339ca903397a6375aa7c4b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8e2ab6c9f0a61e382fa4d68b9feaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fffc13d6c0b3979cecbc13dc18365b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a498f62aa3f13d44cf6b9398861d4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232274eb7dd4a918429994e905c5df069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66835291abb3ebbc4cc357c4bf6641f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cbbab28811150908d3933974de56571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc7fdaba8650a76916036dddbf6e5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51125ee62f401d368c2e5aa998a96e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123e1b760bbb0c42863378cad7318c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bd992667ad297f7e235a2b95e2c3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aa1948c8eb6fa3d064f0b11f344cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e778fbb4a0a2d150972dfb05a764177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ca235c0ead74c321c13d10b025cfe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592604e90e8ff8094a32b5ff4610d4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b268664adee8da76dc06276de239880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d7cbac4a40e0b8d9ffb42a771aac181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace6e3a84088a811c5c8b8c93ef206982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59d1c194974f03f88dcc0dc03460e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d684e2021a631f3a54746c54ae54384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df1eff878f8d044f7072877ce5800485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be09d1c8fcf7d6c6c46440ecbc3b4d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e105d784309a279ef40aab6773f4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f860070a61284becc9ea4a6aaa2d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09a427b5c43ae9799ee11e321fc23689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb6fccab2f6f158e998373b7348e2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7fa5199e24e27bfab4c42dff585c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d386a48d03cbff774a3bbb8ad728fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee3d54860a999e9dbb2441e116cccf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd0fe345c65dbce429db3d479d63aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146edb426a6f8fd830afadd19657c8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9291ca5e44dea298516435d3accad296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0701f5403d07082a9f0894d315aa75397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c82fa6583fd06778eedfc54aa0efb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8679c362b91c6913dab03605b44992599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e99606f1e7ad18e8dab26d97911ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d153946413cddba5899429efa3892f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0076be58842bdbcbb992baa48af1f2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8ad681356f6a8177030ad71053ae8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045a4801b9eece6826a7a0c7fee2131104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925fb911afc3ac26a4ecf1d5027759f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28865b15d99d95519602fff587aafc2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454611c145e85d67cd80f2d5caefe69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662dcc31848b9e71ea9a164b1648b44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd351c045a6e30d35534b4a292aa92d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d8793032d3daa856eb8c5c48beed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956540fa4c9a0f8777f4804a6e73d8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc31eab0598bc1f5c95f4e249027745112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb00ee94461bd6277589b3a91033cdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70541b8298e0c157cb51fe2e24b8b29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3553688991aafd249a484567f7db7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492780653ce7022ea52f640c1a71d2b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf9061b7ff135dd21e4193ddf0f101117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20750c4b7179beb3d1674fd915bff9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b7658980ebed6c55d55ad0f180a2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037efe5f15dc979f0401511c1996301120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5220208d2bb273b1237ae3f6061dc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38445b65c2a236399c2874a5a81e69c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e99ae607da532bd0b38f1ae5c4041123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a0c6b184f41c6c4cf2b8b8d3d95bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8f93795f3d23a9246e0f575ab1733125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bed47043725019816af8ac2d0f394f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d2218cd43b6cd82e430bd1623c423127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ebee018be7e6105621963dfc62c1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88297717273c60111fb3918a50479d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989cc37f9032511e42d1fb34ed95ab6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e6a1f598422018c62c50088287a10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12be11dd8148dc01b9391b1a9ace174132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ea167510479da3499bd56ab9839d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a451e11a585832d760bcdc3db759ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92eae6336e6dfdeb014320eca0f477135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b518da979311310cd1ad94dec92e17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dacebf051298e35503788a8a06cd02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4430af5df642d8c7bf3aa79e324b9bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075c60d4f158cc2cfef5a0cc8f821e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a4593bc606ed36780126f98f4eca8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0becb8d17343b047d564e06bb6085141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ddaf864f5f9093a9b80908ee27802142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbdfccc24e6cf582caa513d7b50411143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c94236d732a3b5061bdcf6956d51d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef63783bf5039122ab46116d68d26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf465bec39121ec9d30c69964454d0f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e7fd3d54ac24fcbc2e2ca430cc007147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a80396672e2795b20eeae946e769e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dd5e505b0bffd3b452e2948be86bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93965c57f7da1133382d1dfeaf04c65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5ba7a1e1f2563591338f3dcf34e0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c293358b1965edfecb9d47e1c476f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b751bb8ec89dae59c9b09d79917e40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564cdc88810684618cdcbb5070d9eee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba805b8f3107bb027dd5155a83cb91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee83e8fe88ad6f0e2e7bdb756e8cf3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d73a7447777ff23a91f17f39d87ea9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40141bcadf70d4b3b7c3766a6115925f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506044b45f6d1a1e184d3fee1f9c826b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a92cb28d3ede1585a76b8ca8c04a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91987673cd82cce6a1ede9eec4aed9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abea029eb70380c87e34d8b1fb7bc15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d628251dc98769cfacd992fdad430163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e135b163bc2576715eb23e0aa7ca926164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f517c493d8f1083ba6603bda8d892165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894d0e274d3d5d06ec3b6811c06c539166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce9a720554b08320440356bade7996167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690276520769c53fd7e6c56a0bf717168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747163d1886ab2a08745fc1fa4efa79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bef0beb127230eb287f4f9eb5f4ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3299411dc6966273c2bc3739e0d1277171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3eec8ea28adb568ef070bf4c198c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d566581fe830f4e6c5f1f332773aa9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022206560961054d86a9fc1c4f32b77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9794e00c9fcb41760ee7c53de87f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1413f824b56d3a29e884125c6405d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960f0f8c520645155005e9c33993a48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f2b8368e15a73bb16afd36c297e35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845336042b0599474829c75f5e316a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54d42e7ae1f61f47c9867dde7ecb5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab3bd1a37a1d5288a4b8ad2c6396dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705cac7c123c113fa30f79eb29314aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1427fd1183fad1941f82d75b4979054183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f23d8143880d959eda7be56b43c702184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756f43aa55f8f1f66ae8e496e6c6600185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d980acdf1cedc251313bc5cd5f13bc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263e3f9e9a78a34a442166384981a30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993b4c416a019327aecfdba8bf951ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1ad2132637baac0f224f75e4a8070189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7249eb6d4a5c3542dbb2fddd267b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7e6a76cad7553875e1a21af3be306191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411e38bf980c2bb153b75e4322c516a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3db8ce4cb723742b5182a8f4923520193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91272ad1f9991b9f1137c629dc7d85e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da645fc3db5e3355415665ab44d5c9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2a477ff760236aa5fce490b7cbf1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2880e338b2183488c95fdc4368459197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b73b14240515e8044f109dc3b30e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f5bf2ede4c8ad50e58bdce7c378e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0f825f772e21cf6bb613f68c4e0c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a875b8bcd263a15657a9064e47fd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fbcdbb844bcbcf032735abacaf60c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d47d097e2cb3b45b6080800d1a8321203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc08af1f38ca0129adbbeb0d6a8696d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27420e3df0bf13e0133ca3f8d4b532205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74559b4ec258cc857976514eefcee612206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bc6fcda284979de4906209f0c731d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb726bc29923175948cb5978f651a77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af9fcfb136934915b7028013bdb269209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c3ce96aa4e7a2361c723030c50804210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad6edbfe8be30818b46d8a1cea0588211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b79c48dd8072373077cc5448d077c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a616915c84bdc03e0cf3e7a86547895213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac26625a628cce24ef47725d7eaa43c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcd7af422dd55ab4934d08c8be77ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a441c59322ed87cb70830156b89a434216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069e1a8571e472dad5555d9f23e1759217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0bf50d1f5bff630c3055024bd3073218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7a70942d9edf756ab25da5e8d2ef6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d152204398eccf9f179d8dda288ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca468057abb8fa537a89f692bfbe74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98931d5e29a62344e5e5acb0c6b1a945222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee0bc51311d71294b6a04897de1a1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59c97dbe3c6421644e1c8944b00b0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d0d23614e4c6b2cc49e60f3b49d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653a355ebf5e2f84266b0255fb5642d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f017b1028b05761526948ded21bc4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a83484b742f203a7b1f215f0d5781228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6911604cc7af839fa96d067052cb398229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922db6086411fbfd6566bd11ccd64957230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51942e1e97851080a8bc720cb5416aa1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab5e347149518f7e1bee82eda5f421232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58529eeffb32710d91c066adbcf18cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcd7571f6c9cfb0930b0225161ea57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd4346e8b56bc670f2bdb2e3a01fa3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc7bd5681635b3bba0cd5532b07d4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f402b8642a6aaae2b6682b1008f5b1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb6fcaba5725c96f6caeb7b0c392b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37ff99dcd25d71ba4b6f13d6e36ce0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e759c2a93ea001f2dc159d3ad12e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709378cd1ed40b997c99f1bf3c29246241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c4c4664f1d90c21acd751274db313242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51f97a8ff3fdfa6871528c6cbe2abf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7b14af2cc174c2a0b3f3c2790e50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc735b7b3f0c6c33387f4f2f93eedb59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2007c74523544792316723e2473c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121387468e7dc57382ead3e0ba8bf56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408478a27316617bb33d173d3ea104cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981f8c1fcc1e5a1274057ad4f504522249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc07efe0d2e9f683d574ba05afc091250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c784f4d1581721c19dc997752a651a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e48c2cfbd110ccc5cda5d24f28ffb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563802cc3e16bb5dd64fc90000de905253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111f27dcaeba9eb3cee75218dd83789254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8307f450147f18797914ce0e8f22d89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fa3f6e1f8a48003dcecbac05e416a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5e6f66dc5ceddc89fedc4c4f5a9b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4005d362eb16c86f96f6b9ee888f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42d69d94408cc298d0f564555623da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023a137bb4d170b73fb929045a4943b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26251c2c08053c5ad53df0bd8ea36318261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50922262dc1b9f539e56fb4fde9e10b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50548e9109e80b8f6261d77c021a7782263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed1ea619dc6dc4947259621ee8bc45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c299d2339e9aa9f840d80478d88b574265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc417507ad021059aa34005797abb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a76d3920b6ec8d287564f7fd86435267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edad9ea35e1050152c041e9db62b3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88f7cb624e99774fdd8b0ba5288cd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c7949e33eea7df16d36a9dc34741e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e699d1252eb19b2ff317507e9b6d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f0b9bc559aaf62949707b757226d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d70d486dd3d397bccb45b61f1d3ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc2279f4d2e888bb27d14fed8da7c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26143b7e04f6f35a3b702aebf4c37e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3de2a56d4f12b4820ffcba7528a884276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06b03df5f0cab5f4559aee52b07a04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da519ce22ebb498428229cca1d4a45d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83650c2228c260a668c8e79faabc501279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31798692bc867412f8bc33300012859280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef57f1426f5207e2666e01961feba8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f817512ef503f67e0d3afe87607551b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c50c896da245cf7711629dbae2a63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31999b3c7f2c45df3419a21ecf3fdc4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b013154a634051006e97965ccc7d860285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7e2e3c7413ccb7eea90edda914ed8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c4522a9e03b4378b9e70f09670f79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf6beaaf71f3a2ee922e1f198659a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2912da3ba1b78e84837ba91f525ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98030805e84045ce5546835c20de8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d343631ab7261983f9ef1736c8c42f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d38fe7583010955fb1f48cc652b8f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46270468715a2dcc32eca40c399f96e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909ad883e615aacb5139f7fa5db9d33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ecde79feb525b03c0536c8f7fd1d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b953c4eef92490e60641f10c91d2a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03700c2d65c13e9c2ca7a1e97fbc976297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53ff64ba068a8b5bdd6bad91035404298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4b253df5ef12597b7e341cdb19329299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af194fbb85bd86d09e81cdadc9cddc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1231e675e2d0ecd08a8bf74fef7e6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aec81dbfc3fa58a6c6edcccb4bef2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b1b6679ffa585fd689abe8d5f927c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376050d16abfa4679046953eb3a6912304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d25fdea308cb3a506929592ff74f4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc7553a79f6567b71680a8ec223d25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa83b58aa0c5b394f7bb0cd88f8477307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8dafafb406708133eb86002b3f5c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdb1d646405fbef78b7c92e7489e42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2669f37d99c0b96c886616f5e01452310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba357736fd12956aa1a056f2fe48b6c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838e3362fd055911928448375853347312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628f156cd00a67f27f677ef34e60ad1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8c439ed8b511ec097746b7e84de0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20796f6fcfe961010f27fb43c50038315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7738408d4502c3251aaa4e7d2e335316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb081ce9d4733d0de2f5497bae6c6765317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c37a32b60d84b99f56995b8d5f3fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f282857d710460fc2740b5a070fcc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6666714e05179c56ce2eab76208a5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816c708c75f4d21f41358ae701b392b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b531953ccc96c579b36d48f231458322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf53779757fb9d01206d48b795075e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c3c7d93680b75cab9d2f75e551ff0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a69a4ab164dcd089aeb6172b3a8b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a0946127c0f95f72f6054438c19a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27ce6d5d8a878ce731d47d65cad80d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e5218a8ca1da6447a4a1937ed6b35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38ab84504b10599a019dd4c8fad137329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73ddd46082ef3faa97453b2dc2086e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4908b28a3a17a1fd9c9b10e4ffa3026331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082918e62039cdac092abfc1936590e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cdc6f82ab5dec6d75783a7988afd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8840dc4aafacf9018e066a7fe12f26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb52c5a56e8c552b7ac64accd6d1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cf34b62a0c0f20e603414af452b12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a1cc4fa8bc0b4d10a2fafb2d49867337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698142aed781df6929f45a13a6c84198338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923760526b5867cec40fcf70b951badf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9303de66fe5a5365d8dc9ff5a1bd0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4b5d235d5ecdddde9ed29562ee433341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeede1ad7b80983f2afb9b6850f911342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba4cbce2551beeb5488fa408905d47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109704596bccdc03c908417b51fa2a40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f7ffb15b55abba531df0929784a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a3f9c3e8a3cb0dc4100f7fa9c540b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108bddd691364f5f47efc09ff3952fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf49ee20f389596f5b3642737b9f21e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95918b6e5c91174b2a7bea4b756fd60b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e81b650c5d9fa8aa00d6187bcbee7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d43cba4b84199d844dc1c6f7b4a2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac1839c7dfda7285090c789d8fe05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de31fb16ec054c27d8c3f228c40941353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ce404ba99444568d86cd2fdf4818354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c540077bc4561f51d0bed07b350065e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d64546e3035b1428e410a51ac125c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6823370e8c7a56a81e68d07cb75f9c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b895dbc845220674df94ef67ebbc615358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9e1a1b030cef2ae22996ad5368c72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82535b8f42415215452223cb05d8f995360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5a5509cad723bcc36a08066ff9205361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4024a1226c41859abe3e0a01c9d795e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fc3333435b6c333dcf873754fa0a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e263a2831432ccb4b4eedd94421e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29a78e36d8dd9f5361de933de809ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc188e06e273ea1e8473475dc06dab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7528cb28a669e5099527c742071a8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638cf8a39fab59e29ece08462d6e187368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83a6681934b59c322dbf0d72b23b2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb5bb535ce4137558d8355dade2cf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffa25a3205e5054db377d54be5e42a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd61d1d2d1c5e0ddd9f88ff5bd6d1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8a358d5354351ca9af5c0a32950db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de24dbd6aa0f1a5809b5b207a20fdc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894f00a99cd32f3d0ae521319165d6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259cf24086ab42158dceeccba11a361376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62fbb8584e39b0d897f7690fe4f290377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e3d824493f43f47580fba786cf42e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f8ea198255f1362870897e0f5beab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ba605b1e88c8e5571a761b358a7c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d488d26025fcca97371a285f0eeaf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b946e3f6a4d71c640eb25830eaf4fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c04cf1e940eebeb1b08bc8556fdec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9518e4a624b2857137005e65c4849b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e652132a05c2af350d2d9465ee7b8b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68081a5f9dedb9aeaa9ad4f54fd7fcfd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c238446da7ed61ff53e23c4cd5d8eda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec4cfdc8ff3dd566205e111c78e112388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99110d8f69d37ab6f54eef99fd4f4980389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f86db41a80b3b2f21ace124b68835c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6056a68189e140dc33f58c93324e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9c7c8193f6911db437b7dda6de7ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cace7e7d83467ae893dca760e3c86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cdaeda9ca9bf970207cd4f1e58a0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72776fdeb5178b23142b8ce78dfa969e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a0327c8b2096ac693cf6d539daab5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757534a19dcdf0bbedb1411249ec700b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfb0cd30cf8e796633e116b3bb84c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473c50cc20d0e69feda0043c0cb1d68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a0f67f57bd7fb3608ab062107d74f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12d1f0be6db88bd554ed9f6c739625401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9188696770c9f7c9c0d3a5d38c60a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084014c1a7a711b49bdd3d146da977fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9421ff97b4473aaff1085f7c8d97632404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d0cbda5adef7f013c3ed4f8edf95e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c6ac09a11aaad26f79156ba13f491406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c719fc8191f58e4b506b8d578f37d85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d037bde6f642736eafe78c405be886a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9112937a1547696d7a7e69012890c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc05199366344d11eb9d42677571227410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44736b99b0261d29febe7bc5a48343d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e506558ff1dbd2e245299b6fce7e95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76cb0105c5d08067fdcf2787d4c7c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce7b79d27a6574cfeffac60e84715b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce92bd210231e1fa3882b64df389f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062641e4e4439b52983366358b928b3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d797c9d082f630875d1a80138a8628f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247bc7c59fa87d2963ab78ef252d3a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f53f399f4cdc476afbd8b2d153d3e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343e1ab41ebf16fbe359af4411fa596420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12f9fde0bb8142ec3046e6b602e6c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b06bd2c3282699bfe41a138d2a4cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59230c3e96d88a0f9f4bf6ed4896f9ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a0c09c263aa2cc21df06ee6ba1666424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7ba741e4454500e0cab58bee929d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f8d761825549142cfd50469dd74e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ceee1ab8ceb0edbfab69fa8cf89aa3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd86e25144965e4def396d5d1a2af7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e9c50811a8f0f86e4dadf334e54f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be7a4f86571096ad6ff2d02012a2bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9575ec4d5ed4b15a97a42fb92161333431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78adc4ad80eca36f6411220d68a7264432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cebfb472ed41fb40c0e98b45df1697433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845325d69a005c4db30783fb27c97942434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb6dffd64d731777ad293cfdffd69d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f7d7d14f7f3a079f65df8aa5e5ee9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf6903af9a95ad573a5688d1bf516b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71de46e08c7e426fe12c5335e634f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bdda02f2eb36c7868d38b553f9c4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa014ff648cca44c606390fecf0fb98f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5d43cbb81729c2760c5b81833f4ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2e7f32c7e6865c46ef8fd3c2b59bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7dbf88989ce06b7589f8cdf871e0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904595c2339d5f0356574bc9771a600444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ed1351805c7a6f6148678009e91d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c34a4539b781e24cb06d7063a3476a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece41a17d36e83973b09432de7a6804447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf3577987069054a52601cb82dfad0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34332a512747582c2837202a121187449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97f70753d4cec3da4990a4473d10a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dd23ecdc0868481704816b166b594451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eb6503d836ae57850498c925dd84a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991da0da44825db2404b7d443253dc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1934d3d30cf56edc60c745f9cd76a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf337b1b0b86fca7a14ecfbac28415f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae9a6965b458ff278cfd2166d8edaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f930c9f62fd58a5aef62430e723046457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b451dd648fe132cee7934a97915256458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fb19b774fecb993576d6a9d439d92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c11f931e1ea56292de070d9b21dbd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6152243e64066af027e15f706d27d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccef1d849cde7707e17d1da5b53e9b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd677104e67758df271b1a46e1c10b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985d837d1cd14a0829a3f24508bb22b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7846f20389861807de03b8531695016465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde9b1d76520c73ad44a512a291a680466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16e124140126190369c7abd703c926467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d53df76a99d6517fa1fe27e53a65b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bce7e8f5e27f936b4a1143772f533469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16ffe2822ef14e2e8e04914126cd14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637f9316cc8bff6e45352279171860c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e47aa9f81c8594fc530cfa13c97e88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885ad3a2cacb13f9e50c06497a94a67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cb5b073432f99e6712f1b335e2e44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5215bfb69784c4030491d6a41999493475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfb1f6fcbf23d1c5d1f78b1e999738476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7390808b77bcd8b57dda4253727ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616d308b9a949ccde87d0f884580cc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c27f917a8743021a9fc608f3cbaa6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd8f1e3592202b018ec4ee089e4ff7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd3ac4375898efe63094fd44f451fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01918d43f514a96d259afe436888ed5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546981a2dd53f5d83767d36ec1b652b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d03b0c75c42f04e261b0b2e35cf318484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3e32f5af96c3620c13a8ffd06d632485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b224d2fd50ec1bfc63d4a5915b959486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1260297d27af7ebafb2371c498fb2bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5290ddd75d6e22056e1e0f40dd15093488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f791d68e8f951627b33f1bb7a99934489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e8048675767d6f95fcef46829aa13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f22cd3e0f033e96f19e52b9026ed38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676e39e3f14ae94bd122f13822232bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f3cd3f14e8df1a071bfa355dc4fa6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a29b3845c07e25bf36022bd5b1dd8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5951b89c6f06d11eb855a164dc8647495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04aa422d8117257bf61b27c1cb48a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9934010a4974e823146edf2e22944497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a4c320d79be2bd6c6f6ddcbde7c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737951c7fea41f5ec7f52b98aabd33b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bf08a67ed52c178302b5558f805cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a45f91ddeb89bb601cb79d1328d9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb210696f7e4fe5fe1016312317a5d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed83dd8aebdd8909cb206bf8b479c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf76bffce75fad662f3ed340da67b55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9581f950f55de6c5c7723e17310aea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8128318c2707c7428616d4058da41b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90e1d1be6ced8a649a7a7fde60bd9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c41c51ffbb59f42274320a1cbebe8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bd28b30267300c14a639a46345a1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcc15b4a4446097ecc8abcd0deb63d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb1895920e5f4e0f137fb82157dbe8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2073e37b81b1dd5be310242071ea1f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb78d3e6f917faf961da74315fcde4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31870df7fc77a80468c1f006f86541f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092e4a70c1447467a43c00ae5f71d82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088d2e3da83370e82abeec1fb89bed9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c8906b106543e85b61ab5aad05c16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abec355e05d86572a0d507dfc6eb8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ca2d26d55b722e72c94b003daaf5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff1cc1e0205006b3ce3b132293db47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620de2d150b08d89306fcf5cb80c15f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7456bfe0973b5f4bf14c793483087522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f32b38e654461391081ee94b4eb734523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3211f9dbc260f77e3852da0dfeda4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf758024f5121b54f52d726a7522756525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db813905a2130f39860a1fc576ef5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddcea0577fa1953e0f1e90d1a49fb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3142dae4289c44e1f8975b6dd7df49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b933c88b62757ed17996379ea6ee009529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fbffa31522d5ccb989c77464c4cc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a8a94cf6a570cc16436aab629274c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dab64b8103be9d042be43d5bba772532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde38a44fe8280c20f5e5a3812624816533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87118aa758bdc6b9af778edbf7f869534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a193ea4ecd302f49a4ed2a22dc4e9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d433e2bad25d495003b69b7e0feb86c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ad594e36b5af71aa24c66b817863537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f01613766cf426aba4796e3fd63e6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffd66b0c955c9639d53634939bcf33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b01b50c660151355b18fa997b99a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde5035e3f10c26016464edeb095f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6d42bcf4ddee2223bd11d63c68ee9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55adc56c89a3dc6d8f1f9cd6ac88f50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b144f1087d3dc029158692b0d1ff71f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2e311a491285dde988cb0f08cc516545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6072b55c220a32618bf4ecf22f10a4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a567ac8dd1cb1adad4cf856fd4223547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e56242773015467251a49245631e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e27b7ea946bdf8f6c2d8b77ea2aec0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440f9eb4bf681d0918fc65855fdbe9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f6bd38247b32182319ce2e26456d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faf244cdeeff66e3edef9091bdf23b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51bb918b59eee0e77348dfc3e58f54553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb6dce10d3b2d319a4d4e9fb5cf79f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d6069f7a55f02af5a67584d741910555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6a742dd21bfc7df6fec009128226556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d0095531d0ad00688cff42982e732557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6defa660ae8a04501eb03591677998558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf3fc48caab1051623b90f4393baf4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874b10a0933a3f06644adc14087f093560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990301b56d4b98fa7ccfc26e8c59c43c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491cd4aa960c2e0150a41389da35a23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588893329186996ad749f6ef4a302deb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e67e3526d6a557afa622529bf6d9fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60d3da0ade5cbdc1e7fee26973d397565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe56bab787a05d8ee6bb8ea9304d63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538069c95afeee52189a28263941210567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9b63afef243539f75519e19ba9e33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1c759f865b7159ad76b29acbf5568569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01283b849e6433b7eb5f292e9fa551d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a37469c4817e5358edbf1fa596825571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e029120ed863e8accd091795e3503a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465db46e1a8a27fc5c3d142764eb019d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd2a85b944bc7efabe0a3aa523789574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9583d9031fda506aafcb210f15a384575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5607196a0cdd55decb4aa25cd23296576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c6e22cde001e2215093e8ef8c77c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be474c37341de80aa1f64b2921d57c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e46d356f5155527e7d94498f10225e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b7f36a92b64e604dce8aa4350a4a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaf055feb822c4352287255ba74384581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a760becd31c89a78a8fa790f3ea24c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336c36cba7c44b9d8a7c36e638882d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddc87d6afc41b0990f5e8bb6147c2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d8beceb9f0667a0d15ca245fa2d4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a982014237769b464699055473a8797586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910193137f621c91f55e11f901c2355587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700f172ff26aa1261aff9c9eb5efbd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610b46ebddd1315417e921f25346854589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6347a795c20e5c2aecb7d252951deb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8f91343af5d87c55a679ced03b661591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618285cfe672c8ff3535c97262afa13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60a236beed4f8d0f2e17f8cd962018593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c8a397329b57750552f2cba20c542594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546421011356f4e93114b30736a8057b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74e88c383bbefb82f9468a5022c1f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef70ae61eb8b2f7bb05d57f0e19512597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37b144390daf8540fa211b60647c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ab42919ed9bacfefff04f14109f1e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b923f7265f1322b0a5e173c996651600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779173953cba20fe4bdeb7f29cfa6b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86758076f862bf15c07207c2cef0bd9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686af6d011308cbc45a9531d57f4393603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a12a0198a39720e9bcc4c3ffa34dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b02624ceb3fdc5b4194db0da23170605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286aede308293d8fd8a3eeffb1eec98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a44b70f057cc8c4eef962456d752a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a31b471b3fd561c9b173d36cf85a7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb783a11f81fe63a9c331222deb045609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d603c4c8bdaf894be04558767855e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eebba1424ca95474c684e136a5aa82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36b412eb02c2f1309483febfc03e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67b09a885a04f16ff8a16450f52e11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f09b9600ea470d40b7dd677bf66888614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20a1c851067f469b587a0742cc8f47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59c20d0f68a8930250783fefda2288616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaad68d371d9ab489feb57d20eb574617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505db060dbabf7acd4dae26077f3ed68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16ef5b5831ae7f882dfd6e10c861c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445b9270f3653565a47c8d7d8008132620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b2ba55a2e75df7feec2b1007c2c4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d75764c0bca8eb4270ff289e2e99d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61cc6970bd197ff96c864f26920afa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761187dfac5654c85059324026a01df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5059751e7736cd25137d6c6d1778920625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a22615438b2bab465a6ecda1a54335626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0cd7dda7be4bde5e0a77364aeb8c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8713c86de6aa00db46c368b1076f819628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8c90ae5a6e344f7cb7bb08f4913ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6b8793d626bb823680145e298a1d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b9490b1e81113d3f700b081d340d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d762c17362ca5e5072f8c27e70421632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17e1df52cc1a180273d420f6719443633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9722c3535faad054fc44df6884aeb9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52b59fb41ca8e1db504e477a33b049635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0320a87c3ec760393b25792ccd9fed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11fc181641af43507a816f4f9b38b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f5d089714fa7ee5fbcc456988e1ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ead96a43c666d4f0f47d29f82a1cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f38f65bcf530db936a8d9df35dcb6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aa6a105779b65f94c4515b59931b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0add24487a25ffdeaa257459b1cfd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e11356922bc085135cb430794fdc2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32644956311f39a65b0c107a3532748b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2e9e9926f114db5f5278736f3d191645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3454fe06aaa9f996f4daf37667e882646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a831bf33df0446e6ae3b30ebbc81f91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbbf18d5535582eca796089a402bbc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00e6e8f1ca850286e51fd12d269209649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677459987980c8bb87435840024648b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165af23090e7e3e69fc96e55a1c579c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b94950626669b2c9998153c919008652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05d75680419589b2784e7d6e740993653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf4743e867a44294cdfa5aa3e4b2bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5039f135509864a28d51a0891e50e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7d3fab0c117b848a3145aae66a52d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae13b3d4fd6e8d93705318a7b16a28a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b8e5c6bb957081930bd725c478e91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c00cea3f565d136f67e0201bfee45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fab9945cf9f17782c47a1f5b035f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963d35b0e710e04a36ed6ecb63e4acc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69e7632075fcf824043964746d7f3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb97b145bb5ccfe8bafd7e0f839ef8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b160b92ef6c9023bef60ad89a53d2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230f2738a62f726c45d37c0ab14dbfe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f6d47b81017e887313bcd78a1349a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea0d82afb123ac14eba66e3d10cdc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec038aaec366d6d0a3a662d1a6539c60668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdca91271697e779dce260c2f20af7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba4449af670e2aa41dccd7aa2fb074670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784762d720c02defc2c772b0ebf7715671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad2e83917773f0038e31e9c256716f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353a5739ced4ef3f4921fb221a1ec99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08b33db74dfa3da640106ca8b19717674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd15118fb68aca5e7373c7a9857484675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a0302614ecda89f60b0f6b8b6aab1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a30dcb777082ab1a7eb0193fb48ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4e22356bdbd9a3908920698031678678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cda31363867cc1af351e0567d0379679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74389e48766541eb9898b5143f6dce01680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce096415fc593e56934ce4c8a8f03e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22feed9980d5c329c3318ae7a75de3dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b073d1d2d5be147a60b0474ed973f92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a036e9162c899ef62e229427e1467c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988131270a640abb68219f2302ea4f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99fe084abeca1fe91570660c71a4b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75231b20254902dd1f9d95e8d55876b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34dfc4dcf1c4410bb3215085c27736688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab78a97e759b5bdb8ba9a06107264f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daddbc6de7031991cfc318e0cb1090690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb373752430e2b8f415afcb6e03e029691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0c61905d4654b916c872118ba2f36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7209fcbb9e7cda7c48ee3c25900b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b8c04d801c00dceb3d653e567f48d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff503642279e2796e5fcd58c2cd6fe2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6879be99229549bd61a9d40cdce94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b640cb72cfd331e145cade11d2370c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77897b3f26e10f36534f8b4f365b935698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a20394051b5753c1a6e76659ed607699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27674f760b98f33410f3b8fe9ebf3e33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d48f09401320cc60088a4ac4869b60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ef94f4b19f37cf4ee07d80ed37802702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3b4b20d842252b75fa43a16afea77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb66ee699a42ec1c3cf4ebf8bc51a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09c5311763a843a10dee111077ffb8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b1243f29c34062be1515a2625648d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19091ebb4baebda96ea696bce11f25d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbae3c6fd64bfe170a5f45ac80f49b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27649cdca7a7cd6f806303dfb0f9230709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a142e2b999e0e162547a271b19f8f74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be6c2529727ec628e2b1361178fe2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e3f0891df3261d3d09dc3508a253712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d0aa106e2a9271cf275ce7f445da1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeded1809b849beb159815d34127b85e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb57a3276bbb1ce6ea90c162697923b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b576c15b6ad27214e8018d35f9c6bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc9c7c9591066f1b8ab9e2991005af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d763cf820fffb6f1983bb2cf5ed0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5422002d911cec7d5a518efb0ed1ba9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e72c57a87ade7a1ff1a9cc2accb65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adceb765282fedb93d37768343514a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca073b231f45d52f34392cf107b935722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6275ca97542ca1034dc248fd0d7fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9395f38e88c7ae6d37def8cf2c06b8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec39cd9f0fc0f279ae036e97e7fe59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903c7d39ad64aaf8330698d8ed3f04b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3aff07d466abd5c1644c8a12e8455727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e9ae35575857ec9ef73322d91d3a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3113448e907af12417d53825589bdcc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f7e1e63a536c8a7ea3b8b4a6a9742730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889882afa09e0425319101e13bf3d4851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d238449ccd3ac37ca2746420cd49a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510c0d13ef661abfd06096d5fecfc683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6a04d0aa6163967d62ebadd35aae14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55300b1c3a57be435e1bbe49796107015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fc87484f88cdac00cd40316ad136b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f443cc679246150ea3d1d006214db87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618805dcfe4aca8967bfe59452e67da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc410ace64d91273ba657cce199f8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0e0c50f2c5170b696871b90f497d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc41d251b79c472acb4b5eb1545e0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2611686d1a2b3878f6b6ae94af75212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048689a63c5abd175464057031755b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adea7c0c07c5d9da91490618404fb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35e79a18b2a300353ddeaf8d85333715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ad7e155eabc3c580755ff12f13fcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7feb9fd2a3bed7fe19b93b9f76f9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8caade566152c2cc72ea33e00268418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8977bbde01adb709fabd1465d433019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c29dd5b7795373a6acf317e96227e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9915eec37489796fbf81d1e3523a44821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6163f5f311f5839459cdb420c77d6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3976b2d8e2b251d7e42b5cd7e20b0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b89bd22952cdf9b0a7da222e1af124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca752dd70cb8ea77fce5008f0b3f1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efcd50b4a97e2ab954051c0f7cad0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1073bcfa8931784cac3c24a46a78827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8491d3af21abf0486b777c92f868f2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b0a4bf9e8dc939f401dae5a23a80529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2de5f9f73ac161ce389c7c2dfcf45730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b98599ec1f1ad93f4003389a9b3c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5b28730c70da4a6696f4823ca962832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad971bf4f70664429ec0e599e23bf8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d2ca1d69f2e586cebd91217994ad334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306736bd0d48142b6fcd1f0ed09a88435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d58bb7e31472438627cdfc6f60c77d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2016aebf68217b1e3acbd73d153652f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b28ded57e3437170ed4d14219361ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d4e373a159f4cdeaef3f9eb9b78839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ce73c017a10a6cb69b48d2aa5970540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ab5dd7ed53529c12307995a02f95b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6dcf7fe09386f154118cedb892aa742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe24b4a877fe17e0564dcc6ca213d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acce8e3722853fe68128dbe5bd6993b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634469ddb3a502bbea46bdbd1d4ccace45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea133e39178d299ed5f88e5eec1194d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144f970a6a40d5351b944f0311d1dac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c581232754ddfca9be88d339ffff848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ee869dd6cf4269c41bd04772bbb7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba34f0f3b25f3a14261a6e0ae3d9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16756b17305336361754bcf5ee6869e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f02a061175db626354aec75c2874252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091aa82463224891894ad154b06bc4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492b19996b9e9852fc5c809b6fc9a6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025791392315855fed32a59e66f51e1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2f45b3a50d323ad4be1d142fe633b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec03bf47da1d48842d4933e1b30dff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bd962623c110715169120b76cb18358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12303047b689d59d7e0df6c59689c6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d92de7236447c8ff4f20c3abe6a37060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e12bc714f928af35931eddf02cd6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27915d9b96d042442b4cae21382345562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f56fd50983364fb0ef6ae107f811863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeca9f92651d657c5e4eafbe06715064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf4fe9753b85667424324061c0421165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3781fc7c664004b8fa3a2d49c1dd4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed153d6da31325ed0ae3633d3e6db567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c660ac3f7abe9962ede561d5219c31768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382466416513f7b772707df319f4bfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f28d1f8c9d47d4a2dae76b04906b8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e79bd27a4370b7d6849bcbd1a0b7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208b5c973e85767bfe11ec4ba0b2c0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289751820140eed7cb69ecd9fb4fb26773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026d75e44deaad782ff37fb12ac38fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0c9dd330f1d92e2968769c48cc52c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb200342637dc50897bf0e791424e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602004543eb278f877551b92bd629d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7437db8343f7d2b5e67bd1d43211678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2d4abe0d2c041c20cb156cfc6196679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7372a24bf303458e4eb4e96da2602380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7cae8d89d3ae0894ebebae669ca6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dda0b90d36e1ed8932f1760676f6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a83bcf4fb9bc7a3650d84b170a0b6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4363aff22b3af1ae491c9e6623c40b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e13788d8e021f4bee6388c6c2d3a2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e491c466d07da04e7f1c9c8c9c47f9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b698173fc34a6850d8bd6fcc01f14287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff2e9a9d3bd11943d963fad4e2fa7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1a92988621611c4db6f04a5c9d94189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dc93206334d5b987ab21056f9266f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8047b11088c4a7906c2f8793102d61491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e114dc71db98ff24e9764422354eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772f141ef7b73aa012ef42c471bd57893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0b447b2773fa1ca52baeead27409494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992379f8d320c4380079f9d15f700ee395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f4f6046df52f41d1128bd759e49496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffc1e732a6c4f749b02344576db72c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a364f458428397082b9ec02692ebb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938f34747e3ee67e3b40bff2baaf6c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471b9c8ed8fe7eae879843b97d79b88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2854b6441d6e8ed3086257cf52b4f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9502687baf21ed9cdc3ed6902732bcc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d6eee947e8aaaf4bc7434b1d39072103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31424f2468b379c49c10ea7f82b18c7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d531c34346be6138246313b7d69a62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c35f15d3f98ab65151645c2cef8d98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93692fa169acce6fffc7d1ea407031107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b0790623bd85ca88e69147c85490c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a77fc44a7ad8925fa643d32ab3eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9d9b1d3996313830f0aa0f8ce0378110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd638d944117499f7da16d0631fac29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb6210fed6872804ccddf07ebfeb7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d08c3c1468749940d9b9d3af14c32d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d903ead5790ddf2aaa7f7010624ffe6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1a67289c5af220dda39c3b8342f59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04780f08fc58fcc8fe47760727606a12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4cade5360f4b7ac878d19b421042a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0061827008ed4d4479487f199f1df9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8d79d0dad9ac14a76ca2f87ec16c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa63bfbeefdc3914377f2f73db4024120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479ae85a2e9c2d0344d61a34367ec29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f48da6e5ddfc69c1d76431fee16659122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bddab2f50c0a054b11eaf00df8f087123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb2d914d8702a4984fdf1fa4dbb760124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1c763dee075f29c26a4ea9a30d530125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337140da4a59cc3456705eace3e44e13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84827e9965fa7b56c6904107a7a3ee3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1678e1346e872a6d3ba153ee789757128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65235d90eb2658a24673710dc33ace129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb5859236d2c5146d1fe790f19a93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d235ff04fbf6c3c17ab5bac2baa69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc368527f1282d5a1e5b5200e2e4524132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825db8647506ca041d26b4db4597198133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48008d0999f73e10e256bdfab2d551134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33123f129b59ababf9c89ee3e654ad52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89fc991c76812faf316e8849f54a98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8aad9ac2ac4232a945499b3eb03e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba1119fc5a3b054c0ceeeb2fa61b24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e3adc6f2a13e396ff1bf3acf10dde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeebb4eda6865fcf672832b0d52d266140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1231f776745e7b1393b31692cfa48c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813b1236e3cf2c8b5a22844c5dcce36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f12650cf839a0a047caad41314e9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948456a10842cf90e8b72b314b8e8c6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c56910085119627861bcefeae23cc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9cd90a5071f926acf2c47a13e726c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73aab3860c096bf2ff5c0fea333be6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bcf4534a1a5db603621f08cd0d695148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae33667d59d78bd4cc2fbb32a791d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e22a15cc4d192d561cbf575707ce2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456820fa7274841f892410f9798e95f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ebc311241adfbf8427ec7c2572551152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d49823b3a550cc16978a36f58fdfe6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1fbd796e7cfa8066df915144d6949154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22964f5936f6da94dda884cabb980de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f07e3ddfe4ca96bcbda04466c87846156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003f392d379df57fad73a46689b869b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f8f7667789c844bf6704a9297a5ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd0084a63aa12221ee0f7809377b36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850414714cb0bc39172d9ad5504a21fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37467cec74e476600da83a45b3efbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa66318341d8dba7bc9c8662935e1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4f3a5a4740e1ddf60f41100848240163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef358e18ec3ddc2613c9730257d9bf2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24be7aeb080867d7f370bc136b16b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8801f4962cb55d05139b49465446ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c8f64eaa83caa371b64351c554bb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dc2d722584e5b88ceb3640af69907168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8361e93008b7ea01015bcfab53c043a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa36b215ceb49e03762a91b54e3d9e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48dbd6e6e91543c5e166b40bc1f3a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46548fda2d32e2b24d857063eb21880172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3363bf802c3358fd5fd51c64b6c556173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb00efb20692a82cfa9b62ca163cee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a8f0c1605452cd3b4e82a49d9d1a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71dffa4b24e21094b1c33a630f0ec7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740301a17a0d2cd033ecc22402908d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233c94a19be76e5aa3b2a057e6949e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f68b015ca0f71fee3dacf6b0b9bfed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdbbee2c4c5e0def00f81fa25172cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543f827a674a63cc499c26365b119c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6f53a3a9f16a4ac64cb5b9daff3fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba367138d649aea8ac90204674a9bdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd384fc07ba06207c4b0f7ef8321e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48998d9fd5e1f58b6c0233a99eca3f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546accc42b94d41c1d72bc4943b4d87f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351bafd278eb4e472a3c30daa4000cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f286d5008e31a4700d6a744fc9e10b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62861c9cd84822ef5b4cc189acc0e89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cc9cd2153c8459cc5b57c6189abff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b7badbb44797d014ff35a22cfe663191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ddc09e33a20978fee7bff738da9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a922ffead66bf461d478deca021739193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa1da89379a12c4f40b70fb03cfc5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c589d5851144132d6d419c1a977a83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242504ad9c902d7305e7a737d993a69a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33c8b6446a82d27593e4b2e042571c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad7c0a746195757e6bc9e947d7fc36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15be511891bf8baf3be822b5e514347199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111fda5659e0b0bac5241272eb1ed6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f533234890be5b4aa031a40ebbe66d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc6ba875a08b9fa143629b03113f51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63e04d9af5b3d0747d2235d45653dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef8697392a02fdd5fc6fd884ca7575204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff67c4f4193ba6775062c962958fc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b196b682f38ce0c119731b5e0979cc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874be856c43b01a5f20575597a6d7f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5957b77a2cefb2c8ad062fc150ba47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95334b3344b742cbb80e93960e9b77b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954da455e5154340bbea56868f0143d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37550dcdca0b031ac59fe2830cea231211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ea8c24e61ad628c1738346955ee3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dfb3a9217d57c8fd5ebfbd939c7e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eaf20203afd29ece5e16783490c77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc06bf2180642c77b9a1565bb0671e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37b3a88d92efdac8546e440134eee7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e8c1cebf9b18f50711767a1388a41217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8c7b186b9f41c890e6356ec037588218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b11ece6cdff6b71c5d77a9f9f5c484219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864a51a22fffce609c9bdd182d495f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dec8d8de1fc096990fa38d8cd9301221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5748d82866fc643c2343457df5be7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a305cb31da56eece661ce55adcf0db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74b797bf90e9e338f1f12d6c9bcbce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c2d1110a47d00917ccf152c23381f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f93a65795824880c25683fd12eeb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78e7e359014824214490b94a62335b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012a92d1676f3de9632f23ec9b88222228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19d36595435d62d6675f5cb5bdc88f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017f8ca3f26e525810036b92fb2a36f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d74a11891fc8171504c7683af56258231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b36856c23bfec46e8257bef6e5736232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a166d4339bb437556de599d7c19204d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3274548ac9c5c089b64740181685d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf551a4f380d810da1e2a29e1014c7b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cafede5aad2c344d4ae00c51dc1e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968971fe14d451935ad29d4eb3728e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb521603c505f3037247081cdcc9d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ede941f1034e57b6a477f01eff70c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e970eb0fb7e45031cd8ed6d8f2adebc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3be98664d5b68a540f8fd461198006241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366326f3659747d48ddd4e4bcc33bfd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad9bf451e59d8eca9f497d1ebae164243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108efc07dd9de6cd6ecf3498b12a58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640dcb0b317c4bf8344689af36ea9fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf249704b8cdb1f3c48a047370b4ac7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed3e7409e94ec3518c104f0bbbfd71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0d7691caec350abe269f7f971631248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6d9d1129d32fb044be44b7ed6b215249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e8a4766ea98155ca6d110931c3d53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8cd1abe17949501ae283b08d2e2c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fcb3a03abf83e2f36dd6276a348e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df3593a5956dc20a601df197a4da63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e8133f60429a99e73adbae7898dbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d48a12ac9b1e311c590046fd157e2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6dd96fd4c4c5ebeafd445f51fb452256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740077bfbecec79adf74acbedf9fd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8b62736b0e7b5120b560c25ad4d55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddf13246f4a556dc73c73d921015ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce42bb462c42a0b430487d9cf633a9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8b9cb2b10d52ac18678723cc9885261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fd7147987bfe2a9c0b52cb15c446f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f54397e652790d431b40d8e1b3b73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdb60a8b2085400ffb99d46e4ae6f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79857fe64a97936173dd78f8cfb59840265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3edad14f68aadc965f44f1698ba0a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae78872842298e434993e9f6c0b16a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a16a8177d4b43fa10743f4edeed6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87279e2d6fbb4d1ef9325f841d37bb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c29a525865f00ac0219bf057b2c05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1276710d7b45008278808783b222508271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857cd21adf115994b1b17a5354a0f81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1895f47d5a2af825022bc58c95d41cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7d2bb5fefdd418b4cc2f40a5fc9cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea3c6270c9e9d9dd6b992c35e71128275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6baf83cefcef6edeb9e2b2e9e1e31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18dc9c7ac3659f8b9b5a43f66fcd6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf94a5eedf0561a7c99103a14d5e3a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f908a7fe5fabee587334cb49fda49a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8700b9f499d4568d5d618dca782ac01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daeb7c61878c6253ffe7bf104b3ada281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2756cc1cb87cb15311c18fa9c11aee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca052f29b483edf53b277d0fb92a6b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ad3ade2e1691ceb19d82c2ed7fdff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996520409421e6e4af21690d467bf2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f016aefa64352df7fcf273e2bbc774d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfe7217a8a089faed96cc463851737287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f4c15bdbbfdce2aabf119be60c01d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c026110a4c4e3d380e1fb82ad464f38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9207fcb0a76c629917428d5e26d4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a73bae530b2fe29af7c828294ffa1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e81386c41226069482ece96c65e6ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412e067dae875c67e7c041f9f1b04f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32628bcb33a27ec6af4aee77d2b05f6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2e50bb8db36da84fed5c28da19add295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a82a2d1fe6a41319cce486d790341296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cad74e8636526df6c6d005963290ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61c50b4ece3a16a56b0a20d297a915298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2cc8d3e2bfe51bdbba84a3474ea39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15168458278ecda06cb6fd1e2c4389ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d52d1e1030d8f6b57ef19755005c7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a90f8d53294784b8b4f4a765a036d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8f208447d9305d21f8369869a5ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79104fd0f2af7eed2347aabe3d829d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c3d86649c6f4926c410e81ad4ba71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bee2d8117cdde55e4607690bb6ae5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d19993e13b3961599a2fe8a06eb8fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fe3748c44679781f40396afd223cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aff0d0c1119ba39da42738b9e8cdc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f15e1659c3d3aa20f024ff05bba8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dbc5f804cd7170e1bb14920990515311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466cfb628989a9b397cd16bc5034afb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b778017a0380dc71a6dde309b4991313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06b08c4a47f9755336418b23c82e6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d77c7f678d6ab2e6c8e49297d070b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0376267d18c7f3dfd27c4d783e49a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede866d78161364ef1f685606aca4749317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9ba9539f7ebaac0d0295776e08cce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53275249223275ca7d0f4d47297440319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779a8deea72780c7c931708aa5f3af3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36880756f4ad1a8cef48ebae40fdfeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ac7955e0e0ce030ee685086a60ca2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7e64dace53842f4de2eba7322374b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aa740f5be6dc696e882781efd1bbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d4394cde558ff5161e191450bcbd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32328dcd8415c932be23eb0543743f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c483c43276eb02fb107fba08d6c01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5d66645b2bc57ad44546c256340d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0b99a8405426fbf01a2842014c453329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f53943f6b7bb113e8c31ba30b038f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de200b800525e9e81fa5f1039c5da9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2f48d87bd5d023e3fb18977507658332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e9da86604df721fd49489339dbf36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3690a54fb2c5709dc7aa9e9eca6e0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60431b2cac39dad64ca3f12ffa37185335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35147c93b0fed4ff3b796a148c9ba4aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a9250d971bca5f1dcae932642894337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcda1d4fa35f1c01e1c9ceb35b6c0fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50b6c419527f806d6689810ab9939a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bde4c3626c5cf7252dcbbd58c7edd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb96bf97b20854e2016801eaca662f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db327283b2653d6e0fabbd35e437f8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff93634f8dabd7aa9d301b163c00c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed0d3e845369b6957728ff8cb5d977344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53531717765e452a57430015d757e1b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eecbc1d61e8f8286eeaa1d73a0f16e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed8d7d7f465c9a64a2b0e820d8cd34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca254f22b9d088ac8b0811a5a1c7e47c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4165371b0502bd1f372a9a1320260349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3f2b65140c2f06d9221a6cb1f6979350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152d5349820189004768b23c1180e88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdbccc97d77d45e90c1ec291d847db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b5964e693f2f06c5fdbbc1b8688e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677ac363b9edc9e34b2402e9f7072c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b03cec33c39eec6e3ce988f458930355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9778898c484f90e8749ab3e0681af5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811e5b6dc6118a4a3392cb9301e0154357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa04fc2523dfc9be2839821f2a4cd77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb3146234abedf193299e6d80c7f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c21e2d98899539e4b93c9b69dbf7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abecab4e1a0bf11c9eedc0c1ba6e156361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649a2a59433d1acf3e83b4e7938a58b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d64804a64e6037360c977b6d9c54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c38c570a42bd2511d344394e340385364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ae38902804b7b17105a527d0eecd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab67acac3a3e579d9f5f856e05e720366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6575cb309e4382db0c6257c62bb81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50943baf5c01db8adee6e2e5202f7d17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7aa2782d700558f9e0a837f19a7ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7afc8ce8dd39563b098487b19bcec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86dfbeeb4423cb2a2fd588ec6030aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdaa023ac08ad819c130f8991c8c3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447637f5c6173c07054574e7bed23f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549181be5cf030ab81f8c51b077fd4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29cf8d497c8a4415f3e11383e95beb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc5b6f33eb2709e19be4725a4e2c44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9e3bef1452b14567d18a48a4e8784377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22306be39ae522ca4afa02f4b5514a25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e65a156150c286ad64afdabd407753379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b001151398bb2617fe82a7a978794380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e8a5887786e820ab9ce36b25c2e5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855c5a0c8f608c40e73217ea631a315382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7037f50d966941c7394cdef0ea42b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961efb37516c6d150a07373eda22040384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1784b5cab17597e569597d0b9c43c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802e3a8222c0f9837b1ad19aeab72e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0bfa4ee5371a7854d740cd4ec17d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22265e3d12806ef1d3a7fd0e41f2bcc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0397af0d8b120f8a1eb66da0bf36171389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecfb9fc0c01d778e4b82a67ac82e49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e6dad3769103a4b17f3426b0bbb61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295fd7e798a6750fa63ce6b78ab1d69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc31f501ec418b4f8a2893f28af068393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3c93b3e34552aa2351ab569e5238f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d792f9766829525909d0fb35ba1a526395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea25575bd25a71422a52d838994c1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f800274b7909c51d08ebb5bab23235397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66eb30c93dbe7266233b3c70bcfba1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff78499265c24d012208013b853f34b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04448a2e66f8d05cd42a40422017bbe4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55c3a8399e974cbfd02bdba534436f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd280f42340f0ce8788f4ce7efa729402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89c284ba99e1577c1995eb9f1e9196403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6646f250952627fcfa881bafdc9dfc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d14542f281c5e7e895dbb8142ac4d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe091d89bcdc7931a4e855be8ced180b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab1887d0d2d234e45952de5ca5ee5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515a8790cf0bcb4dc1abbc219cea49a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d74eb77978d7387ae7616c3f5f440409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd2e6246e4ce78149c6de11ef351d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fb6186498164fb78941b3d799479411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499194b087f6e0b0d226da80e9905c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08005406334c0e4f467ee5a9315ff3e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e1623a9698e031f324488ce9fece0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acbaab54c8394c7592d3e7f9447348415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a421e14cc14a3af29d7ce5a616d96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35193ddd3c7a4c52092207014dac4941417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058e8aa76d5dfdad2cd57f6fa82d020418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14347d83707c521720ba701fd353a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab9b7e6a742a09172f302b8da37974420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157d69d87209c8d6c0955296c2bae1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd68dee7bbf8aa6f18cbc91278bdd68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdda894f1dd9f42abb88b3299f08f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7c5168055903b295dc31116c56cb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fd9dc498b562b612aef93aa3b0be7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdcf4d49006945e4bfeeea5a17abf5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767900e15b3c6696a2f276d2be486e5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f90685b62396687ce3586e73a94c29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dcf29ad1e0cced6df76712bdbd5e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2edd718d7267a97e897ef0197ce3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cafe4d5561d856c87225c004377510431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648fbccc1097c7cdae51fde05dd28fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7484de155d2b2a2cf41b19eedbeac08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398678b59b8e69c9cc1a310ca200ed93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5d794d78aef5f2e20435f45c9f873435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73542bc487d097f08cd8225b19a6bce4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eb6f60520e15104b51e634d48304d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638305da7d973ea085a31f9f233c1b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ccebceaadfb52498a8f6985a1c666439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7975c1e6cc5829aed13316f6165cd47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a6e2312d08069b7eff7620126d3da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ba4780992d2ddc1e20962da13ba40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf3779645e45789f3cd9c420fd13f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d52a36d12f30924d23b73804c1667444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2810e0d105af7c528a06f92f2a0c04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef30e7483b0402669eea163dd66be5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f2c2e335fd0254a3adacedc7a8783447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44676596c676aadbdd3b3df01fe2915448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df32ab605e240eaef2042eab1c8d56f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d9c372b8f11d224baf77890360e4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd958b58bea15f865b0d833156e9ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e3a1d724a61fedf9f9a303e8e0a4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330562d4c739801fd228b5f6d3a29fbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010a1fe07c169920cb76b708c4f263b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60becc2deaa2130436f4375ff913eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637e9376b4ecc5b1283d8cc00265367456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f933a4d344124e83e076cbe773d8f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748893eb22dab0ff13b655e89ea9ca24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947456483e1676dc15376a5a31bd60d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030d920dd433dc790e963db98d1a26c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03616fe14b2e8e050c4aca4671f2dc18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2999855fb743cd1cf9ed50d0afcb46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d18c34bb487f5994767ee77afb5605463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373292e116d4eb67328d92588cffb91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461df6006d5258984dcd6725e9025bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c27fb44d07c09b7b0c4937171e16b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee64655d0eb9f6b09ad47b625adc7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979671b79c2c5ea3f558b6227fe4dc3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935198490e839a09b84bb1ffff51884469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412467f2a100adcf3277849d396dc800470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209467518c7677c4a7c8ba98d2e7b96f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96281076442bac34f13837681bb7993472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20aa65cc0a1bea8ff929bc58382f02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ffa17e9015bc9c1c21e26538f0548474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7498db422b1a6da471c7c4d4717ab0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b88770b3329bd245174b7cb086f3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b6fddf2f624436b63e3bd12708e51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ead91a57758c8bcd425ed3042169ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dcf312b7f5702d38d03c412e3835b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7a1189b197f585a519c853ee9dff0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e65103355b56d8efc25144f8418f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827689d75ac3186400b544bb6562b522482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89308172c054fe807a8e46f0312fe0fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6335b93e4fa2a52e4902e5860ad3589484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9bcf3f1ed29ee0a268d0446ee1549485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4ed91493e8b97758bbca654fec25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eac0f1eb4eb8686dbc3badfc750782487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7ee80ef02c8f2315fee1049b2ee6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586cfdcf41270a70cfc4f74937e3240489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da97501eab227da2ed185630d96ea7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0699caa16feee6f4bc9a697844ac47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959c15ece390c92d7a24ec84f1a8fb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccb37e1b2800d1b4dd0fa757aba513493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5bbd8ffd9e688c0ace462bce49aa8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2e0cc5b3e36d7ee270642b89c8722495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86cc79aa79a76fe8985a8c16a67402496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a93cc4f055097355a9ea8035178a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0946317481918eec9fd7e1a4a2b4de8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85c7645ccbb88b32726559ab3abd31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4d2fc462e72dc13b084d777476f17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f5c5ef4d63099b06ede831fff4324501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7c6cf5265e9868420ce22552a57b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6129b9c3af8a1596dc2861109834fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a186fea87ca9b48d86b550c92eb80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e429c3a53b545347229b3bff7bc8b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99113d653c0c354a19ce57c60f56624506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d7aff896269eeb0f821fc91539d0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483d55ffe0a7f5641b69455ac48e502508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0933450ed36aaeae547f67e9ee9b44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc73b23fe5e013d67180c16667b3d33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52f71b09226c713dda50053a94d182511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57f82c559135fb9518d7607c2868de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04f2848594e200d366fdc465743286513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b8f6f32592ae58eca5d7a63218c12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b48f84c2dc0b46117991f88f3d38f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587d34da75424a09a9db6a5fe2676e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337efba9ef76caf101215165c7aa384517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0398983cfcc8f4bdf57b8c7c3bed3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0087afca8eee02c64b480e203e5790519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62910edfaee4b4531e254b540e91acd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129071b7be0ec294db6cc7ace09e847521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0eae50474debfbfdf045c390eeae7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cbc8256b09e0af7ac317b6d761571523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959b89401b91c83c33e69792981474d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6a00554133676d9eb4fc279b8fd22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04387084282d9ea6106704f6ad98a54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3701366cb5ae931a7d0a9ebe54a35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae633d8e76c6e941b2b440feaef2407528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb5fa39cedcaf0e23c407e0d14dc24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1ffc019bc4747feb97d253921f299530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b937285e83644c09402797b742eb3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb80f120f20192ea4ab053433f4477532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778770d7dfb3b305339f5e0594d1c1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8677fcd13d0aaf54fcb75ca1124c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3fce26ff91fa472bb7a9a26a67776535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea03cde0d324fe704678ad93797e31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bc4d78d42609bfc23e60d7bc9b64d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eae423c572ec0c25e3930af2c5ae9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe58a11ade58eb61fe2f232a239c469539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd001562b804e13319222774a9902b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3ffd7fe0d9f19cca484eab3608bc7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae18c880ac9be193cbb79d80befe795542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c83c8846e0e3d0ca44cd119cb97a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c9be27a044fb5fd494f7789c31e0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb3f43f6c475962b56acab504329cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652b51f446276174aeff14dde30158c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4a039b75483b67a907b4567eb9cf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c79a4692d1f2a2e830fc62745eb78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad766a5760b3d069a5602c46c55125db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03cf63fab828a7c83197d46a289a44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea001daa6d88dca4117beea2bd24a42d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54a74e081b60a520e2d638820116e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f8097168f64a15b889075bab8025553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb3833ea4932d9ba4e6a84ea137423554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe6e5ac3025998a408476c1f005fc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d60388584f65589424470aeae69101556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bb1da6d62e051785476603a3cb7ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fa26be4c72e74c58ec14d72fbb5c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847ca4d2e232b4f7e8a25cad3e51be7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab033a0a354232b618d88b5cb1be67ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07007d7159f8040a6579f39f074e91eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854bde67a9199978327dd0a48ac6401562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a27f8353784c1ea4567227f9a9a21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b56d34021d38cc599d1e1b047a644564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ba0c8e51ca39cbcfd6dba3d11d318565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecb15a75f92e560ec3c178bcad4dea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15af9959ac23fd72f8c2f686ae6edd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d275f1404fde2b943d6f10b47f823568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221a48f077737e17dbf599f635cc1f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c031e2e662805dd84469c02ea43c6ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef7e4079125ecc04e234ee697558c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb500d7555060d544e29f46eb21782e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb353db58a11ee8cf9454bac0811dbe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f83b0508de9e1df05c7acdf8bd1c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bf6803cf414159d4b9f660b52e4aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c2a1b59e8456292376cf818235d2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6da07504c8abaea741545ab97a045577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4f00f22762b5d07a69d786a0d4bfe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c684f9aab4e9d58e1fe30c17898a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5cc770627709ae7443da59be7327a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47fd4cd4c4662e2d10ccd3ee0b2b71581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fe1d386f998b4a7c0d16d37435279582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316c20ef7706c37b2ca3e64f466102583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193eb3c962b6312a6ecc2933e590ee1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601c81c12d2f1bcc06f00f39f4d599c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe75bfcf846f6aef9b8d07402a35f9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c277618680ab0bfaf0f2b03cd14ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085f5e7917a4d8a06e0883e4c4bc9e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f7a56bddf9e93f884658371b598c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e17540290b2786cddbc9a2e4193eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e0d87c65cdb53cc9336e15471246d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0ccc714bd275267c41d39ed329022592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad155569e0b36a364ba2a4699ffa1fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475686e5a7f783add6b87980460dc0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b690e685dbb5f32f4d10c908391b720595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae99b03e2ac2f250d62a8ff2730cff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30f5a697a7e8ae3d50f1c3ea4d2c8c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759680336aef0231df8d96d4956b779598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf629ae96a466e3443b5fee73425cde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8200171b100c5017d9743e870a00b7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2015aa366febbaa9e3650cf0c8d6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765977e5224dcd627276a58a19d6a95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20751436a4574bfbd00971fec820a880603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991fa0d4b1820a41cc50f23f3a0fc90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342255f6921fe2c977c5f0cf03bca2c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e025d5455ae2c4ae0a28f196f0da2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498a454002539818cbea8cee1624504607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaffe3336d238017d9ef3917b14a66b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d79471d3e9d144911bb7636735bec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3ca480f363b6a3951375c91d6eed7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbc3ddf46443daac2c877d4c26c313611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77061c98b698f87ac52a3f33d37d1a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9542b92388b88219df80b4d029617613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74bf6a196a465cee78fadec4fcb0b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7da5c18e8103b9e2c369afcd5d5c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ee810021102bf32caff2e0527d972616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e74723f7701c40a3ff5369978cf853617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a587ce429bc5d953f186dfcee73cf00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f26132031710f9bf12f68356c461b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2392714a14982ea170620204505c8ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a80b155fa7afe32addd756c12d38d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430de108232c5df9541557544ea970c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d5a9ad76bd0a0790a3fe3a5fac22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81499563499e661f0390f24934acdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf3b2bb98edfb70435f31a6455795625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f6615bdbe09255ad77fdce672f22c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feacd3dca9bb72680cd613d0671c1a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677e196efecc772fa0d82d71438c1cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2e65f7bf2d32105cfd6ecd4861cbc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d52594c06be2b32e3bf0083af157b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa1109a2d46406a9c87ce12d09c870631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61885bd9e6f0618c429158154c22a1d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd271377ebda3e43e8c430405d3e9d51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079a1c0bc61388651b605e23cfbf32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc82ff4fa3ab53272f084f854a108b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc41cc590107b9f579ef82248dd636636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca245df1ad70b3879ec737245e90e18a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102cae1d949064cd51139752de6a2cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7600709af785119b56b6b1804d560f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8e279440a7d554fb864650e7c1c73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854556979617a978b6008b4a29ed9b8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee314ecb38906df302467d1f0f5e3052642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c341ada201f7c6b7ad3161f1ff2dde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79773edb65225c1efb8662b4626b2a9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7093c1749658c987615ba39b34dc2f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157571b0adc7ba16e68b2c8adca5c0ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577a9aa659d694de914f29d13e29bc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128b72ee16d99fed144004dbdfac92b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77bd979468daac9de0b51489fb397d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c09973f7ba2b1a14bf38618e13955650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df38edc0cf09235d9225bf6a5fea6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f3cd7e4cf3417eb482e9ed69dde80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2459670d8b2f3718408be083672b3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedfd294a1c0ef6f428ebbaf43d396b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e962f289a52510507d287d3305d169d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28f9af23fce70202055a957b00f9ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc0dd74ed1ff2bd1f7e69ec76b0b01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b23ca009a967d200a2656a344986658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2341f5a43111bd5b57117ea8d6606a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaacfa338ffd6d3af221812503c441660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679585c27143d8e7065b4483d2dd1ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c31be154d1b548b37cca97c0e7d72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143979af39e91350c950b6df7e52766663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27c0bbc97cf45af3282426d3197a8f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9ad120775c7ea8a775fad8692c81b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3db01b1ba3b2a4bc64cf65776dac81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fb0cc0a6706e14a446b0a89c89c7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eae4fda2335adf3c4671533e759cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a594734e6feac45250d86641f0cb3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0505128f60e2817716369961e356a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364965fcfb6cbe34c6929826a7d53054671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a162aeb67747ad4615871def3d5455f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952d4d9d680a3103cd8112f51d51a89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f87fc0d6cb714ad46cc49f0e3f3fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3a2e9522187d047aac34d98bb817f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b5760d79dec814717390807a4e1ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1953d37fb4126b213129005222bec5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d96424f0755a50610c179b3040c937678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711791b4b73e9fea964f68c687399e7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5efeb7c34d105b65bce18e9e3d389680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>