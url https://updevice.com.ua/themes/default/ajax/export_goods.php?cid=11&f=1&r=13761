--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a5fbf8dff6f2c8dd17f1633f6fc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71922b1074ca2d178a779f62b6639a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2a4705cb7d0fc11416cd90f58b18d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e3023a4c8e14c47dc5114fd1a74974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b844c245c0a39a25bb68e1bb6fec95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55d703a98b2f315f191ab5bae9d4356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1723bcbafaf5307ad008202be9a747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934624587b16fb176371023ce3295d6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe38d000adeeb4c0b8f7ee801b63039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541310b83cfbbec4638c3d2b381004010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26accf6042d424121bc4062820b10711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064944a7f53d38c6aae4de923d9b05a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb3d61dd52c38a7ae9b3bb7c50987a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94f7c5759249ffd43c5a197fd1b6bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3b5b81ac1bab8bad4eedd8d83f27715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56107835509faf889f618146443eeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454c86852ff44912aa461a6a23cfc2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722bc1589c19fb6c12555cd06130d5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcb178a65324e2b8157e5ef875d9e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d929774d60fa5ecf44eccf124cc5a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf6722efaf69dc7b0cfa62344cbbc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c710b12f180f5dfae7f81e73e8d78522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dbe4a4d35104ff51ccbff44d5554f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0018e84d4049e8411200e76f3664924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96e2f447d572a917df054c146ffa3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8cae312368718b197c7f3f3a740fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c325a2d0fcb6fa6f3a0e3a1c7165a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c132358cb0adae2e4185024ec325228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360519ae2762c9087ded8e1dfcfae1b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea60a39e25490b4806c9263d5f7862b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fafa61d86bdc879d88cc6cf137acb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ecc8ad7fac2c2c18c53875194433a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c346032bf0df33f5e0e4ed19997bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1bbbb855e0c234094f3f0a4c7b99a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28785a7706461f7e82007c8ab02f059135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57527706bdf91e2bce5da17affe303e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcc050817564e4e367eade100c36e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8cfa48d4f3f4191c3fb0e156029b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d929e86f7416f98a538d2277cf0c1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a1ea4f8a999ce27d58a71d164acc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a645451f931e8f21c6495889748a1d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de36d4890c03761e20a7d393d44a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e77b1f0c037f66e17f0ccbde33b1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c6482d2584fea8421abb7adbb0b7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03631d1a681ebe0366594d32b9500dc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e5eec11d20ad7430b8deb2247b01446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16031a0a0ad83eab48433a39bca00747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaeef7dc25959f0c449288e9f70aa748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23240051c4d5605c85883b1a54038d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97138f32c70871c2022ba6fbadd27dc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea80c6563773e595f6703df168faa9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7795f8da9ead50d94faa21696f897452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d1d31bdb0655924792ca74533228a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2eacb899d6d934192006d08c652c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4de9c30d6ad4daf4ed2727a6a818d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0792db2f6994968517eb604a5bc2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14772de834869e0111797d1e97f1515357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ee0e1562b32a224988ea14a4678fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1612ccc51f195c210db302f80e31759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794961f47f0b42635c8e45e3bdc395860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c0fe1e5926266a09702d21bf451461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b773ae4c32edad96449c44959146962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9c466a7cdd5330b5e0bdc47be2eae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385386ef30f930c57aba9e5b3c114c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f32a014a1576e5c81c69a873e315465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77208acd432a93e55b6b193f283380866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1c51d5bba70f065d76731b1d713f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213221ea7f3febd9ddb376966564ca868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7988542869c5cf2516ba292222ee02e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1e6e25416f8e6a1c4af6088fa868070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeefef7105138640fdbe5e8f162e02771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea22a3b7cc010d1017cc3659297278e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140878ede17f2112d9650f0cafbff1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fa545f5be9b4d64f9022754db739574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0c664060afb29e5693f71a3eda81c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce622d7bfeb174aa44d78467173f0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eec7ae4687b251179654630ae5d3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78542e6181bff38000de08ff1f9858a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b93242af9fc02723eb4ffd3fcf95be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d98a7c7d1bd0a8a9b1c145687eb3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d164392c5f3ab46184be467815bb3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59277137d8be9f8aec46fcdc6dcf9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15052a059b2f03aba8914ce31116360b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04481e76713f572dee4c9f4fe834443c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7a86eacd57477cedfdbe156a1b91f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd556432f9323a9e4f635d11bd0543d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcb75f4bec45fa19a0225ae61f472887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab852494c67d02e77e4c807f98b3d3f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd209de28cacb08062f18b52744c64d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05e0d1d3b0bc237fb0684582c7141890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d85812bf3ff1313c7e999f662f7f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb5f02a473e349b327001c44db715f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643928c8bbe3c4f6c423f552eddca7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b898a5d1b32fa326e1670c654fd42d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81443977234add3c7b2d5b86ce625a8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18497d253e077ee4a87a47d55c53807496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ed3949d2c07c1501d3a0f325e929097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17950e76f09950504a35de30c569b4ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14a357a66ac39351d21ea99ca2c0b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccad8d2ee4b831badc6b85e34eba70c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67ea495f72311bb9313a2364ab3606101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f4907575ce10d14c9bea595e901a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce041e6f592730bf863d841ce3542cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a69ba64bb2de671296449c878a1af0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e39e6aec222304c9d1988de57c6236105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fbbb537a388ba412e3c6ab12c6ac0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73ca091280ae93d7ea34afb66329ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851005648a8fe71ead3df5fb5572a18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e426454a497985f0bc1047f3afe799b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d369befc501afa6eee1e70a600f26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7529d083f37b18c995c3a4c2f4d92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a40d40c6f6512c5d37748820ace687112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec248b462034f8298c0f23b527a83e28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecbeb3a9087c13c90800c7f88ced5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e64160a483f0788beba33a2e3cf965115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72c63144f2ba048b89717b9783889f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198d4c70e90c35595e70bced3b32ce8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8edcaa83719c3c9aaa3b3e2c392bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448774aa08ad7fd34a759a5ee87bd703119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e913ff1f7a21da0bade57ba1e8de98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7008bd915a0017e9adee24006f0d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f905e667f9862c2375f027a39b675b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e3e36f09236b16957a5664285e677123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe61813412df64b652d334a74a0d27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd844754d74e11740104ad8f627685c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e004af8453cadbc933e155326a7df2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ffc67931c84d0ed619817ce8d11d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f6c756cb24a11e0c771bb03538734128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812175afd351ca7f7c27b92f43098a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c252f54bec51190feadf9953946e293130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2f53a63e125fcf2a26eae9d5fc3bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206727eceadad8222915b6eea64f23d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939af82a72f595c820b1281e8177641133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dee9165aa4ec709cfa922c6cae9df6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f034ce90d2ec799636c1d028d94bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afee7a54b6b19ea46047f6b1fbbab2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060a13814331532190d7721d5f5100f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba211296dfe5a8103f0d8ee0f385905d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e2d31a6b61d8999b73357189d846e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911ada42b39eedcdbd3a0ad54b48719140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbea49f62cb9092db20d78cbfb557e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ba9b770bc2740c6fceffea96f2b7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3d17fe0c5683a3ad005d6c47170f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e83e5432fe99d02d10f3a3f5b84e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da276f5cb30871a6856a8eeb8b06a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4743dd416efb1e16b8512e6bb23b8c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed1f03b99b6831f0fd452a13e339dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89ef79b427bd39c5bde0cd9826c316148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddcb2409393378ca6757633e88a725149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fa820a5fbbe986f427fdaf852d22b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b2e5636ba024fd392eec00eb16c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db61844974452afa273123178372158152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5971e125e54678f07b221001f7f87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723873eaeeb9f384075a98bfe194c38e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff39b8e77a3997de92a1c0d315f3679155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013666a76d1c6c948586528b1e080ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b3f2d936fa4f1aa8c19f6b464c36b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1bcdf545fe85745be64979d68482d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210522b3376b56f05b193c7ea61ec3d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c329a5ed5767d9168ec51602b28dd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56256e49d56be035c160d157f88035161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061ac217d72c58936aa51566d59b120162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f7de1bfa5cf23d65434743fb9ee3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf8cdd5f683626d9ec8dba2e438676164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9baf0e177225d06bee5af9af8941b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98345128ef8849272edb1e6e2b67304d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7338e05251f5aedb06b58c1eeb3ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98deee282f9eefd72df34e396c197887168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143fad16a5e9d9d782782ebbd835ce7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356149bc97f3efac2047efceb7d19be4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cdfd580b44cb8822b11622286e41b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533cca6556e3d2afb0c3ec81b330568172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50361a1cabd3a31cb0061e4a65d8dc06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e242b00a810eae2f4a0cfb92584b5ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f2f6b961a742a08db17b018c89ff7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487704b45d4e06f55ec750e838ba195176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f58b3b094ef992b1617c638f7d6414177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dee2600d06c23400ac7c8670cb83b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500b2daf6c54f081fd07e7d77a9f1fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7bcc4d5462d57a19a90bbd30cc9e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266a2d47459be44f4aa6b58a264a1c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940d86a9755c6302ab91fc30ee4376f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d999032db07699b567f44e440a9fbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124a2759f87235fa8f5adfe96c2a217184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c31750efc4b2f419108b38b6815ee3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012eb3982eb6370dbe47702d9171c2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa02a617b922e2046f08b74c794ab25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204f3e1f95affdbbdf810014f51d273188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efc9466d4a43e00b1585053234b0ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14a5abec587449250a9146919715a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd39ab90590e93bf6429217ebb25e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d54ac40b53ae86eecf6b7d4018249192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebd3220307cf1ae6f168ffb75beb69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241f4a918216b0eb86aeefe3a8129b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467af4a254d4482a133b6fdbabf04a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee302de05553df9d47f0bcd191f66963196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8ebc5235ea37f16825c2f3967d25b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100822b5db35bf26f27141bfa31cc3bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb47b8fb88d8fdbeb3709abb953b53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1e730864c21aa3c8ac3edc1d65f9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b4230a16deee9b60c400971461820201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bab3c7b3cb902d066877a33faa6312202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcde59a46289cdcc573ca522b0911dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5371a51067ebb66564d6c2bf54e07d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f32cb1187dd9b6b5a91994e8e48bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8350a992164de5ee8c52820d163370206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32dda4bfb23b14efe556d5149a7f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b17ab5b9e54b50c86ca0b5d2676e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca874cc00226dd7cd4fa53ffcbddeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4efb54c068486bc3e239325667582c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5299ae988f0192a3730e2618c1eb45f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc868b5c5c16443cdab1de67a7585212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cd91abbec77beea2689b9db8f5055213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f4c041e4d99ff26b4346d37870732214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce55c0933de86da835c13400ea28625215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b390a6fd14f2c8429e2cde875a066c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9e6dea1645f3bacf0dd02b4223d1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae10f7ab8d644d695dddce3f73a1c82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82780bfb90eb1c444924474511e23310219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbd563700afcc68222eee3823892d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aeb006befdedaa9ebc9031a0ba1c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046e5a2dfd3949eb4fe56f0c2d90b9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea53b5d0847816206ebd869d7f82b5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee8f2c087a5f9be242db85fbcdc521224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443b984c3edeaa0dfac205be7fdcff2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d19266fbea853bc9099b5b37057329226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e456cb652413c2613057e19c48841b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d37331b294081315d2c9800c385a09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a93a24aa860ead439daef2b1fc3fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c831b403bd79c4f313098f33006f5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04be0a4dfb965529d77d1d9eb2f43d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f0408dfe031131ddbcddc36e628db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd6f16f0f15a416ee9717372650b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1611496f278219564501926494be4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645948ec421e932eb4f3661f2f171672235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e3e9177cb730c5992089dfe365449236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe72cb6efb69c6d2ecf3f38fdcc31a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be52ffcaf4bed269a6e1d5ad75e37e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cebe28748b8dd9de514d07d4955e00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8af87f0b0584849c5a2d8107695d6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2ddaeb24cf611b254bc88b4818949241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4023de6c7392d71b148063c74cad31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9311643d8482623748368ac448e3645243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421804d94aa6ccf3b177f9a9dd1a91a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b38592d08030334fa4cecc0d941cc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50e6d53ea0c7db2f1788601cb512f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecae968b15bf8176cb4c10daa8ecfdc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500d0e09a288a9efe1a57eaad602387248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aeebddd1d85d0a421832da51cd67a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df043cf17dc3d78d15d9e06723c7746250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db01a41be07b8a5cafa99077142f51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641160e19f4e10abbb7e3d483d729edf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bd6f6e391339c0716b62229f048f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7692b4a58573c6f098f8d17192f8e25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bc906f1f9d6de25a1b9253624bd41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215433d7e82267854435dc57196057af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4c6f2faede3dfac3dee8aa065d1cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3bd7debcfa0f5c7af141e9eb95db7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be82375d9bfe458c0388bdb21778c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493392783508b4416b580c80f51ab63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146ff250f547f1700da61e6302e103e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a4157408145c15139f2aeecf6a91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36a9961435da26ff82e299086ed570263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29312d594755b6e2820dcfa4860e2ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a25e443eef5688343869b05c1d73ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8c8bafa5478d16cc7d43f87a7b699266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c775d2e026de6b683e6079dc5a75bca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1c5e2c2f6ac2aaabc4f05cb0df290268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37136f5d409f299df21a95a767b56f52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1992fed8418dc4cae4562b6291e6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1688710d5ab26529981ccc0629a814271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8515dbb3d9a4bdfb1073d39452053272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722d461bc1f72d1c9e1f30032dc42de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f412a0602315554975bed50bf8fdc00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2350425cf0f4f5627ad53e2544bf6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987b5c625f7e0f32285862185964d1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd821523faa33f6401dd3240cb2ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd473fc559157e1aea1ae92da671e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d816bb9d90d9ce16394984899168d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f158b779a1e4ad0cdbed7e1a72aab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1196e382687a846fbfe4bbde20ddd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b400ffdc95df4f29d9020e3ab79373e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc835844536c7e1fb73dd102393b60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543fc872bf81090afd72d8f2dedf4d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37993f9ba2da7953c2698eda5201e9c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eef6037db8c734bc6379c95f462c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb2f9c4466dfdc1bc34eab60f0b799287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706a8f2072db2308f2c296d75e665ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21171e5d0417056aed380015212eda00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6838dbd2b57082f6d358e2847c293bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1dacdad8f7f7a440bfd7638f8befd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44267c2803f952c2ad6388f03a139dba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab820d2cb128107e151e90cf729291a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00443a78fc7cc08e7d75f4424659b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc06adb4a3bbb1381a00e0bd993a374295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d3eec6f8f7cd2044d2644fa0a95c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31898f687c1bbbf00b266f30d067223297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f18ea2e7d4bdf59a654c6c7094034298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341805b00b8763acadb62bc10f0cd671299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e0747ce8e14398166f40e9d8cc22d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a943e05d51b27673d1c04647c4fc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52325f3ff022c720420df154b5ff52e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43f7e10fa37857f07c921f489363aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db763de25bc0d9d49bfc734062579616304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ffe9efacd7c29c049d4548e7cf283305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f29c5113da570b33f4252908d3465306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33602dbb13237c866be9b8b6727ed777307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f4fb0db950cdf5994f1adf77eb4b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621180118f4edcf7fad6801bf6975ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7610d85060cd56bddb5bea2b2c7a8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0421953bec69098af5db208532b665a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90897adaaf47c35bbafd523cf73f2302312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946c0a801d3759a655a2b3fa8fa00cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12115e99d2b2176769b93d51d0e8eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd447980dc47675dbdba39b388bf6f0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e182c836d4a6b442129092024ab2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208db81bab252f62663723f08a1b2a32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5916dc34c60f938c081add4210f3e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bceeee3e65ccf7e0b3b3f52a30e6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e779922bcc7e42436460bd98ad9d6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1340f4b9f304a2d79142c98a3dbb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d0c9f1974af46b0b73c4b2689ba0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207690240cecafdc2f73ab312ec0017323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaf168710d43c5bf15612319c2262c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab24e2494218ad6a9d6ab997d8b2573325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fff066e76417daef70db0d5eba8a00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd680ad0b471386287f3d84d514ed5aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebce755c53f558764e0e8070e01534328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570393696b82e53a2aa9f8a9713cd88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec374d3f124c84b79854af76e5cac9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e861f1f3cc3779dcf35ae313b58785a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4ee409127c0fdea68f8401a52e06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c05638c5857dc9612c4a8c03629c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d9a74f6e0005634981fbd94769dc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97419afdf3ad1813e2d7d7ea7371c8b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9670c44814477dff6097a46d874784336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c60d3131146deba6d308db3a63a5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3ece5547650622092c24d565d0e0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c07f20360de8557ab58ef13148c9a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e1d5794d56f1ae7935c269b05b8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d41c4c00df62f285e28d62c4110ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ba3f2950c2f53ceddc56b40b139c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b800b0e519b60ad3b51dda08623ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d940ca82e21984ab4341d3e7c7c70f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d4eede5b731e79c93fcd382aa6e7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c3732ae78d590045761f523668dc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8c6985502333b1462d80d53d3af73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2882cd4df9fe99c5ad3fcd02c9abd47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e62a4ff34bec631ce7280955310942349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7067536478cde37dd3f156f8fc4918350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d96c53aef2c7f4d9f96513d7b675a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170e664cd6dcd0b639900d313db193a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe37c3c95a76c92b157e53fede4324353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d9236e5b49e2dc1bc98539d63870e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4914af1040d80e414afaa7279fae45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2382d90333b26aeaadafb246bc06054356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba29b6f40c94140d2807e97f430ce4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc7e3cb6835022643f96f1c7db5434358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de44526d37ebfca475c7451430f2c07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77772369b75ca4d8dfb6a0c35d7f9674360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaf8fdbb6aaa5ad87c051f64769ef4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a8a121e91568ba86df8b97a068ccd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc927c67dd5486e95f7687a72c2db3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77043f492efc485e62305d521879297364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d56a0b6bf85481fbce6775fd871d93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d4a09e92c83317d9fb861222005b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba735a765528b0c64167fa173cc69e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf21f12d4952cf91f55161df65f4212368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef84d50fa96dfa2efb987a1b2d7b802369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bfaa17b59aef865fee962f3c4bb38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e41e8a5bca2ca51fb16fd13f512dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d13fb6bc96e909de86b435453f475372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b21307b4fcd259744a2638f3a06e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9619a685d710a0d1378979dacf422f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9460ff3ae532228af0f85723dcbb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ec277845f271c4adf2dc59c12af52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e3c01243f4f4be93f83c8ff5a2d09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60b99bf0300b854429f70e7173318e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c757c18f3fa637402fc1fedef56ad6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7326b2cdbdd6975ebe14ee027951d55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a789a504be12d0750baf04b161f2e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00e1348b9ab4b9c5986c0bb32d3653382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49f8c87409d8bb99a048d84051a170383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761a8b83ef320aaeda2490cf63a0f1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59c20062b131e5ac30bab5aa077cc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84963e87f95e87295f9a57991642f49b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78767773bc8bba462839ced3bf5250387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266641f6fcf81dab2aa8f03ee1b7e333388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b2698ecfbbf14af136be2ab5a5eab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dd866cac77cd4839e276f52a146bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77d69b91592efcb9738e8572ead47f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d60fdfc98c731a3f185e75675d103392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f5be61674aba238be560505f96ab1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e700a54829a83fd6858006daea0b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102808a82f09b3a71820dc431b6967e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd999338ea6fe1970e6e4bcf3361b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91464bb1b98088f123e8ed76285adb4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551a293f8fff464bb4d691b0397ff60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98845b02ea749ccb488b6d524b910c2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3b8b637659d5668db556347b1c790400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae51e39f1e6d795431eca1d7f81127401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596de7831df04919f741063d1acb8cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a49345b6bdef28582b0a3b2c2b172e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4d643180cc2b55da570699a2976ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778402e7fc59a9d31eecb03b34cefbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c84c482a2b3b178b42a311ebc959a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc19b06ccdc60bc8214b541b7c8f33e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333bd106c46124120eda8d5fba78293408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072431001856edd992f4c6a066f777a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea06c0fe429621f28db6c2ab08b34e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cd6380a7b98c3ce6f46b69557d2bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d726ddf9a6d84fd1481fa98f6492412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e9b59509a0acef65bb6910a9dcce4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8f42d53d2517647b78878105744cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8771d57195eca30c7ff8ff5ecfeeaff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86219d9c8baedc7107f3c743cfa2778f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026be30c020244937ebc74f588b7cec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88687df818f455de0e812bba554bba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b56a241aaa37db95d1aad50956490419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93439760ef7455754ceaccd23d58ef55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91ac15abbcafedeed0812765638442421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcef5159e18669f915b1b26438d9f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e35f0f938c4e014c2b0152261fda70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7789067078e988d70daaf9cef5770f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad53bde0ba5ef2b1bdad5795ad7278425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b72636f82027146f78bb0fbf26a07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3af99bd492c03f5f6f5650cc7df602427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e09109909cf9e4153261633ef804428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860800bbca378ee6285660670ce1ca87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da964039622d75b89f383b30d70a0e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cf8d79745f4256eaa962018dc1be6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffb1811f7961940febbdc0215fb8d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd02ec7e0a6e666c58a8536686b456e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af24231cecdcd2ad26bdd6585d380d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988541ae9bd256769b837b47b43e0a43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55036ffa23ed0d2cb68c448306b394ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede86a65c1a5f05205b10876010f725437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da7c1b6d3873b07bb242a29bf47917438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e0bff81dc62891dfffbb59b95926439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b093f30c763623adc375009f8b08b24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3a2d172f0dc09862973f52399d772441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618c274f58945802f2f2666a1a7eb9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c640d718779a9931d8cc9fe00a9fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfdbf2e87c93586a08ce0f026635dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade73cc192f8cf7a5652d26e66397c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edff30bd0bbe6ed17adf8615a397cce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c42c82deb2b595f87c87f607bc72be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf77c2558d707d871712d0e9c47b620448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5bbf93054dddaf85bd9a408f0072e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21deebb6ccbdad876d5002667ba9b447450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251088c7edd968d91c468322be53dc5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ffe1d6ad54fddf9240b31464edcd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba814bb7f7edd6d913f7d468aaf7c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe6c0af67227e94e1d41fe1236dc22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa37cc922e6f2bdddf3decfa4a86f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5760f709d942f3f42450fcc714949c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54cc1a7c9c395836848d0bce32a4fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58cc3d214f05762777ab246057aaaf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793c522db7d5641b7390ddabee4eff6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85260b4892ab113f9de428a3a51ed5ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbdcb13697b2dcd631634cbce3b275461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99863591b6927cb493ea72a7a34f278f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed33b0677a8f63da355c4ecb19b1b90463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a203c4f639e8c3f76cf40eafbd428464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97407962aca97aa2c24f9bf43562bf5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0124c943a37f6f2bc7cc04650c3843466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb7342f083f21929cefd98362b2674467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee808241301901537452dd0d2e23873468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec8e9c66277bb18af7ecb29c9184ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1e479587d4654cf44f43404cb2e0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55599a041d4794f165f809d0fbb584471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be781f11a860071a20007ecdfc48278472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611bbd4513e94b12fe5f3cc3d24af15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7da025deaa72bf9961947cc6cade8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e60638af81ca4ce4f3a1d94a4ea7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949171e96831089a2b74a8da5066edee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ee8a7bff3404ab9bcc3854de145e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6195e7a8654224bc9febb367071cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a66a927488b7f8ce822b640e227f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17fdc7ff28d5b070a5ed662b50ff36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e138b9f691799ab87ae1809c918d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294599990c0cd08f26d36cbcb8f934ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf102c1202b9cc4f49653a9b75b9bf43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f446dcee2e93a3f54196dc52038e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7459fbaa5d907e81933fd757bd3f89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ca3fbd75c9f85c92073f40b4a7da8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac801e9c25f8bc2fc1ec328cb00bd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e583ba8671659aa86258a0592d7a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45055b18b402048c16a4d67452e008489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ee7caf84cc23a88d483c171903097490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b80fb5aac9e40961dfda3a0801c4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab344fcc4996cce0bb8351e273fa9dbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f51d43b63b089fa0f33e0bbfdaf40d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4248c0ff12b360d5cd778d70f340c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f626433eb49006cdc36d4dbeae682495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63901024ad2ca790962887d31d72cf43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b09e78daf4e6ad026f884cdaf095a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a260d04edf28c4e68bca4a017db04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3864b78c4a89a4ea118b0d186ed5c0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3762cdec868c1f68fa15eeb4f0d58d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c799e58e2800a4e7af845d8b4680f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703dd13eea6f64216083afbedb3109b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31992f64b2eb6563c7884862e76fc64e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b78a4c3aea08bd5507b8669649f6c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd844741e3473d691f5910437824cf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ddb44ee3de1c12272af1ac4bd8d42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97274ac21d352da8ffa8b274810fd9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6befc52cf7da07f025733af68f624508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965d1de1ea9e2beab0d9a10a853d8dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1174371004f8c9bba72abb9e0f32333510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572180ab0ce3da0cfaf033f284d9693511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273c254b549d4b7fa96fc1641e864c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf61fe06c060c13cfd1a81d2d37994513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984384d145de1fbe3c5a1089b9d4699514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f023ef45c7bae7472e3622b09b9262515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c61a628f95eedc3e1494dace8f573516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1e0daf3c49b6596d769993cc9eac5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed688c997f42c4179182ff3bf55f7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e947d0516df2a031c474fe2e608b93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd343c495129aa66b9d0955f5053b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458846c25afe4cd978f469d06126667521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea2cf295ad4ec48c38d8234e09a487522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a7f406388756473b66e27a336bd09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f029b2ffbb76a162f1fc82e243aea65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22057cda29ec13e5111e93b42350e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a10a6511e8c9bf7fb91bc6453b42f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b54353b35ad084a4beef2d9e401a6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06877cec74977c4357354fa518c95313528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5887e41081cd222a41385662e04cebd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992b427be29d28bdeb0221d5ca54540530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac6145cc1164a00d014e45fa61c88f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855411afa9afce5b7675a2b66b94ceb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fcfe22d9daa398cb6839b387d150e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c3fd3de060df5e55e74c5ae65d03e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5894f86832501e4bde00b607f4feb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254846fc3f68853ad5d1e8fb6b275ebc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404aabf1348c0539bd8718605562eeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a9e3feca34329269fc44149f0352b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bf42090e7a49af09c755362cf8e7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646732a2707f2d6adb2235cae06df987540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144cb725a9000c4696b2ea3d1cfdadb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb341b113eb8f1993fcfce55d43b3e7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461257da6a754753c515fbf328c230bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137095b1ac3ec2a83c8e43dcaee8a679544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231bb81449eef7ca5189d8dfe45507c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be623c88effdd9a84f986e76e4d8f025546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac76ddbfebecc83677bc523cf46840f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10625c2a94ce346bfffda632b6d804548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dc7b8724fb8a8f67c3eb47140ae4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6992bd67d22de70babdac80babf071a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549370c1ef190ad488a278fe83755e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c23519d87851fa045a65dee888ae4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598714c560c0c4ef07c0b1d67596ea4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802b61fea7291594fa27f5171c7a159554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ef468936338113b47217d615f90f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075ffbf35e10f9bf01cd58c1079d0b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1468fb81055958630dcc98b27e41c17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6b735e9513626c47191e7de761a21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8dcd62553c443bdac642cb05056cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a682fc492e54e910adfb21befa370f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e1503693d212c07fee610e6bd2515561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027048649fa6fe4501817a8039bd5004562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebb5038b93218c79b359b62fbb42af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc16e365584e367b02eba111179644c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69383996cb71819fe1586c34a045bf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34350b0e9015c6eaf7a93ab8d4ab0d56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60201e69233ca609bd63a1db9a7e74f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4093b318c77691bea7dd635070176f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9ed9a107f0aaabb5560061789943e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9bcfaf0baa6699bd50deeba703990570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fdac2f39cd38e969c0fa000691270571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751515204330190858187dd3dde44dfc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332777e959c71f10224bfa5a5888529f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b109b0e8e535b256eedb6a4d846e718574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85771dbcccd6d0ca584006f11608b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39b3a6d27ff3b7d1e380278da5bf87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ca3b43e4370726de31e254d04ce74577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b950a167fa3157fda166bdb47c5ec3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dbbc1331d5ee3e672e1dad171aab8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf3d58a9d9738eb71e254b8b6dbbab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86474513a58bf1ea8ca8367e170af5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e98a091280c6c1947591e0fc3d1a41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc08fd4e2c53c5973e5957ed3831e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fed70e52470fc3ca5f1c21f7cd7ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744230521dee965522022b3346c82582585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfafbaf5bac5698f842b4341bc8f0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f076d1ecc1edd6ae62629e45e0493587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cc037553b2f1804ba0aabdd5d6440588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e8bba04611f7cebc258e5e5d6718b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edf2d7131d06aeb4edcfe89f3fb5ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3f424948ef01f9013971533c2249b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d3960e12030fcd0aa386516c8f9df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7b0c9205c300ba220ddf5c5f97d36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de92738b49133ee1aa10b7a9eb8c62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33966aee57ecf7fa2684b602d15f51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15551a406cb1651e668e39772a31c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c41659f84bf40397c14f3d2703d6db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf49f06dc97ab06e6d56e5d6d228b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2815629b29762868dc3d5002c6e52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d75f3815887e841eebabfc8c0a8788600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73317ae35e8f1487c0c169edbac945a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc869fffd9c6f294fd065254997ed7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0da62969c94cb793de1c262d9057f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df089fc4d95de440e48e8ddcbfa024604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df979b621d9dc1319db65664c275955605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fb6e8313352d7dce4307a51fed39b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c81dc8ec40db88ca088a35dcda84a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed52942de236f938b02f0f192e65237608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a0a28f241dfa1e3f24bbef7c29493609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f0c9f265cb4a49883d2db62d27618610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad272e091c0e15f2cef817c26dca6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381963ff166a7ef06c8b89ab3704583612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d553e28143a3e1650e7b355f2a801613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d7b49d489ae6cf02e5827d291165d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c765e675ad0a24173730aec763ab02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c1d6b137272713750a194062d5b5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ab563264a5443ad89e10747aa04b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf0ac8101e591bade7d4c1a8e91c9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93d572c6f4971aa231b03b65d100db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9298ec3ff767ea135bfcb3cac347493620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf88d20b899b28e8e9c5086cb07420621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150b548960bd7e143c18a58ac498282622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7fe553cce85b5f20cd4588793a707623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095d6bb5052dcb00fb261189f7e2244624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31913e96754b22c215892cf402c8c7ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd24dc441c57d8bdd7566a96de72feb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc876b5359fd67e41863b43659105d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372971e298a1add9beb66fb0c2cf030628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb9dd0ce8a5395cf88caf0ef570dc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280adeb5f13b443c47df5b59df629e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14916d22072a2e95d40857f4cbce3759631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aac686a01a5b3d86e34b2180153b8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530acfa510d3f2804a46dc4d1a9089fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6376ba71b3334ea985c0a84905e88f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b095fcb5993ba33f08111b6f0ded3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd4c3de50a629f9d6b545388a43fbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef53cabc05deeefc0a3d129a6539e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa71eadf89ae70648bad2fdb9fcba69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef9aeb70d6c7c32b598bfe729014b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38397d9205b129664a88db156856f83a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf573f0c5ea68022ebac82a9f36bda07641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16647378598f7dd3f65a39074a7e1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec71afa319fc09e5cba1ec7d75af72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2fd5fba45ccdf631cdb162abe58ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3859155705142768977b05b7f7be9a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccd42b93428fc819f87cc679b8b36c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d7ed49dc2aa96b6d0895d9a549801647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddf3df3e648b4be0a49d6ee6127a28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cfc7dedde85fdd6c609c7db20c80c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a950b0ab1b129d8115e85ee62628a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4d5ca38cdf1ab133bab2a5ee2ed0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5299d7a8df52dd79ff60ba0f64f3d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daadfd2d908eb981d9d8aecf3baf991653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e567d0e6bec6441705441d00077769a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514c9f63cb9c456fafb63c58e7e6d2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5aa7863941e5c7a754ce3eb7fe42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e7bf5ca39c99da0f5b2360dafb98c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a804088227dd430f28fb8f6deae4060658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c5aa49e5226b19f384d592a1a277b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51391857a1835273d4b072866f3b5f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a14f3c06a439b7f6430f8ee1b5323661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd3e123dd6ddeea781f76411aae7d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3d781f89fe4def812d4cd6397a3b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b4146a2a738e9273284ce63ed91de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c333f1e716e66b4a5807c9e27f5652665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f57761d050f13653d52a824c51197666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50a427979bdf1e7e911b4c7f89a7cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50830dfde8aa22df9f4e9d9fd3f2b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60265db1dddcfa5a2e75532015bca8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60670af19f49bfe5e6c0f03a19b14a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825c99eeee2e2598482ce17d430f563671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba6efca6ebcfbbf45bd6c58260b01c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905ac3440d868953d688007518aaab1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e16f6ab268db01a725f478d946cc8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64e9a521a714144961602bfc1d9f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffbeac464e94bfe47015aa0096b96d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb03008b06e687c3008c4d0d877414677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4e53ef9480472492ed7820aaaf460678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd097d8b5d0971a142951653ef65e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ef263ae78b475286903233358a356680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16647a4a501acd6d05f735e62f8c747c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3a6fb8c5ef3653af8d171a9a5fd03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45242df202638ac32341fd4360a786683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86054474c2826386b52c5f6e078c66684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eec008dff8dee5a40ca0d07ce77a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa39b3f08076c0b9f5f4c65575d5d21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8e62ec2f8fe090baa06d89b597d8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e929d73ef68f2690a20c4464e5e7f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbb8230af0efd2fd285952db3618d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6ca6638fb3eebf9b1f44ac97bc658690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11821e330162c391ffe11e292c3077a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0343cc548854dd4791521796dda28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfc3175758fc468e48d4fb919f2644693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0c9df39d3cca1845bb98eeabec94a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeb0abc8c213c2347e2617ea0a4095695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e19cef3c0b68a0cabd024be0a3fea2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166e7d0bf208c1e3506a4a9a0e2d9d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dae047b6df24dab8ba982d8e95bbb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f9256d52c383aa38aa994738ac7ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c962f1b6d10dd4f36121ad043bc8ed8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8191280e9145f5329ccf0f0afe52db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f78beef240b19f007ef5bd46f05a8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a92ecdb0b9d21556d2fe76ce55f785703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604465a6aa1364e54a9486a80d0f6502704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4be68f7366a25d7fbb4dbbefa688e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10be99f06110f5b4577df4ae00410f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5042565d9000ff2b9cdb101a9fd4fd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6b189c030a0a951d9a4ebc29a3a87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8b9b0d91d51790c1ad4f746096781709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63e0cfb133d34cdc54df50e0f66f5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c4c65299e0e382c5fcc9452c9bf5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2364b74ac78a2cdbdfef57a7517fe712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30624f7697fb9deb1b11476744909dc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb3c02abbc53407d8803de3c51d4962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840d0ea670bb1477592b6f0575c8dd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964e2de29f331567025238be821048f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13658366f86085bd66be1ad3bf3b265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae001d8526f034d86dfa40ddd5b68d5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa44f660c5e2e07bda3cf344768347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f87eebcaf1baa2155d8bfbaaf136248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ce7d71f351aa44a1a0737e4c7f1639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c756e4443afecdee96bd0eb2d26dd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180f948edbcbc696a364e3f06bfaa8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58728da88523eaabac8ba7c51544910b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dcfa3cdda50387644c2d6d8d973b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b24cb058b8de806bad3c2ac844c9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e3edbadd77057ed5b95a1cdcd901115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37318304b31769334ae9122f7c72030b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cfc731d798bcedf180ee20bba70f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849becf1ad7f2256b2fb16fc9ffe7a6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11c0e38bb9ae0da19d8b5bcdbd35e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939c4bab6d9cee540ee60ab6e0a1a7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c38542534f832f1bba717a9678830621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25659db160730033c0ade634b93d47122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a4b44055aa92cb6e4ac0fc23e422423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1951c18cb6f17c8e5ab750442b7f9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de613df408cdbead5cea0687ba09289e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90705ef20a7c14948b4b196f09384c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12d858c9bb185338073f39db4271a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d576827adb2caa9e1871bfe3759ee128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434473717c1abad8015f95b46dcfd6e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6e25c3718925602996c3938d2599630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b208ea6f835a76ec9b7e8861113a7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6371dc0e2862254890986c33e5f9bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6fa70d8d352235dfac31f1fef0b1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07c53490619ecb56e00e7b7f454bdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859b39d0f9a5666b1c49a9a3584001235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ed0ea9b2833f85481660a77febd3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd734e78c94068ad347907e274cfe9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ee3eb63760b6be677240e98c425d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a82d3ab3bb3e24dabc454c2af58dda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4eb800564e8f7e4e347cb01b6574d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3840c6181d52f5f894cb1176456e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102362f6f93d59a29cf24f0cf68004a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff273f5b84e315d596a2ecf8df993c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ca329709fd7e63b63506bcd8dfec044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441803b65ccf8c3d2f26b2dd3a77a4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc734bcf376abb91d9ee8c688eb88846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cffc36af60ae8f697d59cb36e54a3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a4522e6391f3b43f7e1cf358ca60b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3eab4056f92c9415e0d71c4ba49ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930b5fee1e20497a4f229a38e0deaff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb3ab54cfe041bfc8419f6e9466f7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50b56b56c99dbf73f9e22df13fdd4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb03d57e8935be9345498467e0d0fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e7e147e1965a1c71f8d06ea3fea3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aae149e83618a1459f4c3dd81959a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4a1ca545ecfccb440b8ac73290eee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a610007a832f0eefcdf6e060ea0e2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67349cba646fa1f4a70f2271d3d460f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbe135ab682a532768d06461d93f3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41ac5644ae0149d38b7a24bf78f97660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b2bc18e36cfd23ba1179b79e070a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a02c64c184b92e2fb2771ea263db0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7daecb10f5e1deac0cdf6b215ef0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bba8ac1741090afe556368a1573e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eee7822b065327216190f9667c2ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6899f6b6c5d54330813904efee3af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74d5f281b893c1198dfa0a73ad7e4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0f3a136b8ebae51f013fc7b211d5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b85dab045bc8592969c9132e8a08c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626bd3b6cb645936655d28db262f94c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf861724510573315636f420b65726e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f9e204a55a9db5eef7c286318486e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732d509213b34e758c71a2e033b27fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017428a5d94200cad3ad5a5809c883b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68cb0699e2f9be553320b34e3b48eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d966a3d0cbb37abc7776e154b2d1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1fe11157e0d239d1190c32bc732d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe7d30c2550f909c885d152ca39bd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fb3cdc7a09afcd182a9bfc900b25779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7db515c0465aed75475c440c7080680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133a6643f1184c3434dde7db1ba364c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5cddbe7f1fd600fd5c8c7c999910182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337c0770cbe7509d7388b22e1f0ae8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59c2f49eff88ac7ac6886b27cd0e2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae0e3af2889d1bd1527a4fa9370a5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc02272fa1fc73c4efadc9c9d89075e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028cb4a882816938849c8cc8fe6677f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9bf439d165adeda3a3edbb01cf29288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f47d359b6a912bd78050a97769c87589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d09e90d3fdcb50eade837e89c505290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ea2361b9bbe024034ea493272d1ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ee1b4faed3a9c4b4ed86bbdc01d5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5ce092828986f4c38b87cd902992593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229646f7ab0b504ef3741d91aa1628d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf9b26c141a297229d98ad9097a9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a13482746d71494355c7b29523a0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9e690ea6f5ecdc8c212b4ca8afada97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2acebad4a282b6ead8cdb38d2578bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b0e0f77caa552dfdb62703aab422999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9efcbaacc1b774804267418a09d61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba62df2a928f80e6b9980a935b27b58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a74509d4780f35be6f76b4ca8e67e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee445c9f7260fa572cb6b73bf39ecbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f96353d305214624811760e545a95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ad9450ae503f5f398246843f59c0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8899ee5a8d1f79fb46842f2ea7ac1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e79d9f5ba3025ae999c9a3a9d1f47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec122043920b096b455b6185e502f428108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe172acd731f9a8af99daa61a29f31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb302a7700886423ce39ccc1e473e8d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d988ef97b32a54cf1f8ce710ac22e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b7d8743a4eb66b3d5efa147ea8192112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabab33efacb38197d16f7136e261211113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5681260933a9c83b2cb1ba15c2dd26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4e58c58229ef57dd5256f7f21858e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc2864401151790605f17aed622672116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c6ee4a826637ecbcce74b1213043117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0ccad0d34925eab8e2c4f5765bcec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef5bd7e6bd057f428af8181a06e59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085727916ad49a031d831018050cf900120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca225d27d8cb32b7d8fe97cc8b129a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac7604e1fa173ba2d149d5e87462ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f947b407bad1147ce004d860f5ed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc88836f94fdc50edbf1d57c6dee410124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63864d6c1117226e33da7583a1882c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df12725dced2aa04878625022b4a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fb689994aebe6fa4f6091a326ea83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6a8fb9b1a4ab803149d88625b2879128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ed360d4f0430d7f866fbc27d31d9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9937e127e234f62920a779a1ff434130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e732e642750e0cbb9ce7b2a9cc4781131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea270fe4013bd8964886ac1ef16306132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c1408bbc4a2aedd6ef7fee0039173133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0581ab3294d5a46036455b0ad360e9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27e981aa5e72e6b00f856f67adc962135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e42d921f656b0fadd2cfa86801b4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e41a9ff5b0594704d5c618fba521e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e944641efce425fed0c880ae344534b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865a29a03bfa84933074c5ca6c293d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b461e7320ec9033769c68f39d01553140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c092679e51ab28ab45b94f84a100f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201100ebb06d5cd4bec10bfe0d3c3b5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7773273ae5f3579982e98736b766231143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4041a28dfcb8d2149e2bf4cf781a40e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ec40308415bf26cf21124bb2e8b81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d8db8eb5000cfb94a41a89b8cadd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f937676c76fc88e4eeacbb1feb68cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc2c82373ca54ee70545a3382dc1ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944480402e0e0140dd548daeec4a365149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55ed2468deb2f7c6cfb371a2c8f69f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba8949de873826a01b8c088e4ba22f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7afac17bccb1e9ceb997b42378ebfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f11450e4a9bdef6ba6541807ffc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57f61c8c30d8776abeb30291481df2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38e7f8f83ff2a53cb2dd5d508f0650155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f200d2020a5e8fcf901dc2d37bad90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d01ccbd3b19c977bbdaa7cd36440c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710daca2d2717d59b94be8ac121a6e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283c32879635706b77cb911c87531be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a746a3a3dca61d54d8c2cf71765fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c91399f7dc949457c6b78531c7015161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b470d5dd5a2cdf16c3f5dd74ad61514162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb279ba67e61b4da9350f434c4270f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c9966a479647409294b8df6a0cbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aaedeed7c3eb75315df078e419e9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a01c47d2f69c9391aa520210308a5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b340d5546ad3a4f0c32a09f5bfd6f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6851ab05e1f1b1230ca5c2e1719d0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2936fcb0e080463601e313268e66b6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ab4128d1468bbf968ca1efd7359c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea55c363bf62e471c23617b0dd8b17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae293d16eaefc35e6cec1d9a1fa7586172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb4af30aef85c3530ff9add73bf4ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ed87c8055a53f90118d2e982dd613174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795afae26702a22a6585971e25fd15fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f2a04f7f731f2ebd43d4d98f7273f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ca8d5e558a97293d79d2d80220f8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f706149153f4fd610cc1728a65f14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdb5e5217580a55ef6055098aaf716179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59584fe9bdd8e3a4df8cf150c72c7a73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c03b287a231e73f1ecb4d81fd164db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffd9d479711425a92ca2cc4461be12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d520950f0b4d9fd1984febd4d32bd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a460f3cf93db07a6b26c56015996b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542b606f0979524e43f007ef3f5a7d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fea72bea667601308904b5e8c54d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf71e2e163702eaf9b490f236a5ab0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82ee1bece09bb8e90d00dfcb14e450188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8538b120589be109480c74ab093aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda2154ed7fc7d351af1cb16b7f6a5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443c8a5c3a112a124b39fc1be1e5d4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d170034941e5ff3bcc126be89e7c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e6e7b2005024e50688ccbcd5723b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261777c672ebe6fe8df1aefd0c0ccc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ca1f8445a917b92806e2ddde4f457195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca4be1fa5e904686b31d96f23b0052196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5dee30d9d712516af2c41686539cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a99cbdf85284fc892c03f683de54d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243da6eac27b6f2ac686b254cd8a33ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050348e16fe8aeeff2f2227ecb715c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553ea0b305e6086535ca1fbc1732cf0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1081813238e4f1dc835ba72ff26d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438a38dc4020369ee7da34f98a505b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7f94ebb651b3edf6a28d87ea6482c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcaf34b5d25ce9dc10b2679d48f673205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc34dd1f655e73b164a319a5817d543206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4dc51f70cd64c303b7d553ab1519e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eb9a9a49d1d0490b1d2bd78a5274d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23566b126f98998d127f74887b9fb993209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcb78f4c6d097e9b5da572f3cc4f8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641cf258b6bf906f8df59c07d72041e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22899f2eb54f52d3d51fbaf1da47b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ea9c0f959a9a3c345b2bfe15daac6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18a5ff13c03273eb175c62f66b804f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d6e1831227557a89683931461d23b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a27a22fe56b7d63ba7fdccc2a3fba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be90dbdc152fba0ccd039bde2a2291217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3da789d2300fee1a89cfaa285fda5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de137a89e0f0c277f11aa6693e53c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f599a59a247181ea023c9b699f10845220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d658f6e507fb5ba0ab0132dbb08471221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ebbb22b836a67581afee59225a23c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda636e415401cd81081346d8c93e8f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69362390e2d6dee838b5a14e562d73f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679f036f2546d6ba9932ecbc4ce8e61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c000434fdb251d61a191d6cd108cea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ef81906ddc9a5591e689a1a8d5983227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61f3fb24edf8fab2f68d2ec8b2162e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24dc029b7658ec14216e1bd2b6fed9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bb707e96f17a508c2cfea393e57ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8de8285706c946bfd32b5345c2e42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555741ba0181aeae4b72f9e3d7afa148232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070f3d39934d09d3d5b3e153339208e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017369eec3843b01fdbdfad08406401234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46699c23bfec88b1c9ad95f45bd0c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056503c6bc19072cf502a6f72e17ac8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e5e7a53a31e40f3914f98556ddfe5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c429751e0812b813d6bd8ab6dbcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722353b62d1006a98ee6140515b0e54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226f760ea6b751adba4a527a9a7e02c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7485f4e7c4e1fb8e64510130507a62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d584a691b5faa3ae991ae017afbfa46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a5b640552b5a6baad45c5c2ebdb70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d03791a11c435df8a700f745826e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd9776e8b56624218493603fbb155c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b773bfad2a0567d658a944bcb8388e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bba36afd3ebd770d16c84c64d0d71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f80f14d78b9a378bf502bb4f105758248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10d68fec5cde87dd7d791e8c6d1e67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845740459385e409aaa67f5613e9e5b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4941ef5e589f0669c9aeda436a15acb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0838b0dbd353ff28504c63f98f4db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db218ddc52f8258eecfa5f0750c8f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c988046e6b964a1eb8c6c969542349254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c8184d8d68c82d3f7e0f7dbd4557e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a724ccf7e9b4399c92686d5b47fca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0b01cd6cd9340da436f10e54b3947257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660570e870174a6f656a8a59ce390778258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb647d857cad3809600462589d40684259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1750cda34352622e98c26529fe57f8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0105fc69093030e6bdd20f550efc499261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920ccc5cd776c5dcfe824fd6a25c8b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dfb9ad306899266075b42ebf8aca8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a3b7c0d072b28ed2430f8680a5fd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e24ac3c8c3503d2b93a62390275e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cefa759661de569ec8ffccdb4a5838266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546d1d7bbfcb15b0786ad147242e7e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3ca7bf09de6144f2bc57c118c71fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebbfd0e2270bf18f082add04320365269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a50f73f12dea88fe480ff90c55d1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e71505d288bafa2d46b3998e87dd31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f380d8e3457d8c6971612d4ece09c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169803c0f9a9ccddd845c3b6d080cbf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0848e0345c3742928f566512d32fccc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495584abeee0a20b665a38f339be59e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4239b1458c277d1d8dd5eef007278276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71217a2c6ca13c31bc07c56bee8278bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03a3b2a7fe392969ffbddf8611d66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebca8086b0eef5d3fbcf06718a8a388279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f407f84bd4a28618fe40388c0b9fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f50b30c6a5f1c7023225528ac6b30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71236e9a2db55265099d81343dafac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02a7cf9434c0db936e6867dd0836f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a299768668ad928b4ca0a01341597284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fab970a5304847b67503847c0b6e45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1157233f8b0dc1c6b811fe7a29f986d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de387ccc74625a186362512d2a4f0ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6652ac8fde8d3b2ca845ee84a98a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17216c5d33e0eb3f89f76750f9fc958a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ae2f9c8b78957c58a4d1d6d463814290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c41073bef4ba5536313b9ce5768c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268f2968750693015647dee6aeb4158292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822ba400f963f1bb0f0568d8b41e938293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ce2ef3167f11963969ff7cb469b82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356c9e85f997b3708c23f7cd5b10d5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd21c8debff96bd51070f4dbc9953bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12217e591ad0967491ca1b1d4b0470297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8931761e0508dc5ff5424b5d44c29c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d9edc227d130dc7d3699e3f1c333a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20597a7a62ce16cce64d9bb72494df00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8483bad6aebbf20f07bab802200f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba4a2f57433e010b468a15d6c45dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677dc640b5be7c9ce0a7966f6a353eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3037ea0b1070245410d4388ac0b9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c9af6db46fd3c6a53ff3ef17ba143305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1238f3552263ba7b7ec088957bb7cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c16ea9928738e30c47a2bed090414307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7ed35c17dfa4a2bc5ed4722875b06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0c2c2bdbe9a7121e737e367ea46a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e503335aef999bb67d35f8bf968e24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46446f967a384b45ac2e80600f8d673311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c13771f945cd3b5fbd49944d94f01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761fc7f432185ec217f4bf5a605fd28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921da745f499faf36a8c0eb27e841d50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3431c318c765d08bfd427486472d43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639a7fd4b4df13bc36fb2c3dedece8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31679054c0d1f7c0a4886e418feb8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dd5549f12dcbede7506b025fb8e01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acc78df57f5ed25c96b4e305d87a0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d7ba8c8e05afe67d4a419648f2fb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a80965fe7b173d9c7eb5253c0a8f9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6346118e008cd756c995309980830322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b139869c29d1cc0fc17c2af968fa3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b0031b17d3b9a34aa10aeee3a7a7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798968c444c7145d562a5532b817d5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dede8e0492a8ec826f150fb15378659326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b5db3450b027792b4d37e99e1bcdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a978313e174a47a87c8f89a3a33a80d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3b6484b5b3e8a3ebb6b9a6e2c5e6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf93d20f5cc35b3e46069f2430a6ebc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae593bb7444f16688cb55ef838db9b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d64b93b242c6946a4a4540a82c51b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e04dc4e130cf59e20b85098e85720333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dd5614c60a977ef5dc7c056b665b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d01024188196d6d0e9e47f0fa72ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469054ad81e0ea00f9bba52e6f967c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804e907087c2903148c011555bffbb3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e745f060f0cdff312a2bbda9a7c4ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f16b9638ed44942d811b025ee1f222339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7269b3c3ec97f445b43101cef7c5fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970e515d9e885e2eb969fb840d0be53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bd2da77090eb3c0d6dbbd4c0b016f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc292569845699512fb2a972d993d3d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdd2156a36bdd15ac4d5091e389907344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f52cbfbd439e1379cf3da2e8527c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a698f5a4a55e63eec424b66cc3e6e7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c20c31049364eb970da7a50fa5289347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec6723411a4982ca1027cdf0f854ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ebe17aecbd10c4e9eb583f5db1c8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f25c6e8b690515004526960024c1be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ac972d70371432771cd667f1a14b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdb232ba3726e015325665be1de283352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee68a8fe48c2b7609234d5d7924491353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdbcc6133093eb40f2b21a0723de59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a416ce821a06fc21a360d2eb25662355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deea96120c9129b4cd5e4d2f5acbd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269331847239213c3eb4a9a97e2df502357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439589bec66e0e6786ca0443b26807c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c430d025a3c9f139f82069c9aca33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d706fbc0bdd698ef98b89de38e9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bc4c80509e76901d0fcc918c608e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53415eb1c77cc494af4da6c2a5f141f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc6da49a2b18ee2afe0f42b72c8d19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9cc84d05bf401aa3c24df9c10d8de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272553c310c3cbf5449596b0e3d63bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc240966cc3d9040b6a2987b70e0681f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa3ecd4fbf843a7eafd4efd1bf61d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46e7b9940fb743d50a3c5efcf4e59f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292dd3525ce1ffca8d318816a58bfb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933125abec5dea951b4b5f3e2c382ef0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c706c954b48e0b7a488f8d75a7c8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb4eeec099bebb0de2edc50381a072372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b977fc8a08eee62f1d8e489e1d487373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aded4508cc507bdc7d5b9d2b5ac373d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce6b3202cbf913d7a6469fc7a013e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3681e170060af9024993c79934eeb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df2825558457e429be02fc9f9ce9f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a1a5c679db5a6ab4ee98c5c15b6bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcdd2aa13b86b26c2836cab2008cfb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d414961103b5961201b6f2bee4f19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777415737b32b364fd3a7bc9e58c2fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceb4380e29a71d66040015273e5f6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bb4d560e995abf24cbb289d1fcca8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c25712d0233d22ca2801fa3070f528384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e424b6214d499807023f741b1aa4139385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017530592411063944b70d68d026901f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d05b5102aabaeb4bedae27fbeab6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e9f44997e578f64464be777bedc58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2461de668ed998b69d53440258ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66200fe404703b625c2301e8e78b5233390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee066e71f3361de4b3f9f24cab4b33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301a1270a4cadb0f61e72b2f7627cfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae7b6832dedc1ee86e71b7feba1150393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0dd75da69cbb5f1fc478aa5271842394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553ae7ce022d8f0a83d6fd707dfbf10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ff5581da17f078825f0a28efc7ef6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5531ac37d21fbba574bb62f777380c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c35b67a23f545813f31bea7996b9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fabe3fad6974db5a916451f90cee7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfc3da447dd58d9038e643891ae7fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fa7be225d30405592cc8ccc9c220d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99cf7b5d2939845fc66028ad56ef1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4bb6078c84ff66e5dd4836b56944403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a31226be0d8f5b76fbffec191195d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7001d1c01ab9d37607ee2fd50148c94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b251d62abcbbce15db3e6dfe24e8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a4445d4e0f2ee8328d60c918264c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378738e3ea9d6a279ed59adb1cb092d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6d5b42b9546f69ac39570ce4b7436409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5647526d982b05fac1af8a88a52212410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338053f96ed73066ebd3f9f4e0c58ebe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf7c8d132be7242698bf771e077bf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d988f8249b7b69d913e0423f53256413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15408100856f1d175ee249479fbb247414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea105ccbc278bee614c3118f1ae2d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c257bbc2c80585754d5e42128dd3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf51191c332d137fc926d0b54c4d97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122c42d2e0f111bd5e561d2edd27ec8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdbcee97398c4cbe3722e086b9b87d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d285921dff2f88bb552e327e15d96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e21d3422b81cb3da5dc0e5ed6727c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc6e2431e8215e550b5a42fca5124d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c009aa366210298d8842a1884f8243423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec7952f383d4abda316a1403999cfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8ece19a1bb5725869a980f0df9dae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765cac268e4208bbd9270541b385d97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d7d7f4d6613a28ebe8fd1d7f7ae19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5756c63c848f4cd36fe75ae634f11c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb716be760a97a1a4cc9e6489647945429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4acf17f313aeb4e4ebfe32521f2f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35379ea448ca00518b3f807590983a68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f526fa449a135eebbfd926a9a706a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d5283fdc7b2d8b388eda513550823433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263e8783889e7a0d5e086aecba4e34f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894fb5adf34460850d857ec591361f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a78817f1e6d98de07a2f3dba120cb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8503707e12569bb3698b1f62b31401437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8f172a7c52cabf19b235a5776ebdb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c0fddbe61b3e45c1360a6440b34c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd6043eadd3d50c8113ceb39e8e65d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010f304dc04acb900012f519a813daa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d83dd0fc7a88caae98d06cdb951a2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dd0da71dd50aaa89b6a039edf55b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315a6a3c88e818b966be28cd6b56c3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ce275f4e117bbbc163688c7f24159445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e61dd2dededc4e88559cc32553f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edb826913ed448cd67dd28eb490178447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a277ef401b4796ea6c12ae621808615448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21498217f9bd0ff74b831b04b03e4e41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7ac6a3dbf6177ef2b0c2abe5f9bad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cab674e9fcaad4c41f4b19f596d44a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d46fd89e0b0de058db7ab8ec3fdd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb0833dbbe5f432ad6aab8839fa953453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37dc0a2bf2b8efa8c1524973a61cf7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cdcf707c47798b77a5cc162471631455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a77ea5dc44a5538c1d626b3785e2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5c091ddac52e7e532bcd581bedc6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6191df34e161e2136c42758c900dbfd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62c3aff4ba9acb13213b12345c3cbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c305c2280563c27cf617011a46ffe35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bacf2663e836dd74d5620a76edf28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e248cecdea997b717e32631646f35d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c545793ffdb0df62f540acc351ed6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bbcc7d7f0c1f775196f25d41ff606464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbafb02b00f14b8c71067dee99a00c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f302ec695f45e6d35afb7fd8deb9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471aa9910ccbafa8cc1bb3653ef73f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71609e5e7d0595787ea9a0c3f85e23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bc3b415613b09e2af1f5762b0cc3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e997b67c4420c05664aa169cf5d357470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590ee42767a06324f4afad981464db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57331339ceb67a3f57d19f76d9bf6ed5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4faabbcdc3df10c54f11b03b305a21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6684f53753c8f977299b6dc1a5d26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088180b8d686630fc01c873e0ca8b27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45fc522c7f7a4f8727b58356c572f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028da611b1eb4af1bb73f44e544d310d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85c370361af1d42af9d136970f27aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525365534471ded23396b3fb1d0723a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7f26c654f88b5999ad220346139db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff9af35cfad53dff0cba764fdc7b79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b266a0f2340758a55c715fc409f6ced482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149169623931be886de39ed052d6a4dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4e1093cb83a2d0ea7398f5abcd070484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c97293b058761870e8a6f3534119485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a582e56ee29d01fd061aa7903c606486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141b118d641e2a6f80ccfcceb478673487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8846394a85c186e922e7ba7ef65c92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8c547cceda88478548948a4225977489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01da37bbc0f9f81d0e65356214873f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e288598b7f00d1b97d543536a20d93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1edb83acc2a5d37af6e134ac01f851492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863bca33850b3b446842e9beb2d117d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861a91821f440cd520046e918d0bde6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5905d52e5621a1101dde89bdfa60f14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02ec005694fb3701f82e32fce557e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca7343d6f208cd924b0f2659209e1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040009258d42219527e9b7eb3e49483f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad5143b62bf495bcce821cbf7c103e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe96223df433dcb1410fc05853d8a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34195eed3a1e4435ed4856ec7c6ff07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456749c06e72c9f5e36310f472a791d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af800329269e3ec1bf667a4f57cc2601503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269d3d3eed0f5f1aa7164797728723504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aaa8481e379ee101f8b5f56fcf395505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e12359f25d017c92d262758b883b41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ad84cd37e9a2edd79937ff69ee973507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbe5ae0877d0ce2aba933d5b5fa8ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcedddc1a9890a697c82887cc0587ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd870e8bd6d2b8dd241dbf4a53341168510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61e98c844c2e75ea7c611cbb3432c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ab160f70b5908b93719bcd7c4ea8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fb059ce071d3314dcff7c8be31ad8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee5f2a07f9be4c9128eb066660cfa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a08959a911475714728b54c296563515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82283658444aae510c800a9120dee1af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a3157cb4a215410a52ff32c26c3bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d359ee705b84caa2e53366eb2a1732518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a8f259ac555464e2efdd21858fd0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2b14c876b48a12c2da13bb965acc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1221d8275cf152a1fe55640e5065d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028984a689671c4b4548fb1868f3127522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81fb6783661da7f1e297e5d58fc1a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6858c6193f62738efdcd91ab7d8715524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c57286f5abf31ec15c12d719361fff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4ca0bab93feba3353bb24352e13ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14ef676dbfe4df5b0b7a0fe044e9d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf068c52e27d7557a648f1d5ddb379a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ab7f0b5f5f33dfa855262463d00f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9398376cd048855107776165550ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f54088639f8760343998ed41809846531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddcde5c5d2acb1f697a2c1c5710ec4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aaccbde4bf6d35989beb3524d17c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410a2c919540114a2cccaf5ccc29e27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2d08569eff0253800fefcabb9cc79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c625d02ab82dfbda73b420f599e4229536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968411bd07d9c82a35bbf6d5ad9b6637537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063bcc5e6fcdb88d0c71b50e0591390538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d24a834f234a21784a392c23fad142539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532ed5f7aa134b6ae05b2b855a8a57f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec82f93a5c843711ec0493199d9160541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153346f44d4fe3832bb327b471400d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d795f93c0c65299192c662d7dcd2ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572e3be561dbc505d316b98c5565b1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abdf401bc8a1f6c460d4b50dd2b528545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd1e79030f93170bc93944d7f57c47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebfa47c282d5bd2afdd1163302b6dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ca2ac8234041d250d9e70e947626f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2842b7f3f8d5ff29c7fdb8f2710dd3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4195a52dd7c9a71b8dfb4b867a02015550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efbddbeeb620a54cad6d7b7af6258b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97d721df9b9a3b1210998f4c4b945e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb333d332a0516e0d409ada26c53eac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd79145d4c3b4bb3accabcc29bfde57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af19b37871eb236c1f2c539da26ab6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9c09303b4421cb1d369632426e70a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67b0ac335a5305c6a6497b17617151557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96c56bf7455b58f5a5fb135b9ca78d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d3992f6c329b2048fc7c85c05fe40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d433775dea1fe69c5944a6f9ad46052560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981725671f1634cb15bdf6f20c8c4ed6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ff36e1cab5f7f15bae21d4fe8540a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205b8580a36b13cc9d0c20556320c6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c3ed9c1d81ddbc8f6214dceab633d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e7934bd1051b4b79e94ab94e2740565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cff2e8031c9029d62ad9e9a0027c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca02abe3cacd181fa921e21820c4f9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6281d9528fab8d38126845405a3559a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259375af37e27766ec33e651f623b3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be803dc70eecc366ae25f97e597426d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff77221b49196038c9a48fb671375e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be89818576a4f202c27c66fced35a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df035929f95de07742d905b4b57845573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079117ddbec66b61ff9e93f5a2a4f4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cc54befd7ddaaf892c0658db0f329575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd9405a79e68e784fb05fb48729142576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c45717f3012e04b8457b3917170d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326157359fcc345f6e4d0df7dba137d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357412aa2b2d5e680205e83f5afdb4f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2301fc896b3a44dde07f9ca58dbbf8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8d36cddf49d8f835b0333c6bb9a78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b51523b89c463cc6f7f121af80fe4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6f25bd6824dbdedc0c01155f9f49c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0886d662db1764046834d3d344e457584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e994d88150265fba86b35a1ecf89d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47121f5e45ae65a3f5ef6f413652f00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc330ac6a0412e7ce17d505f74897d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcaff539eebf22ba0d3df7db74aaa7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761e365e5285fb226a01c76576ebfe5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc099b859e222992b941f928d5aaf766590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aff87502e2f860564bea0d9b52c81c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235d453d5b25b63a44146ad57d031f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3768ee0bd9b6dc7d6da97ec6ddd5b4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81df47440660dbadd503e61fb432ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa77ce1f31295e7248015eeb1d994af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5266460af40a8560f567e0c6974c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f359252823084fc079d163ed5317e57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055487d835d9ad8a4cad8ebcf109e319598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c1fbfd50520b4fae1a752480a1c38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7310545b199c7460cccd7cf1b4359600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f65c7c942e0301f490a8c7b1327d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6e10accd613d31a9022d09a1de536602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee449590eefba54ceb7af5513fba2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7aba9ff822be5d65723cf6749c568604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26487e5abf415a50c1c9824b53fe13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825f82e29c49b85128d40634792c36f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3274c08edf8f0bbd0ae71cdf4d3dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8a602fb4a44c75d39fcf644d7482f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43008ca3e3e1abcea36d0d017b8049609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662f023bb1181a49cc4416650f1b8a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e9e17b35fa0d7bfb4b9743c28aa2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7456507cbf2ed7fb8d5c3b97b1e15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded40a400677eacd569fc29aa61fad2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d904c81a99899dfb64b6bb0b11aef65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eafcf5700fd43247bff89899f402f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ea2a5c32533454add2271228914e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a91ae825d364b1d563ae70ca182ec3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb34e15d6e66ee2c075130829b4679e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf56fe201d2ba567c32914a4f9cdbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7266c29fb7689da7f9eee14f7efa3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8117f00e68e9344700a9e958708f99f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6bb8e843a5aa0df11692b7346c9bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971170a76ce28c9184aac000bcaf21e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345570b73aa4892e8f1cc504a4aef993624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265135837781da3b76f9ee481c01c422625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723286d07cf69dbba50b684ca8138f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca39ff6c15f9bae95713e7085ea86d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40f89fcaa382b4d271cf6e103fdb23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78388826310b294ea7453ce6eee8fbd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdbbed7d35f7c8a52b21e64f2ac8c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c4d41cedbd9c00c610d653aa85caa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0a11f382676841d59225aa8e27f10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f75ac6464cd02aac4701dd3432f3e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7863b257e5e8238ad84a0f0318882b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83f35f55e87514ef6f6369b12e86e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6202fcc0df112ab18447318cf8305636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf56ad02cb29f1b0395d22f13628311637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c19046d32b4452a75b96b03f50a969638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439418c0ed73ea67771642e89b6d209639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157ff480752905c96adcf3be52cbd9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82631b259a9855797f1f10264264dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aacbbf43436b1d9f1014871873b0a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38080c0012c6ed8b9bc24520a9985b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e271b4cbbf2229681d549ca1cfd1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfb21c2a64d9c11a637d9741eb4d14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b55cdaa6a51fd34693e71156db2f44646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282816c9c99a36deadeb7f33cfc32e8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e557429ea4837379ab9d3921d75d1f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359776febaef738697b8ec316647777f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fd06a468d8f799c8ebbc34d56ebaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be196e055407c750a717f761e2b04216651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ccf5a7695abc70abcab7f61de28d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d3be6b1fa2cfaa4d5d0267be23361653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef849f9def5d761c4d2e382636672cac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa402b1a602a359cdbdbb01f10488ffd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db386543d700f1408976dae5c3114880656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7beb5a01224410a778c4d34fbfc1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af16abaa9d2746f84e2a35a33f6adf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff680b7b9aa55372f139becaa7691c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549586ae06e1e81dbf5f92413ecd230f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047499269295ac6917c7cee9fd868680661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af972b26c30ab1bc1df041d1ca35d71e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10be43b999f47fc04a8c943e9d98a53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d3974e9560c155be0d9663be6f913664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef9d3a8211bdc73e5bcd061d4f0fb5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9530c5ddd663e44868ee1873bd1f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c975a40863813b9a08ac0ea7c7cead2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6151bd1b4ef95a2d6b474690cc60b2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0203a7bf4bf8890c13dbb3bafd03a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2573134928a4b94b9d42c4419bc2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd83287d749b6fe663cd13a00a375b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f070e2566ab3cb98e861e96385ce41d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbb4fb9340a8ac256b1483f5f9f226673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8915ed17f8858cfe02074b5e011c51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b663745683c3294d7e0c91bc0be5aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70dfb05b41b6342112808b49cde6a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c08cf673f62fb04382c4f1e03b4925677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c965f7eff2c2030a05db49fc60dca3678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>