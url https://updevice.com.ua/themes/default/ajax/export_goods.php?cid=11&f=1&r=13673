--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cd225c91f2608652d12ddcecf5a3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725b5d14561d021858c97f73939bc642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f50ddc96d33d81e27e2fc923ece293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda3b4b0ebfb94a43a98400b54d67e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37108451883cc2aa490797864dd7b3335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ff99d1e98751e257d9ac55837d8ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0faed940b08766aabb5ab0b9856d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fc3417bb64c1b335dd20a504b16428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5202f4b4e2334dd47ca80bfe5e5da59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc19c24344c944f0ded1a2d3cb642210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84664e68db4a334a2e5866b789b523c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a435836a55ec520c5f265693cf17a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62b0b5ede35de6b0b592153d04c14813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2318b272b3f7fb0871e88284c4a3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0b1d9dc7ae031c17d3f0cb87c6a4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0db1721388e2fd8e3f3ebc88af7fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25583a097a36e33dfc58815290f5a45017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef496a61411eb65e8b56dd391712aca218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd630ab2ff6ff0bcb0ff2eee2f7365019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fd7f8e6ebe4ad1b3d214115763a5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928ec917137d94edd39bf1c1470641921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1de875b4c34a81e45cc2a0783a32122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed71f7ac40d78b0b8471f991f16ddce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e4aa4368ab7fb5a55801bcc8defff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da84927d077757afb16d5c7f4c8b5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3569e0b6feb840218f61512b930c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbe7164b20f6e3252dfa73318dd58627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd84facf8d0113153f1d87ba4c304228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aba7ac272b1d99c921f198ebfaac329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdd63852590ce52749d7ec0a201d7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f0158c1ed675adb5d922836ec7cdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f8ff13ad46daa136c7d32abcecfc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56c13bdfdfb0e10259e3a39ec2b5f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbeb3514f4cac89dfc7641412029bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960917f40eee2f4e745762b4fbb4d76e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e5c0287aa66f7b48630b2a9a532ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c897dc7758ed72c8bc363c4037d04e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e137d35f004b399a9ae15a0b1aafe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79a78058a88af1cd1cde53f2559b0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef032d9871009e40da37ebf828388240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b13a657c73ecebe8704ff5468f4d0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93746cb4fb24dd2ee53a82d669e85fe742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb55bbebbda182743dfbe7c966ddcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77bc2a8f78778226ba89284bce565244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d2ad5c807dceb425e5055dedf21d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536f12988d892edd5d826f1f765f89746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6521926b6e00f865a2d36e9dd3ef5c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba4590f21ba8360eabd860cf4c8e6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe2c60afab7ebc544c55aa4b79c73049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc886381d74e4829c93b9c4c303b4f8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f70a742d275197b983782b394174551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7de5eeea8606ee317c00021f87aecd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f726993e7e7f9c85802335f30632fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cca78a1980a15fce29590a07739e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d83bf1b351c5a750454c557f5863655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd048a65e1bf32a65afd7ee5c73ed7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1a19e7329bc415f173d3881dece2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b244938466bf56d53ff3b04ea1ccb9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba27747359a77c955f98ade98ab16459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2f62cc7e529c3ce044d473e9cc98360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e426cacf6feeca18835c215fce676261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c7f1d5465d1048ad11b4f97f793d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e84d7008631f11b9e2c3025914d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77653e6c3af072dc425bbd2ad5ca933e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0635f76652accb3e30c2fd279479b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef121e5af0a2a419bfffe5c7d601772a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40defcf8626f1a11154082a97d90a9e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87965e2041f7116adcf68371ecee8e0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ee3e985cc4848bdf5c43a54b824ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a306bdfde055c2adf808acd97193d6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb3ab5b86af9891f31aadd63a086bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33c5d5b09d1eeab19b30c3291ad56272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3409f6a9409068dec472fbb2167b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b70c1363b5fe72e23b72b641a0c76f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad4ac4028903a7154d79f2f8d60c3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b3a0d3ae97c97ddc91d15b39b6f5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ca9068805300f8cafb5f4efc87ce677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b088215ad61c01ce036009a3b184f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab8724e2fe9a6702db1cf4044f0f5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5352ee057e3b17269b14ef71f4d9ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bff55e38716c04426fb58d8134567881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea86f1b9645500dd6f00539e4e051f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6492177e63c4cfbed1273264a6577e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea81b5166df8fe863874a62e983915784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f187f148e9eaa481858d72d90d790a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e259d70432f93bd774f7ffbaa4ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab0fa6be8e39347776ede9b9d9683187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63607db3c6225aed18542edd32bf8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923968903650479bdba9219574f679c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a23651b7c16a1e9dec17006d8cf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c68729f13e6d87f34a3a9cd3fc1d2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dadb65b79f1ec5b1a09684b201f2e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe981f77c671813acd42d46aaff76393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6675f1e2c56fbfb69adf600a9c6f5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a79cc6b99040e4a02334eb948224295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737e4316d150990b3a10b70cacd677096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cc795cb79882d4fc6a5e09e0b4cb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01ce961e0e51b8c75d609c1475e24d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69c8cdba35f038fed260205c151be099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b228f45d5a06289961dd42df06e10c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdef8856bee12d0de1a914641aab4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6a86e7d3b6e1aa33a1ada433fc8d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad622a3bfb135b3f5980a871516beb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1f73c0b595aba94d53111bc44e46c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d944ca31537a86e837e0fa8669930105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a75fa319702bd38c6cd9d67cd80d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b59439a5c20f091c98bfdba310d0df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32bb6bcd47a379480f8b434e44a656108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14f82ec771e04a408d765a7e44097c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e99e3e10f90f8904bc0f55d53e7285110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a3e278b424141e2de57529b43fbcc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e3f925868708811a7fefc7424f97e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e3a269593c271b349c1b68b9d014d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254a1b9c0f33349b55ab84ae640ddd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052893f1c649e2f9c4e30a404b05106115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9372247fb2ae4d981d7c146f7a5a154116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c9f2f2e250b82b7706d7ff2e05240117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094df65e4ba06ccc844c890580d6206118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41b187c4723069b83763f4c09e4cbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f091355b0381e9f1e1f77783d906e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18772d1c2d88ca1775377c7af35c33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3b86cdead102ff3d4f3273bde7aa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab13fb99469a0315443f1e61822570123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f83aa800f65798497ddcca0370956b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a209ba8cad4ec8dafd762f7fbf999125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910284aa0ad2a4b51cf180c6c947533a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436ade03d52339ce0d090f107be5f0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faa3faebd1539323ede0779ca97a89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc880c8fab894657aead7a2a796f180f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94003415c8c8402f6e15f3c12b2b1092130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffc400d19e053930887dca1f177710131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698d1613b1aca44aff864f6d5e93df2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c2a4fcfe931433a07820bca254fc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef553bbd4e7646ba3d4864e772afcf8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923c80bb1f2917a9a214e259317f182135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d843da6b33eea874fb1485800577136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994a33d4732e3ca7b4a3e882b90bafb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e8f28b03efb3a54a0c78a9a5c7c7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1de3ca6600d494974daced2dda531d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535282471b6bf592cda9a8cceb4c24fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d91073efcb7cea65b55e66b91b4df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefce23e4bce502b663c867594e2b6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aed6e004e089d97da8368054b528c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c2b653411128a6382756713fbd32f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9842e6b09a55177e4842f7c15a357145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923476a5fd05ece80d95412b90659c6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964512d0ba91f5dfee62502ae550072d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3a784d215dbec2bf9c94a60493783148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4890aa011475278c5618d8443f6d12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd836a03f7a21b1ae5c3939c0b4dd07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964686c5639fc7c47466ef7c09882a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d288ba311607a7d6ecc5137cff7f51b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d401c5b44a95765e1c73c2708c6458153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e6799fd3e383bb9fefda5aa33392b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde673bc82f7959fe184477e9155d30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175753a9e0f25fc11ff167bf91302c0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764423dcb3721aa5c60fd27421952b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51071e5a85f7c6826005531dceb8392158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42be119836ba83c9e83dbf84f6a1fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315070d9e423d48c17b9275ef6335a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58187661a7de3279e024a1de1f7eba03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c53a7d2d5e40e9291540a5f9fa3766162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5903eb158953742a05c01cea80eac6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5051a36eb0a2e83df84dc45645bb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203c00890e1e2c0b8d9b487674f259f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd5d6a4749a6ad64b9b1ae9f1317d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c87d41fbe287bc8dd4bcf9b81b895167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970e23f2b193acd781702b273b8689b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f8d4bfb86f67118aa8a1e535234e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414c2746b625587eff063c27451a52f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d690133240d5aed16dbc8d9b61a371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941169f6ab48688c927a7657465648c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc35eaeba8e2152c2a7efdbb05c469e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5e1e63fb566977575783260cd320b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a483a82454b5b863af3f67094af9322175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733281f4223a4d83fdd8dca60abb4144176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1926aba6112a131cbb4168955b9fd2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8e1db55a9c9b5908b8b70f7711d88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa34a60d8558f63138e353dafd2b40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff775c79f1444b052111acec20bb0bd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc472d49808980c33ddf7be9e7700abf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c4df5474a76e8dfa600524a30b5b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ed4e33daeb281b9c3ba00bb80f7d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc09a605195198a28db66fab7250b5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8397627f1fb073dffca6ec4ea3857b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5f1dc7a6e2fe0977dfe33a37b3eb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51373a63a4702322cbfa4b38113589f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388df7ef570ee44cf180b82aecf85b97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad4b1d07d8ad41755566beb0ffbecf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058d1a7353e4e616eb36338a9fdafaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb570a27167e5ab57e3eee1dbba0a72d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1482c48e2414d17b33b0a49cb6bd3b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d2ef28111daeafcc3facaeeb6a0f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e160f880329630c6883a81d1446a785194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc1a7eae1bedfdae94b43902544080195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5f38023736b48188966a339f90ec5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fd3a54d3fe596f3d6403cb2ee53ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e014c10bdfa9a82d4e9770267b25ac9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631bde1bde8a2f25b98005763e835f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e642b98c792e2f94e5b5d9f1dd7c40e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6055f4ad2491642385cb976031b6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5eb97cc1cb4c1f78eaca4371745d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdfef12cf5471eba1683f35cf8e950203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44133b9b7dd79faebf24cb5c767e50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3457ce71ffe06643e86220028c0dbb8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29f805e74a67e521207b698ebbef82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed5225665609fd57a56f4016fe042f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479346ea246393cd08e12d10e55ec895208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b0f4aeb5a695f7c673f34556c11b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc0d7dd881c54345937921194a08ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4777b57118dda5b11320e301274a53e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993577d281950ec748bb1789a5ddefa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03997101c7c9821a63b526ba768546f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a4b20b43c0745862fd5bd72f6583e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5463c4d3fe5eb440cc5b477c59b2a80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0835c457193eab08c5cf7e512e0f7fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dcae8e03e401354b7edc7f3fbc877217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7789bd39aa7c7d87bc6f1a357b5065218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dff6fd23a34acb021e21471fa83b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2001964b737eab381f454007077d291220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46bc6b19bf1cf8bb8dba504cf9090e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c34f4bed0efbfd8bf1b0e5641081f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b3f20a1594d01c580723934a62f7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b728d3948af57c283309d645567d22d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167d393da880931ec85614ab08f890d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23202d61042afe08e2e7dc7aba851a9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f2a378ae00ab3379e64c593cdcbfc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fec0aa79169ca3112465da1e401da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b3e8e5f107513b864cd7c695f5b69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53dc4375c80e0469dcb88050838f0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ccebbb385e36d633c365ebbfb6f0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bdc28ade63aa8b962fd514a54cdb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205534849583e9dc122d2717e7030cfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57ddc2a1253739b801101bbdf4b7b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c738fecbd9f9710d00fb4c2c5f89d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd299471a58840cfc58f2f8fdad564236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcd22b2446e714e74cfa03db531ef2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355503c6c03fa001e8c6e1a0af593cad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571ae664eef1443454f68701250aee6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14111b75a1d0a27137c832c40f03517b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148b5d5ebe91a016e7b6176de4f42c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f63c9e9ff0d26cf27b9312915eae0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357136b19f8291b0a7953d9de72abda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e58224511d6a12515ec5becbd7d9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea0cf37a86334a93e275d44c175877245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc676d39f013adc5c9ece946f182ecd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950cd5800a3092ea7c5ae81d3e74a3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5133fc54c149cd5222a739c519984248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742409dea1bf500e27d15012f806be70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449c503606c6b5dfa96fc4e6c6961c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa60c4a63db125ed3ff50d5c3b25151251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2feeb190e6fbaf2d321a58ef594851252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7128ea5d3ff84ef76136801fa64db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1380ef8e64ab271ce3c8bd174fa771a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda51d9cab7645de36022aad4cd59d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2787397c5aa0fa73bccfeffbf243564256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932ee55b2ce3b1f6e15c2d65d032dd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bdc711f924b75d150061d6fc6ef99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddea6ea40e34f3cccca3a404ce7760259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d3ce6c0032eb46b0f10d339116d68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e85a2264f1476391babd9e84ed94e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00942912d8f444969821c66a3d34963c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e71743df847feab28eca525600caa0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f50ba4e981a78ab3a9cf5cc840bf5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1398129c60478c509b49f4ddfaf87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333214747daf7caebfac7d6c5294b856266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c2cc1c04817a90e27981aa38df1cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c4b09139a006e7b1e661fdc3fd489268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be7cb93ac3b56e0aa3ffea8d34c289269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c020d62252efbf0bf3a9d791d9809270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cc91bee6f90044dee9ccc39a9d02f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e469c5acfa04d38a6bd4b1b52e5a4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700df697bf04c9f4925b5864f6a29d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa542cbb62782daa38ed09a2a2777ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f2e4c697f6fbf60191d6808ad8b7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f24d3490e4756a8e36ec0a81f6d04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8ec9d5327ad881b03932437ab67c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2661b150ab7fa2267a603523992ff03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112291ef0f7bc0c063beb2aea79c8ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb3dcc2ef221ba45509537b9d183b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec95ef2ac3628d9c50928d5a8b9e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88268ac04565e162ad56d486f6a8addf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d865d629be03d4cab07205b4a0a87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e97a76c82f4f480a3149fb1fee270284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2f24982c7c3dbd6ff4ab03f71f2cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069595a488fbd85f3897c483a587d16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce601b2751830e3cb647be394c34241287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9d7a3fbff02766797bdc99c0a135d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd06388901fe646731e068cca3dcbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e5a39646c9178fdc7a70452233489290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2de1594f492e8a9411b531df8a961291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2af95cf2e1715a0ab9a0d20c784a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456163dceb7818fd915b46437529c0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfa3da7b482d4833a3d098b45add11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdc8db629f4f6d47a8e072b1c097bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3db3f96a4c399ee0e1971098b69d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68031a8d6b9c43651a6b889eb1768614297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89d5d63681d729fe04573c8a45d25d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cfaa82ed6a232c9d9efaa90b8b504299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1eb1c27f60e343a1d75630129f72b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bb216c93bcd80f1280d68d486e1ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed7035e01bcbaf1956713eefe254d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46165d67f7b89faaee3d9d58f0c0b914303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6a1fd7d5cfb16eb542f34918f51dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3082fb6a71959277f8e67c4d634ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f0739f632f384c9bca2f4815cc4d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0fc5d3eb5f60e337a69af805c0f99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b650fceb806ee349cb363ebe1e5556308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106261ab1aa01edc103ff3df83f7a81a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a60763751e316085d1ba0de16cb53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eeffef90e93d635bb86ef63bc7e21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adc087ced1d9a0fe097b353e9e6af0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0267bea1ac0db2348c411fb59b6ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de838900a2c5f40ce8f19f23c363eb09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392411411048513a439a351d9be632b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80223c43034183b916d050a712a31824316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28291b7b3f8867ae8665000363440c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333ad475ccba6b2a868029e0222ee0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e192a66e5156e31047cdcd8d34f52d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8e5c53c4ed607141341de9cf14ec1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0c86812ec23d27989e392edbfd494321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd6582f164f73daa28d60fafa0fc73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e9275ace8bbe709ec1930c823e731323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29f64896ac9866fb6e925e345de5a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b91cbc54a94b6d68d47e6b8934b950325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b997968a5683d1648bcc706390b8683326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39d3df777a268bbbf913d4b00d0efe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080532ddd1a26d651c103476877bae0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc473273e4578522642cbb0f13568dc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa71e053e200baa28f46371793ef355330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b1809a8c5cc14c8fbd5cdc8607376331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d832fb40a408e530546626e2c343d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c0ca67bf41f60ff87448c0cf5c4e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dae01b4d37c5ae249503f538f1b666334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c75551d556f16a80d4cec7115967cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a9f8f59a9aa31bd4f03d6dd251d82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0a28ad16ba848b138c2d0f1f8f212337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a587b21e68ce1afadd0d0f089b2fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84d2fc38826e2d1b0201a2e6499af5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745a41a8298124264ae1854e37082ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759dbcc47f2b39c14635ef92dd2624f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7d71c07a3876794d700eff010303c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d0c52be9af6a1f8ab0cea860c2521343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab3b0e8df08b3317ed8d7c746da158344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b97b75d945f144dfeb68ac6cbf8ca0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76182ab43ed1ac539c64327315d7dde1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627797d24156939a66e50b9f4facc01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1500a114defb87434704b2eec202c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eda1601ed585ec8c89aa768cc9bce4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bae28f729c04c7a4104c9da5349e21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eacd1eec85c1b599bcd25b63bfa58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14e1368977b08cc223cb664abf31ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fdd70796c9ad41b095178125dbbdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f8c99d20b35527195a111ff408187354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a4187cce100d14afc80b878c73f0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69680c19285e70a71852ac7390533c69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f993de662106a467cf116dc3566323357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42eae7bf8e3c3eea5944faba7eb024358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60441a6d0d3b399b947392e4dcd0d7d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cd4e68d02b7866610524e6497f992360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113b8d6231ea9cfe22629cb30526352361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ec3714a5eda455f0963a9ece60077362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbdf3b736482c342226244f6b6225a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7acba827363880d5cdf3909cf054fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370bbd6d1d5022fe7b69791447ea361365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347f700f865638d4266648f40e77c94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d675fb8ea1fc4fa79202ddebe286e6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624675cfede8f42be2dcfaea9f09637f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac60b7eb22fe914266a63da2eaadb2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b761ff83bb5c159aadfe659a5572fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef58c016e7f7130a199b71d4a9bc08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb77e3718f0c090dbb097c850ea1e2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8726e2a37954e1fdc8a80c1014b0f24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fbe788abc3a7ff2efbab996b653af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d81ff4f33bed0c8a91217bf573b33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f67f6c8b42bebac8cd38ef3944f858376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e1c4a9d82b29f1cfc71dff0e24a27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95809be0a2ab55ab18f5864568594f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67546c51adb83c168612cf6a7cb44bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098945cb82b7615d821e827ec7c53ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ef61936311ba13944ea6558c336b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f35cf4ec8f6a03c25a7f4ce48a3ee1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fb01ed69ff7ebb492054b4ff5d4fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf91c2e518873362762ce5ce709bef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254ad5f479151659abad33d9484742d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8119f5798cd2562cefcd32b2c88d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f9019716a9ca45a7f89ef2f59277f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab113905d38fba9f5d2280e485a3e6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afc51bfc5ff1fb90587ff2eb389be3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93480c146cf4bae76221692667aa5c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fc06c02150bf5607379e78be1c04f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c8dc5f2b24ca8fcf140608668c67c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19800fae2d8aba1958db650fadfc6778393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5af70b2fa40c3560a978850d7072394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553d1c4af0b161a583582b1371a6a14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c913fe7bfb579a3176308df37f8994396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7ad2d4ec9f5ff06221d2a30169f08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08358e3b335b4dad13e6d4020529d5f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16a7b15d9019f059b7774e08da09dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1e1f50f3fe65b5bb7431e2d85d2df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d34200790fda511716aa65fd75ec7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888815bb10bd54239bb0fd021aa8a47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d5df856fe0bcc5bcd7992efa27f84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6ccdf6a36b6c98fca59c0c92c4f1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c45c34a845da4a437320e7aeb0d98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bad12c59a416683fabe742c1fb7abe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c5b9de07d59f0d0853dd39829d4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada2edb296a6a9ae8b42b929239b192408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95ac26ce2fb590719bfb3911c45075409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd00e92a5a7ed0759c525ab7078577a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b1e24c1de455f9006a6b7e26c752c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20403a006257861adebb9a2116f1ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f36637395f4241ed7a1a74913711413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edb9435856e2816612ce8355bc7438414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da41f0c8157a4737528d4fb9e6aaead415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87228f37a2464cc7428dc21b9eb4d3ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe59450476e023ea053f93c7c809dce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcd38dfc67bf5e34c6c7a955df53c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38281ab4ac92b29797955bee6d8d5a79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4947d5ac34dd676dbd4aeb7a38a116420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d05c8d0e9c62db4a42354c922f08b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863c77864065e91fc425b76b8c36d18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eccd21a0861dcbc97cf5b59275da3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca533ed5e728ecc6f3a0d22ec55ef9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcc741f40a510e77d93adc55bc1e36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d1c183111e577d89a307b21ba35cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161f3ac9f790f0bcb52df739346f15a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf698a77ada0e94895ee27fdade3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de8f48c284fc489ec1b5cd3fbd78bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379c790e21ec825a69362be91e749ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c14783c33f513161f6a5211d0e271431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa88cf47c81dc5aea5d24c9d83ce10b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cca81a7d9f2a6eaa025c1c5700062c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85166170e16c849d125fc668ce7bff6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65c7b9f03cba76e8a906c3e271be05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5348cb36b4c21d2bc0fa18f2df10a3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf428d676701d2600ac7976ff787eab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a3c8c4f11024862e9d5c1b391ab6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87a01f72752eb6c266cb64fad9ccd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258c4cbb183b9e201a0579cb3ac8288440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9009089420dcecb9fd604a2f935576441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525ce17d7b96e68e4c63cd5faacc5e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dee31607fb697028b69d3cc651101443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0caafd44abd9785515520cf5607525444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1aea52908476dfb2371534e381e03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b94f6df3f4690cb85dd88b72a14c74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd362e63e0a35c6db7b99dcfcb2189d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433843af7f5f31b46a4c2c1b05e8922448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1b429160630e2116e10b4ba5ea8ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce944c53b23f77ad629490332988281a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f862b541d1739584161aeebeb21b752451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7b404f0e0bd34b321ed7b6d3c7743452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da8d91c6a87c47bf63196841dfc146453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0998cb3f8aab162cd06ff7e2a29ec2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20c42c7771f21994a867c8adb398ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcd8a11f1058e3524e00490be6adf9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3ba5ed0b2ad9ae8a45fdda906108c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd42656d2be17d2f7bfc3ecf2b43a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8a36db198efb04e042b31ebef6f8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839437fcd6cba9e8fd68bdcdf69f5f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178939bb5be0cf160807a780b5291d57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b5d2c3c3e42f5d3e17a8000e507f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c4a0cb294b66cfa6b0d4acc56a9cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b17655ca21bc5fe2b1f34be99b63b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da526c7b9f3cfbf7148463d96b6c5ca5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beb4def97867a468bea161e46b2e31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4861b9f87d2e2e3fca518a8c287b99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2360b6375efbdbab6055905ff482cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7df1beaf261558bca94c8913014217469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2e60f44d342b4f50cb7b04dcd7647470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ac9f2bdbdd9be24b40527bf59e1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46de1796e8f4bfd7c32be8bb177360472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc517de865d60e87c86217d0ce072d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fae0652a6e746105ab7b6efb8a5e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a84505c01dc3b364211bec8dc2244475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138216a03bee494c96402a74cb21b71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c463b5539e88e2e16bcbfbad30167b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f9385f45f28df73bdec8975791423478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ce45155c8b9e656a96844a7e1dfb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eab4b88d86d9c452e75c66bc525e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9526ac1a2412cff61aefec382e52d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573f481a5d93220a9e99f9b1324e67b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cda215c11ac7d2cc6b7a5ef7880de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cddd5a3cd2aebf1d4003f8abb32d6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519590bb18010dc9dadb222361c8d84b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ba9c218bd2a8d2f1d1972e8037df7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e1dd966d7d401a89a50144e79b981487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a2b314aad3fe8cbc278317ba9004c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a272159551241fc4072805831929c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53760aee2e8d477d8a0c8db6bd3eaf06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527329035981039e89b461d74e9f3d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000827a72dbba3e7648861fd339f00f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797069430d2d95d61190928c98918625493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36a0c2bb0eeb141cbf30bd78c3d9fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f187e9b5e7695390bd66c3393d3199495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be4e7083b563b45894c8b7366ace27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0459163167e48a2025a14284b4cf2b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f489fc774dd9979615e73568626836a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0cadb5e0ea0a872e049c8d3275134499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730d43a9959576d04dbec6ef211c19b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23849a6685b4227f66eb1a0bf568d5ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf8ead0bdada6e1e05fe8c013baa53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1268572c9f3613c77d64875a6d65e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6ae1dea1f620818f89586e543fe28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48029a286d04a751b36d62ce3d78ab56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c82982c8016bfef14e17fcfbb4c9e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9280ded3ded973caaab14553a000649507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1401ebf4e0920f03a96738871c9a7eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383db78cd302a3b356e996617d7642db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcc546df80dc4b56a366196c918128510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca282a8e3b7ec2430af1758ef028522511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869b793b637e4bf8c6676e278e86d1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409dbe0734ab34b045a90513132eb12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da01ff153a9a637cbd2ebc1f1d98bb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a321887e14b3c8db8b305ef2a56d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cc2ec74f8bab4b2dad402ed72b467516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe1046713bc7a4d2e2aafc43414492517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2beed5b74270fb0c5d44befcfbc98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7944b2e22db2c6cc1f8a6b107e1c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155d5875cadaf89eeea2559c459c8a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579a0a1b73a9257c8cdcf2616427609521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd6b9e62e5924d3133e984cde08562522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251f5ed368cd65941c9478cc6dacdcf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd0ace57c3a5b1ba901a42dc55d3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091aaf9ccce626f850e6b0e28e33cda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e74c6e142b8d26367b374b36a63024526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f33674479f4ad4b8d7b262d86765ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841aa7f862a87cbbd8475d305fca51f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94965ac05820ecec4865911d0f65bbc7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba17b35eb952c2d2c8e0092ee03b2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6edf404a5c5f51b7498fa45081879531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feeb41873adc15adc65e6792e16417532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1541508c09e5eec3327662ad5b0ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa6a4c03c2680ed9e3a470bc9389d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011b4e832ef907b145334d0f2683558535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88921225b8ebeac5db106ec17f63a6a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5940613cc6d4372db7be1ecdfe08910537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec97cf52a325f91cc2b5cbedf01b98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f9600f4a1a7e5607e7f363328128d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d022d5789056857f5a49ffc19ddc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13dd82b320432e20a188caabeb1f75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae11fe7ce0e2313c8bc52fdae11259c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51bc75ff050ea122fb91748b5864bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d4da5feb7bbe4eb0a8af26d93f9f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b657279f21f37347b478c331d7fecd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce81363cac147d423a42c460516aab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638553d76b64fa7e8ec8f69bd7679d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca404f91f439c54eeab4d4aa5ceed06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59e565cb290bd2396a5b0aca010fbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999d2b4c5a447334ba9609c59034b62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ab2d09bbe81b7f84f2e30293c33e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8af7cbad053ad26be9bf6e4f91965552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8741b0a6c38cbd14050dead9689c7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644bbbc6167ffbad310a2afa6cf473b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b25544e12ee441b74ae317c51abf3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87429e65ebb8a8fd3e82e313009bbe0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384784d7b64af1b53e0ca2e3e03bd60e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419808041dc0345bcf2e1b84b4061995558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb9f66ab8fa1c755e24089663e68fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f2b9edadfe55ff8563796fcf752d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23ef05de4778d3934e8ea64ba7bd0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107fef96aa8907d17c1dc7fa6b5a938562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f8241c43f0cbec934374ca27c63a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e46eb26994035a77ada05bcdd8251564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5082f7289c3c230272ca037b5bdfa5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4101aa91c42ba5ac0ca30106e792e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7964563857f3b0afe488aa02d0898567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254366c542689e4eda3c4362686101cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de0690aac2a8ec1a7e3d8d1d0616e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e50c5e426d0c79fa12cb9604211d38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae376d8db669bc2de82c58e74320805571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a19b4d7959919e9a3f4646a745e50d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27df0922496ae5a269810be30bfe47a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13585d9a59121db75ebfc2c02892ad9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3ccb87f1e672340aa2afa2b3bac6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf48fdfc710ca31c0a5d547646af8c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695dc47c25a28f49d989f03f1569174577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c29b23c22ed3e48862a9d2e5287fb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a2a231abb6ce00b006ca9e7641561579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161796e2f5f18b45d358766c97d4a9a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cde602af1d02ba5e35f79f46ba674b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce528c05e49836ece1f2f8318127f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c8e2621f7a92dddd9aed272a069bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbd1e0234c0af9e36343ab667fa827584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07577bddf5b36f65ef37a0903200b1b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6ccf3c43a5d5ec9a97fd0bc10d123586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d3cbf56ff1d76e6899c46263052ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ff2ad50323f62429a211f21586a80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce617fb8edbbeee42278a1271e84468589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee0b05dbbb61d353491b4916bc5e6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fdb6f43dbffbd0a6530be2ad55979591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc86d3242450705873fd6fcae4bc17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011b2b6c62e0864e397737988f98b99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ca1a82fa976d4381e56c2360ac91f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63033eee9673de351827e80c6edbe20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3e98f4173b34f3fb05fd2a0d365a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82cabc4aeff77dc46451842e7f30aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79843546ec3185a2b222f5c08db6bc63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440d55dd6faea6cbe2b363b5550a33e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ab8cb7419e7b30f6a82d29c4b5b7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f23ae2c630639baf896a995951d9d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b5ed3cf215a16abbc3d57deccb889602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5b978e6e793ef1c93b6f47f9bf990603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c483ed01f7a768e2bace5622f15dadd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16451ae43f437fffd0f91ed558d993f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6c22deaea057c1909b079a177035c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa6fc6785b49d9a105d8303d980715607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdcdfe027da1701b4acc156c904bee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af91d5d9fcbde3adc6fdb5706ae757609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289c7882e74863afbda98ee0fb9c746610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d934cf6ea690cc2713ac9b29e29dcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f37edff49fcc0173e0b2a0d22ceb68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40352136fea6eec52ba917602b1c74a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86914305a63c0d501481d4f3b7ad6aa4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7299c663a8cdc021c3dd80926e1928615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda0235daf1d73d940c54d001a497c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5200f9a4142a762bde82942a3292ac9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a10716f1af3921684e07b0df65957618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfab0ade59beddfb501ac28cf0b629619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734f91b4ad2cb09682cc799294cbc41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e1d473637d68d982356979972fb61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c45d5ba5ae79c7b7889de4afc8fade622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94ea0dc2c9b2882eced1d207f18baa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c5cbde4bffaa4ce33904b35a32e7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3ceba210f71011f10050d3c2da6b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7cfc5eac5a04f51e1aa4ade60f258626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e57117eb5e81838df91e2526dd2c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46c6f54875c78ceb5b36c49b032d41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bce9700bd8eaf7032ec61c5036b20a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83785af0ba8bddd9fc72e8aa25d70e13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38323de6f469d0b6fc8e3f72e9af76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3346b1841a2a06bb6162765df4728632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1060d44b0414e60af22144b088dc4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e9fc3812b09d6c04009198ce9c841634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a6dddcd821272455740adc23587f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3fffcdc7e4ca2dbc964b46b79ebb7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbbc851b8d9600f527a1c7800d76ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da96720b5249a014a90e2f2a499826c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cc32df8fc0c48cce6c41006125e35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ffaa0d200f84a904ec68b11590f3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ffac38ad81da57d48916ee75b0fc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963408e18991987095e3ff31cae609d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99379ff1bed1c7006aa8695be9134c1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37dbffc1db170656530a1a16bbcc17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e851da1440ab11120b05cf0fb3d5b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e81357403ea890084513327d60c8ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daede3bad4dfb39573005a18275cf9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016f1c8e33d22879cb3a97be5168d88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8bfa699c2811cfbc3733df82f0ebf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632c34d9005aaed459ef154ca24729b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665790ae848e679042bdd6406cb574e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecccb4d7d3fe2e4549d2266c9b4d997652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50375c716ee77fc344e590ef6266935a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff5f28652ed8e465f247abec31e4a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fb875401e3dbe8ca494c2cb599543655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae4cbdbdb16baf8c319d8c3609c5d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca770c4b7e77f35d33fdc0ee7e7bbe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb7d64d0a680cba5ddf915c5e157be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3347deb63fd4c650e20c2c245eefa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967dca011d41df22c5dd178971c5389660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebe45933326631d42bc16e4f7308ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ad361f0bd6a839740717ff596ab22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1bd1f9bbcad9de512584af9007014663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57d795ca93a1b0d608bafd4440bbbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a030262e0e412c44b9f6108b81d1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6de5d175f79400e68174119aca8df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205999bb0dd7a1442b8025ee4cb7d04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9b99bb3f7dd6a2f94d4493243e531668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b70fcc74d7295ca3334adb191cc5b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859e581fc6f767165eecc4803b59bb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cad7ed0ac251aa5806b71c05b5a20e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c539195307352d962db8f09f7e00db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f743db5df4811e5e81733970a01ee1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbdde6e1f06f1de7b63dde10a6ab71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9502b25a5adf9e9d413a0677b5423675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60cc84111bfe48feae88ad3c6176e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5f154e51611217a709efe7a4e7b49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437993f72c82810a30945479261aaadb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5a80a068c9d79a85f14d0d9457d51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8c59ed1eb00a2f72d28d3ee37410b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd04fb3dc6216c188adca662eb45440681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5fab225741033e852dc692dd72760682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6235b6835ccbc4eadf04c88b7c84d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae683274454c3170b538af55c0fffa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aba9335ae52926537aed9189dc131b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6b84dfcaf2a57d2cc8dd2b121fb01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2f6a9402f43fb72c7cb1bb6ea87b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf2b7ed881b8362cbd027599e9ce5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad176fad87e2c6b97e6be823d196ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e31a8a0c1e8db2455a9b1eb1a79da5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599e10c39decf35d225073f4f13127a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def556c6ca84b3f9213812f496c0bdb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88922cf59aedfb36894245da8f99ac53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502e5a0e6c29599e0d5ee4236f48398694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37de354ecd2dc0046a00240149b58c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c4ae0491d6b9be111874807af89a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6b5220ad232430d64f97b01d673fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485c6a070d168c468400cb89add448d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6d8dd5616a6581829406faa98ae3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa1e64899039295e27d1a1d43e2255700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fff2da4d1ab9bc41e78953f976df54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e58388c8dad5a7d81572d224687dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dfc6714ff38374025ef835a09b0d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c01cb44667b3c5731af0c7fa2cf0fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ba00ababc276e8209fd3d36931c52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935e8179fa853a33894bcf4c39fe688706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b1fb8bc000663cad55e884898be7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef344cba992e2516ad525873c6ecc8ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bcb1e059708daf558642419f9a7b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f273414a937bccee4c4beb91ca2d660710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82d217201eff7047e62585243cdca1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca4e1438c26f665684a169d9aa5ed1712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fff9f58b996d45256166120ad3c211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad017b57c9eff23bd03e3661fba9ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af285fe05e0783510621afa35d37e4df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632e502b49427a7bb7c0c1b4a1d8d1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513302df97833db8c173d9b4f31387735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9586a8f92d6aab1c1d60eff145b826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f4ddd1b4995aa7e4431924f1890d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22df9a882417bf6a43a71828fde0a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342848bbe9a0a01a56a001d57440ce599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dd316ac507a40ca6ddbe679b0e05a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4766b24a82419a24235e0fd32bd37db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c006c0685849fc1749160ab32b0ee112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ac8f049c3e1937c3d26e7efd1fc9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda086fcbcb9211b2f1c9cbe4f4eaf1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca04259521062dc70f6b6801b385215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc930939e670bb9ce2c6d9bf23fe5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4605a9959b5e426101e69640fc8ee717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe73117f7810ddbbafc9f998c3556218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3518941a0bd1eba2d62f53ede2f58a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fb7349c58d39ef85f3c4fd80487fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea724822d7ed8d4f3fb0f50e8cf85621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189694db1b644b25e2a90ad5b380f7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992429e682104da13ad7b225592e3dfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a7d91963857d058e11579a51759dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a86920353e277b8d9cef19383790b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880a8f87a0adb6176864b4acf20092f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feec1eec528f1600516ece39307db1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5eed746e7a657e43aca00ee7a917a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cff9b8b097b25d765a456c8b69df229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07491bfc7d0418cc3eb11c3edda37d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c371df5ec5615f7ee6fc6ec2b7daee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055c7decc28a3563e0d236663a6203d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f04238067d922ec685825a05438a0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df85247bb400ecd459548d58e16a2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b55dfe9798d65867d0c1f707d16da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0ba98c448000747499e3d3bd9f88236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636b3b03e572ae18adc2b4dfdd498cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea5d4aa27899e516c6a64b2d0e88638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2816a27d7411931ac8c5fb1cd0a2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd186a17b5e76466e64579476a2104140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a0e0c4d4f9023df3c3df4564d707941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056e79626191f40ae30407dc00f603542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee97b9b21b07a0012eca993b4c0f66543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12991bf960c3b7362276993aa06d5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd257e436b5f30a00262260a1331079045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cbb00291f59d30f5a329647bf24ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c529357fe10b22be1199fec4e6f7c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d750a760f1a9e36ba85ee3800a87048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4404e4a8cf66e9b7a59804416efeb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1976905660622d49d21f03ffd850a3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a10ccdeccf5e0f49fc7690099768d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbbd90e7c50d8f7c36c6fda0e29ee352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05285e45d8b6c90407c639515df35c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d571180d32cbdffd7888e67b5376a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1e15ae9ff3411624b242f590fb22c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622632facfcac66c934b5df31e4fc3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c7c8c079bf796e29268946997a17557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4740cbdefafcc26a14fa7dd574b9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c56301a7109c5d91afa683bf1f233d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5424e2ee8fd146374b4c8e9c7e3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a3614d221eb0c431b30e7481de0fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed020130b52ac504de537e5c126e7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43e0e42faed3c3d4d29b80a5aa617a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879fa0ad10a7c78fd13ee9790c2d89c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a1eae9da5cfa8bcbd0d03809a3adc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778ed11cdcb800afac80e0a16a1d86166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7c3c36fbc0d9e5042cb4d2bac8b6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dc93df5bf530e6015b2f00d6e295368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d2e195c6667dd05c68ca19b3cfa7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa5695f6c1adb4ba47cc1680e5bd1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7447d996302a84c9eeb3f572ab61d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166f57537b7eae26fbc0ec6ccb7be7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb2d23723f23045cdfb2c77a9321a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf04bb3620eb557a837f8fa7f765ba074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e23012f21b0148d672bb47c9b390575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892b68b5752d1c5cf7cda4203e6493276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff943157cd6ea276f4d3dee344cdc6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb09930f27537813de7f38b8029e1ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72af779ab43793156b84ce16233b2a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaccac371532953b712c21040b246780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d19ac826fa5cd62700be1213e9cf9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b404460eff7836a993a16b57b0c760682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ba8efd254998a52707429eb751d4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fa3be8a30c68ae2eab8bdc256713084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85047e31a1540baf79dcdbb355cd9d7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c0c53ed984940f1764c39cd6265b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa444c41131abcd27c4615f1cb204ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29501c1dc79f5be293eed771fb86333e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f36a1c2c9122d1b23324769497cb1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f4b4278d7eebf66c41099ddb5025f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cd7b8681d930a721adc275e38369091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355509eae716f9d37734a09dca06f38892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170ff7ea305a6b2c53e3fa1a37b5fa293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396f2769e81aa23b0a3e74f7c42e4d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f88aa83af56310cc02927ce0ff9e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e71ed7fc8eaa7caa7ef6ca4a0aef1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067b0c133bc0c1793cb31cb9a4d8b5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938377e4cddcba9819ddedd3f47aa0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cd17fc58e59b1ce242a1c68a1c56799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d504834178962fac2162a55bf6ad5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49f6885a7ef028651537f0939328b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaef164569261808787f52d7bcdfc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f677e801789d9a0c17cc78d8e7bb0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7f665d98203d54e2bf13c33f30316104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624509917fa6fa23a3d53b3eb06a9796105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc7b9844c73ab143a4775f0fb10662106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14787ed0c1756a43c1b9d797a889d60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c3816d5d44b40d94066b795d8799e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3002d0b98b6d7471b6d6db400dbb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0c9db0607496916da51afa8ab8026110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede64f09f91d1544f899219e27688d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b9b50bd85c6fe0aa2964e4de812b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f949f5b9ee66d7983dcb4f828209033113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da914dedd6eb166fff4a139d2371bd35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88729a4f7897c2268822af91707463115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582469d0653b767bf6df820bc37384d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea389f39bad70921e2caca249a0af2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded83fb7e0ca28bb2e73d3fbed4934e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00368b25e36fef100507dfe6ce82347c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc254db65623de1b9e1e653031c5c4b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99318d39678a6a8aad9cfe84f5ae8f14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facc6331d527a36799ddaa34f163a14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd33ef17f4e9bc454dc694435ad743123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff9132a8ffb6e4fdae826ac36278b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e1ca47bb1b8f51c2fa3c9caa9855f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd511078362689233be1eb5e50406c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac4757e90489bc33ec037ba42188dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658ebf7affa50715aa115ed5df0da7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88008051c17b362e0c57370be37fffb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d610d5a9a79f653d3190aea6490b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aa4b0e9a21700cce8a3f904539707131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55174b09c4f3ade5b05c76869597334d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89f6fd4949ff729b1afcf69fe0988c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa513b6ad17efa1b4027881d84a2e88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb6961ad9d44d9ad3bbd5756c7695b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d018ffff32c2a81238f99f1eba70d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30834c0f46f0b28dafeee6675295201137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271c647dfc2838b1d8bc68f9d02bafa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60080df7314149266fcc2cc68d5a05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d48725b8ead00956cd37949fd9aa4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8bbef973915ed033f13e3e145ee8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bf998ce6ebf7a1ad9042158131e11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a74146a9c605f371bbbf921d24aadb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266a1c0c406536d7470959fbe1f7dcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae9f191a21dbbf91b8e13d55bdca0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc43610c7aeec00697e8c1c462d7c62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31bede2747bef8ab3de4d6b86037aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d118c6b1e8b240ccf9adf3f696eb77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf5f80154ccd63a4600a02181b8ada149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062353dce08da05cb1df7f1f9434c50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78481cdd330989db3df5b7918712e667151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e6045979e0740c6e46d44c9671f6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb550b41368cce16922a12e7157ca8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3fcb7dda42e68fc7ce8b4da321698154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7d732d9ea6af58baca00d54978f2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f7bfd268411421260b3e7d2d87821156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba75bb41c59ed10b29b6b756c208c3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6178e8226bbce79dfc3357c8ba62172158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68cf8760666cb4fc6d793f5196b77a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a77c934542a56b714c3573c44ddb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da1cea02422da77b27f6923a868414161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4380db0155454de82d685239a1811162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43837c763f73d54b4f88e639274c66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cdbda4f2f762012fe826962ce5e2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b14cd2eccc4e8f99634fd39f25d35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81598ebb0613aae7be0e43acdda542bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fcd89947200ae5b285e15d704b4b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4455bd8a62f61ed6ed6499b29a8ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bb33123ab348998510119f3b4d45d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa45a9b7c397ca96110c9e9a16a01aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6a3da39ccc77dc94565db848b3dda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374b3e82530c9115205813b577ad1c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736ec4c10efefa5c7fd73f722a0fe01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c3c5b6b5201a3d5827964cfcaa43a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04b490a9b3838ff0c67d41c0db436f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ec99705fe953ad8478cf882959981176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e223782141507f53a70609d263f669177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6bb521709a06cc4be58235d2a0ffc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55facef08980c9d6a83273c42c0bdbab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06480861b484c3b13a62b2d946a4f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcad61bb58b4f328357f597de8afe1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2014d90e60408fd5cdb33317cbac096182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd71a45e2888d141f7e60c3e1a1d06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01330e7b2d89c9571e8400c7eac0c762184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1331c02cba6bd09718d455e9f3f53c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec78827da18b3402d3fb2758e87b7fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faf681a5746aeaa3254950b078b606187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7a3f7685a6bfdce8f8942c1b2a55e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b91b18fa66c43dbd257fa6ac3c6025189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aab397fa482d384cd0ea5eff4387c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bf2f93df81f4ba35058e9858e26a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1105c0deca9275a89090215c187e76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92165cb2e1795a8c6cb49c78e73ccaa1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7944e6186396296b6f6ff95c353cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df001d57e1023e0b566ece11a8bb1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a45cef7b1ba377a6acc2174ac6c6dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e27e4602da97a883f5e9b32461fa91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6408adf5b1a877c5e7de27f77b10fb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b316b871d9591d66ae14504bfcabcef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d45aa6b519357f8311a5f0b5b62a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f35211ed022631de1d574890fa5a82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e03a6046454065c60e3a18ec434f23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6b94b4e6eff8b218083aae8c268f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f5908acb7ba3c36244c927808d658204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fae823d476516346ebc745035cca51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a656cb9144203d8a6ce47d04ecc8fac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa37bf4fd23f819350c1e9fbb60e631207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9aea4919681fb09bf6e8134d71551208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccee29a95c789633dd23ff145f6fdbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f302bb718168b69946673b97a5cb54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674eb45b2528284693becc62612b1806211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f42f6b83a9a67b7d478826a443f12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffcd505445a78889b175e2d8593a4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12044c3a502b3fd991859c11dcaeb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872077bb1fa05eded2f08446a6716336215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2915cddcb6faf61acc665a183a730216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dad233c43b81e86c8b3d78b73d8feb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241415c4ee940996bca4c05ae7d0866218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29058e099d2654373aa6459f6d53b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6c8fa077e6a1c27267e06a32bae2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d827a6ce84aee48e26bf54fa8ed364221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abccee86a3985a8228570faff5dbdd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f90b33788aac94408d5ab42a55a771223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e194f4ec1f230ea19bd8a619b1a22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce7fff7482022491d6303e2731d8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d340a76ee72bc9705e2ec2f531b253226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fa9a457fff32c6f114d9f438c78bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb358f1abc09ace0746835017c5969c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf39e21b1dbb751ffcba17e4a6c605d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155fe44a593e81c85eb4dcfdd7c2ba8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9c8ee8c738aedfdba65cc68f5d8f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dd3abdc0e2e940270f9a76481f27d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6f118b4a1a8b5563230a0ff76b22b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d87599cc0a42172e0cf72a7b7093c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbe66e6e03c74fcfa8fe33cabc8850235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a121a3c3c46287ccacc97fb53aed65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e140ea761b6ad1d0c2d0e1b8040e46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c08c858df672b2f41a4be4eeae74c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d562d879423e94ddea182b6e15650d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569109e811a7f0b7e3887e3e19254a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dee54f7be48b22b10e7618a02fb159241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ef383ee09b01119a71bc10ed2cd6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce221b77c578d77a0187d292fa0825c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07b022dcb373c1e158d6c03c54b2c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad1ce52b0d3774978868b578b27cbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aa4ea187797c2dda79734f162e32e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615f6adfb895ffc2860b93c06131c3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e08b7af924e0e762cb392ba4dd531a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd460b5c493a741332846d764e677ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa9dd044918a6f93e17d9ab26d16d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f1e0b065a19fe7fb4ec27a86b917251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967500152b8a8f77f07e242d8a68a3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200afadafe14f4694b201e6feab2fb3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcd428463e2bc4f33760650fd108b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e0646272fb75c0b3448f2989643a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4f66c52e16ac4e2ede2d84c7d5847256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac6e33518ce749d281bece1c88a0a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3e5a68441e685f52f05442108b6f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b3dae32a42a2f896727e18684ebfd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e53ffd192c624aba1ee6edb23a0e0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9cb2960f4e605a909a08f4e76b091261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60dc46589c2ed21444e7f80e15a89e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61349102efa0bea0ee5c7dc7063be829263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455804df43de627a282a0c156a0b71f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086312752980a4df225813f2d848564265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77476d5f0c1862ef56d63905a26b55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783ebf60ed0fc9b4d5f7b5a97702654267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d055d8672cce370d0d6e9efce9b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd9d281e46f2c5c97ac03e60f26448269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d331da72fa9a022eaa964086fbf02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fece802cdb01156a1fa217351766ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421d0300422a96ee25f610f94b10a30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515708eeed968b92ed07e49d961b4f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1228f0b52ab086a516b8d1647537cb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30802f95332b8a342d5a265ed98e01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0916a0fbb9171175579833c646162276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed03a813fb90c9ad818e68a3d7e7eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ad5b31752e67e8343ed3a8d9ad645278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7562d8e2364957a71e0430edeef9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85bd0848fc54f10eaad2e3cc2a06a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e445d61f28c036789bc64c796b24ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a50e5edb81b2e68e9b6b5a06bac5c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac44711a06b0bbfb8b70a3eea1ea84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547a2048a3c23f3acb5df2b5305206b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287e3442146c98cc22b917718d9a185285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e2df298001e489645f6899d8b425b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39087275bd7ea2dd0533682c85d60b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b644667436b6b507ce2b41da5863e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4cd84d50b2167091e2f78b8f8f15c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a203da63c037c79923d262d9525900290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a853f7c6a806815f1eff2e5f1c612d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c966b325ba89ed3f251a8b8e3393e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053103b96fc901a14d4d0410054bfd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7958d49f6d99134d2fd0e2ca07ac0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e786181e5d69c57351b0b1b3f561893295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e27f292c30db972b79b039e15fb72d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523b88eb0a3d8232ef69c69a956dce0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c75907821b61265e96ccb1a1a4edd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121693a0bff636b64ad61d3b1e472d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8ebf33dbc0bff467279e1f49cc55a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0e58f7782d3972e329b9cdbd4fbaf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea999889f994829e96e6aea96056b25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b941b692c18ddd44eb67d27d49f447303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43f365213a8eb7a3f433329bc1b0fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abf23745fcb13268ec9a0cb5e28598305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fec68ecf69edadfea0745313af6efe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f020f3d89c4a95f8e5577c3dcbafca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8179d3b6fe012857510537f9d4799308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ecabb447ca11dfa46817bb8c4e4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4c3f9965c46da9503c0a5404ef3bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c757660d58c33aaae9674f0a06afa2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517a1d8f37dfe98342c33719a7d6d06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f013fc1129e086a2416525ff5b30a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49469483a2d538c286a8c10752617a0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1e19c3e1d9dacaa73580d2624555c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85160feb5be98e86483c40b6cafdd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e05eedd934c36fb23912e324bd6249317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfe540147ff2e38c00797bb0d7801c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f776ba97ad689abbcbe97e0a8de96b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1dc82e4c1d2569a45a4cb44698589320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1676532402647e547501aa021ce179d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4a6a7ce7116ea0400555784d60931322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b7b049b2090d00f8cbe107dce5bb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9726a16869be146025b7d2e3edf6921324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4820d65c8125c796357cb258b9840325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5a2fdb85c1be59075d75bf838fd45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa74d1a86c6acc3274fe88ba669f08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d94baa4910d86fbf8a66e5d14d517b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b8af5f933827e9fcff7c3a2f49073329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987cc60127a83b7dc9084f27b3f127d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79813381a1a79b3b81fc48cb9f273d08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2afbb161e2bbda94a61dd5985b07ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b44a74f6b45deeee3ac68fef73090f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28349db11e17e3b078bad3ecce517524334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30faf9163e29d8094a5bd642381f3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76de79ee34daffadffaad6216e3eb1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed69e902a21084f680cb503da6fdb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c942d2a4319ec8719c792f284aa718338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3c256ea9b70392bacdea509208b46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e54cc048d3e95aeb709b26fa98a15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff77dc955b39c9b8b9e30657d5c8a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540138b58c499858c38dc522fcf34cd6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d98f54ed9ce97528cb3326f4584cab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a8408999b0b1c88ee0b9455daa792344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15b2f067349b23f224969a24a2f01e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bf33faf3993f19ccc38416d2744a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236082887eb146c154bbf38cef3c010347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d847ace26fa9c4c1326a364dfc8de9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d6e8da62334413dc3f740deb8e122349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2754deef5f198b1fca4ce4e96de0438350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3475adfa62c7dbe98f18eca3ff070d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e28dc15943dbe3d3a6c06f340fb7fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356d87a4947bb2469dcff88011a6958353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275a738ea75f5ce436b7948b1b66af9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d001e84354e43d212d1eaf7de3fc51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d51743e871fd6a4ce235a90c5549a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe9034ff4dae96b52e31130b822f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663f4c152fd8bac090fe8e9bc80b5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30ad04e2921d1e64e1400cdcefbbf6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594712bea06817da779fec14af831630360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f23acfb0fa76ca5df62553e113857361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1432dbe76165924a5b945fe4ac904be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e84a9eeab18bc645c3bf7dd396d58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385a207c829cb2e5524c29bc69ae384364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab603cefb1f1e6420059494ec32b8a0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca91b0cfdc8518d8689de5f74df9452366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722d6e118167d35ef00bb9353c86b64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84c0b71fe58343b9fdf2ea6b811ab4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db12199d831be7399d461e555f854d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd81d244b035e59321298d2517e76a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64412069a753953830a4b2be37e448fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97055d5f193834778c91c57d6c3ccb33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e414ad69ee40b3905628250fd1bfd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60039acdad5df006350fdb09cc489cda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7cb11dcfcbccd913257ef5915b692375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f73d86179ac59a198a3bef3711552376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84616571d5f39fedc195754daeec43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fd1d1ed61e737ba9cf732e8a17263378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2a94ffa23aeeb8f036bfbaddccc3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c739ec65f7745acf986ef8771976af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f6d3c5be569f79dcd70aa48a084b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038557e9e0e41e6b9613d40dc63e5b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404ef4a67af3175442609c7e81c009b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4138c16170e82a13bf59fa8f594fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c703d3691bca5013849008d62b0b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a243b7a3eae91b34e88d0214b6bbae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b386b796f770840a9112df9697c7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ecf1b80b3fa97b4a24569275524b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f2592ad50232cef0030183ff7921f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad47427cd94254bc58a6c48322b72c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b39fded12a892c6450b790a5e1763391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d40f2d5db0349f03f9a6562340fa7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db6f6ddd645adcfd8027761c15c022393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc033a90b643cb6e6076b79d99802a4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bb34958f53e2b80fb1149cf34cca9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398783ddbd85902ae7d038e278ada06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412745efd5f9e9b8c5b65670b503c33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b496977771daabc5dcdd16341ef8243398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcf16e72a48f57672516aad3b0ed90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef85ee712d6aeb6cc76abd479c1ea6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a4735f364e3bdbff7b0436f73ce1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b53d5ac63ed04a487d84aea09938402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f1f2e0acd3048247a458dd3e39c50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc900eedcf41863654752cd93af8854404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5679883a96584ec82fb2610a7f3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeda04158416bc52563707135a7e8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0ba17b8f5937ec00df7e23515d8b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837468c814ddfeb6942cc564365ec48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5e897e8738b324668c6ce05f9aba9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8ba74ab88b852864dd78326b0da77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628575a063c9940469a1b398990a4a4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3b3838383eecc5d3635933ba7828e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099094569a24cad862233e9aec3b2dec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8560f75375a01b8d3a0562a50309398414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6b5f9738da606bb8568253615d828415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674b620a3cb4929f633a08ff6cd1ae8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f752869f39a2317e93b44d66b45b44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c895c130e6418dd5f512b6364635bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76c2ff35e94da1bf43a2b40a9df286419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0228e5ae93c0d58d86f51199a87edbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaa5d42bb29d727f786fe84f8de458421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bb4ca7bf8bd6c5fda99b325de983d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81641793c083923a119bc80457ce4b26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8ad2ad9ad33fb5757156c87934be6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdd07b51c86353a9f325ee1195ea3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ef3824723a31d1c7c6a790071899f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2fd6af52cbc2fb7955d9101bbdb39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de69539b9e3794f00f66bb8fa549408428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d318784d980baeaeab4e768f751f429429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ac72b463d0ef62cf52bd01a43162d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c924d1f3a954009df1e8e55e9c443e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115f5e1f02709bc13854737bf2e618f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525af9bb970dd0a95cdd90a75192e9d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2bf2c589550d9c99b1ec0fd925823434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2bc987e89ac05c81b6dd2bb8a1cce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fe050b35294d7e8ae160c25ccdada436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb17aeb8c841b9611d50675bc281e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e162dfbc57db2a6b7f436efff13e009438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda13db82f3c75106c9e6feeeef46a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7d6e8b4171b03901534b929f7b91e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a6e4ff716ee5b0531f1cdb2d9acb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe087a756c54b8bb34fb2a55c61a25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b67d16d09a056cd1e367090af9cfae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138af42229faea2d1bb4dcb2a5737c20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b163c1bf6a3bf28248338dcc6a66cef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c82898e500c6417acc913f0eafbf25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146fbf8b03d4982ef664972614e1d20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101895b1154a710e51ef49bc40da5c52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4a4dfd5f0ace7a15daf764691c0f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a969903f0016632f1f97bf2ae9ee9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a36b936f4478c50ad29401b67d48af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3606cb0ec78dfadd5eca394dd9c96d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8842054db9ae3c86bbc14708aa411453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccbb4e3fe899042353fb04569e335e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d391bb79af4cb24297fd54f4d8c3b1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02915a886a0d3a3909907102306e3e4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c23f2f8748df2dad75c5e268f90639457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d6dbe0ea56157b6cc557a4b4d880458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3c2b37b067b56a940d8dc05076868459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e7d5878402a230a706e7f5794806e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3216bdbcbe06bf52b38e0e77ca54e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eb44aca637a52632fc463af059d02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f092eb0b15be52b39b9c3e229bfb6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a0d694ab64b4884973f851c810999464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb6f4d0b80bd88ee51bc2f10d307b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b4c3e91e4f4288ff5532f11303d8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f5c5951fdffc31d74e86ba5ab5d6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39252f7a1b4583fc0f13f745b17751a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b6e5a48bbb19b01297080c3f861ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148f3806885ce1c8d550fbd6ca762fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de1e8558bf0bf06e9eb26921a961cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c2a9b543a5f10b98709e57bbb6464472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38ebf13d5a55017318344a5cbde932473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca0c417ad0f8bdfeb1eec78beacb30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ea755c9c3ad8551fa6834b817bbdf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfbe511fcb7b87a06f06b4dfa98427476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9674b55ca092cb119e79e71822228be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ac7a170b874f2bb056d0451490791478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320647dbf8697696653ca260b880a7bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e18ba33cbcd43508a08c7b89d25d52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cd235afe01ecc1b9c56541f0c8db2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de190b014b247fcb0c3b1fdd82aea5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515ef11e33de46b4e300c460ed3597c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5111e8cb967911d70c2460cea77511484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116001a5e0358d74876f5d77672b2138485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d4ac3bcb51a22a25f5e8ad70c433c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb4f68f5ab7b3c98a3f8fa6c1a810f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8367fdaba79ffda3adbde238aba5252488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785e73fed0fd3a346a30bc63f216c78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141ee93fc20d76962d7372e973d35b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090bda00dbb9e4e25fd52376481bee0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862a57b5506d178dc2cf67595654133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99859985182eff9032d0e000f1e02a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f3a6e6f4819e53cbad6093c9f978e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f749655ad27f77da1e3694d556e0c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca9190fd0d35d47c9b558e99cd1e04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e8942f17c75e8f321451b9b917424497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48aa11e08b1f2ce1760be389876be2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915345e80df3665260d98502f5abf56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed734a23892b49c806a4366e351019500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5680e1a3b01c1f5b9a9c6793e0b9029501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e2c734acb6e788bac81072379bb05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a680d1d3291b3a3c4b0915bf17a0bc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4537e650c2d214d1507f17b5d4b3f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0813b7da8cecfe116d7bb3987c4190e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc10c00c0aab7697ec207f0f01201c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec1a3ba7ae4ef3bc1846009401d0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bdce4abe9100afe7d607253da7917508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d2783311aff1f7d4e419ed4a7a0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3f59d5113a13ffbe65abcdd04b130510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b460235a869e76bb7c3964abf94ee89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8815d64148c7f88494b148512146f2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d2302a9d59c943d4298f084c8517c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd79f180dd897babf602cf7cd2870c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e10c8c4645ae757e14a2e95d8c9e9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dbc15823c05b13c22107ea043ce34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc04c32f9daef7f8bd5b74ee15dab70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6cbd923eb74b31f81e925c8db8d97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9625e9ea0b289c558903a91995b03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb251566e7eb57d3bf24f6b6f096f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb081a427f0bf5bbd7f1e3cf2864c72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7759c9f475fe72874e58647473ae8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ccde9e05e72af73a9b6d07da6954523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b403a25ba252d8f9b0e20daa41dffe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b464dbc4d54ee8052984a6d61c7ef5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d46df75c272be3ba9b41fe65d1adf6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db33d7a8927733d64794df306fc57e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0317f50801b5b446f4800cf439749f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb54f92e1829f548d2bb778da23e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff279d90aa6b1e4a54885797f41e503530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33b1bb9c1b100d2908a494ae0b22c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048f0ee35cf5b327051e053da55eb64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af6a328260772bde3717b4caf41d48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fb42e91babfb9c864392cd5d6a42e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad0689bb4a78d5c05bec77c333dc68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c9e5568e78597f46fe459e577e67b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b941cdd07e958f521d17e514c4944bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23ac532094ae25e9ab60e1be211fd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433413101e43190721ea370969da0fd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0377a63966136cfd63ea3951c76acc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d7b7417b9f887475b708bda118eb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a13051f91a0c490b922879cb123eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12337140ed2f659299bb7ad6416e5f2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05192da61d9a96b3b979ee80c050d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ce0088d842b961f4019a6c43f616545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494f6bfcf0252d4ff873d977f4c52cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c5515ef3798c4ccf9c08e0157cf80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8064436c5bacb6c03303d00257f261548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f247e61a5e2c93a19e9e3ffbc2938ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3fda3732f2e0325a5449f85f4c8a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85eae51728266ff41a044ad8936c25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5e6e9f1616dd3e7b09216b1cf556e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac459d85d0d74f6bb6382d3babb76f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838454db0d222b50df835a74d811aee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0074115d9ac90d439dd0c7decadc55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a75b771b1992b54664bc4525af5c7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac8cca17dae0534e3712b5bbf5254e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66849f77ce5aef84a270bbda90b27018558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd80c7a6691c45e6b7fc79fa47b28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586713163876ee4d534e0b8321753af6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7ec98c6ba05c63f35876224c42050561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a1f45d734d6f2c8e3e431e8cd2699562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245cebf4959707a7146d6126eca376c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e251b4c074a3a1d2d5f4929cd4388564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465c7eea337299dd4d83f44c6965482565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fb880ef8a116c2b44deae9814e412566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de0b000f4e385b624b214864de552a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5df9121f8ad01498ab34cca3c83c99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd16c174659298c00f68fa4969516a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee961a99fa5aaec4b0e8d476ea7771570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472dd8af22875b28e5a041d9590db2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b12024aa0d70ba46dbfc1d40ef7cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944af875d15d34c6b4883febeb28350573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95970ff6793dcdce3d66af12e8c8d80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d3d2859ff809545d19c024db0abeb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1cbb6647ef7af5a76760e50f6c5d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1acfd4f82a9a9ac498f2f8af3b0f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4f821db51bb917201aa87e3e1a86b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b4321f60ab2424c8569f236a3d1f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf8c88f7bac084d3274a69ab088f95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1e553f05d7b527a0aa43562e92d93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75414e428249f7bc3a630c6225b8bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e25b8769bd5ae6dc2a516ff13fe95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f3e1e6a2c99425b3f37b63cfb3102584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f6f388c4cf25b6ff2b95415f1ce6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88740ad993e8099f2abe476ffbbd6e1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9240f04af7edcc310c3d493bdfd26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616fd81c8d8f0c4db74dc2d05d03c66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a079825759d4c941cded6ae52bb8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76324607537a41b77fb55b6298833a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa84041597241091f78fea23b371136591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e703283069b2e59eec7d8e4fa49e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c66063a71b3de7a76b83860b9a05d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad544b7c0c930055feb6babbb570089594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1de654a80a361cc21b329298bc677595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9fab9b2ed5bad85af1cca2fd3e1aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628853c49d9feb17d02e00eee42ba2bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dcfbdfa448c5c60b69879785c0b5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8fbc3caa871bfcc3d2bd1c688c769599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c693fe208a009be8b1b057cf92856c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50607ef7fc8ea471374770d138f3640601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb891539eb62f72df5a5210f2a20c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dfc99e83fee19b9980d2d6321a0b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2a92641d6398848675ae4b4af30f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66fb37c594ee47f97948aebec4e5c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce931273261aa62ec301af80931479fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce4b5d3dc2f9a70444e73a710dde04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92945e553b0a910c22635fcdf875f18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18540b6ac62f149cd50f7351cc16644f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47960cb97bf91a751d0deba6517c6b9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1b3cbdbe8013585a0b540be0ce502611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3392e4e091c9b4cc49e89abc78fc5c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dbd74ca1353060eefd0485a0888ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e8516f924a728a9540d96436393e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5335eb4129a7da4dca10096974046615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172912cb3317d00c5bd7db87258f424616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb97ef56699e4962eebcb77854f8dae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7457190d921d0e24a7003a6fdb4016618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69becc6ddcecaa26fd082592c8d5dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aebe29b0951b3bc4a4228c69117f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a8354b990f52e99ebace1ce53172b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dbdb20811a2721897235066eceafb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb24f9f372d84249d1de381e5cb0fdd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b1b40b00d103e4a06fbb6ef415d28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138767202a3fc31901faa39689e8088625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfdbfcce7c638e44405c2d990e344d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff52c8ed871ae0fe3bebf8a470925d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb611000821375af0ea52a9cba360d2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acffb9e2583d4950f612a9c88bd3b0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a618128a504413be7be0dcf65c288c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3483da6b3f8bace352d4b2406780b6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5acd15fd5c2e86f7ba2458c0f87d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15d72d7afdbcb5e3d2f69f39f203a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3188d801dc0f0d687b7dcc14328441f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d6d7fd5fcef35410e23ddc885db4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d70db28920de4d80985cb60de69eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35ce63c357f6ce93d315be25b93a5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8690e652944997d042333859c7c3474638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113d83ce9b76cd70174e9341b8740fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a092ae8084b547fda0eb74744aef51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803fcbe4eb61cccdc1e96d5609cf262641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad99f5d255c42b16bfef6570374e3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fe841b020c4021734c52b383aa2eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8221f4953bd03272dfc96d0b1e748644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a582ae047d7369baac8fd751278936645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b9c29ecbe17766be4072d0e1d6b21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578c9b639c119ab0f33413076ce42cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62973eb456873dec18824da4b1905c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bb9ad995523f38f9bf4ac50bfc022649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345b0f309b400c38c454c17ca533607650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ae76de45ace6473667eff54cdf583651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d472e66a4356ef5290e059cfb0a7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a433a6d4921902ee0b7829dbd64768653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0055d4e752b062affb09e2a08e658654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b030be5f136889282c873f3a7b63172655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67075f79b39a62cf9d84c15b4f1edc69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c77f245455e107c1159dbc5aa259f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc6f7f8c8795202418ca19d3c35e4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55cb159865f46a4242bd4db70b448f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f42bc18d67b00d290b79b7ccec1dd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2274933d854cf8f8f116ab7cc154c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540e8735719a32cd2f18f6b81802482662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdbc3789bb38af50e6b8dd1949e658663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4cc437dff06ceff34a4a29cdaf577664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dddfddc93c5acc1ab4b28ba5df76c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606539e6e9ce678e4ed39e94bd7bb003666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6549e806cbfd591bf236dab6ec507667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79de2c85d82b0dd8da019c2efbe2c30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a2f55c94fdc1bf8dd6da4b2d38723669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00aae40a109a454aff8e42fbaad438670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2b52f9cf283746acc618d18d075b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866cabf787ac2861c934b1a64fc317672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6f4ae26b0774f819c474d1ffe5d64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fc914c97d5e43d2eac822ff2ea6d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afef07fe189939be5cb5308a0f4a07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e599a248b712d8c79485027e6a3c7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2b2a58a8794087ce39c930ba7309b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1039d761be23006cf6513ccd8fbc57f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>