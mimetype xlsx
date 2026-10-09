--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302e18966241831872e0a5438e71b031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb80641adb26b65a1cd96cbfe791b162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469137410e00d6e114487ef9c0359d4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5acf9a9119a1f3fd5d8a983caf0f864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf98cd9f137a0d17bc6eaf88b2fc5045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833c7f55bc9cac2562c97fbe087c9e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6143f225c74449c50d41d161e8aca517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06f1d22c499105ff64ac69a9b036188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c0103d6331f367f58f0ec1eb8e5019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b4424985ab9cc7762687df6367a4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee9153e58e7c926e3aed88a64f8ac311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1920f8ee9726109eb74d471fbeb8f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c40b71cd782b70a22008335385bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ae6e6a1964c802dae57b6bbaab31314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5337c9df905af1020ef8948cc714f0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcd4efc85e07567bbc0f42cae03e9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d480659aaaa39e17e06ded879700117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807ac2a4edcb7d861097d39b68f1b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d85f62aa7fde46d76a78b0221f55c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1c01d387f1f8f6814194a75e66d9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71695aed52a49af82e398c385fae506421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ada30c26b5a69830a564206641b50322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d254e90460dc6059ae81978ab640c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f077a5f6a323c06a38dea37c4ae9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c31fc55869933522f04353fde1e1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d3a2c261f09a284d66ded2885655526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56f0705fe1cfa07e0a8c6b7c9bc52327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938512dc0fa72e0a22bdb3470f17699628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9aa33bb466b8f09d198e5e98a466629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02107a1e785fb241fbeca56aa019875630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dba76a85538eb3c44c12085810fac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72b266b8391ba3a9d3a2bcc201ead732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028701bdb3e6978c222fd62594084e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbe4f50cd1d7c3130eb43b4d72e91034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25e5eab6253ea81a3e0bfab989527435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b65478066191f6d5f29dbf853db4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc6b5b8cb865fb8870fe08c9fc515137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a41ba6d0b59ce43e51c2ee60741cde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49027b39dfd50882d19d074df6d3ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e2542e93874b3e56d9cca613604a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e8c1daa98b19f7794e9be8ce57ca041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7b6229bb3b178b11f3f07428386d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb2620b208184cb079234127ebfcda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b21cc84f527661aab343ac2435b2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d83e977fc98e5bb259f28cf4f45e0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69370afa2531c7837fd9ce605188c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03b44c6ce0f67f5ccd586d4a7540d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b4fae8f0ee5d2ce1314dcb6438d8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a35ec8060738a48248f77d0be6682649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c868f061b194ba6e3c216b57ef6b0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b106f6f97b3eabd59cb9e78fc686251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3ebfa0d45fb87d85f96c2aa059e7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82b4286400bdd12f3e392f2c6c79e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a74300c883962ab84e808401b7903654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de065b5f3a8d423cfefb01bcc50aea0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f909af1cc833f6ec02b4d4137af6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2f5e0a355287e28fffb1aab7959ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a817b646b7ff3cfd3962cb401d9614858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d222e8b7291ce92ac2b8c7dcd80b7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4debf3f34cfb5d4595ce750ef311bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f682fc63bd0e7f3f7549ecfa2cb60161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fe6a4272f8303aedcc1d7c7cc43e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4a7e4c38c53828f600c4ffb51759863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032f4c21f6ad912817cc7496cbcdb5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d0ec23c16a6da58702dc75951722265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcf54fbfd90211a46a4f385296f7f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a729182e69440480a8960f4d1e51ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2194c8ecc349b508521abaf4da9afb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544265cf5bacf70b5e8e6679e8fa054569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec466781bc605092ad505c2de2e727170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee6c817c07930c6d8657a07eb6a3ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e516d8c42696a0ebe4f2e782272c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6611907b052d6cea773a6b17d231b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf7288ec147635e96cbf2b793445a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcfb7f1a750aa8fa7997d08c7ac75475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc594cdb54e6ca0bf3bef0e65e87b4ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ee3196e4ed498eb4121ab5a572c2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcded023ca1cb7df0ab9f5125f274478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efc4da6cd0530c22470a409dc7f7b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a9b48408d5d272fa5eded9f1d50ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21454596f887a6b7dad2ea5a1ef9a2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b1787220bb1b8b7f7081f1ea83d8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233265721431a7324af0b553ec67ee383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fe585ac4d77e82f6a0c0105f1628d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594e76b617921ae6b2d7e60dc68ce2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4afedd9e13501d372af3d9583fc79686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97448d349d98de17c8415bd3dd8b98ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181787aa8b337c99fef093f1d55d8c1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276a1b78ef735f24f3afbc7a63e503389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3402d2ecb0f116dbb3c89df28b1db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394f925ff378e0afc5588dbfdcd5d9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe34e269a73302ff6d349c4466471a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea6613a7724c9022feb05efc6e6a2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1510d3c6e65e3ea6994a8fe0b84850094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cf2232a10c1db55fb0b07c581f28895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1470a12ad60c580561dc150a5f9a4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb74b2859c41d999a01e18d28c963197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f9dc8bf036026c73ab9ad6e42059698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e445a1c999002607bae1972570acf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb9d9f94d847f4f6e246cbe3daf731100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45371c53c6e1872e5dbe9bb03322033f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33750aaad6a0dd9cc94ad37e125ce14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04da4f7eafd9f151eebe7102880ba7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec294c1e918668095eb3475e16a54113104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec01fc498238da8705ed402c23177e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aeed897cb7f110ca31b0a9711e7d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1549089554d0594a8ab9361d8d1591107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3c6b3955ffc90c867654aaffbb785108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b4b56398323b34d1c5f3621cedacc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9c4be9dda92fa13d81bc496ce6bc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b67bee05f8d85d7be2687a2baaf569111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5727a1858d6e8f2bfa9482da9379b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe687d334ce0ef65b332cc887619a88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd428d9f1b86f039966dc2e3670cf6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00954dae4461e05f7a1101fa2fbb50f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f2083662578be688af5810328e49a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fc6cc11ac75f780b3feb7adc4e750117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977408fdc7b72de84940dfd2b5bd198a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eceb4c3a3705951c3ba9aaf3abcd9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d85606cdb166f2156501bd3e14c54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffa24248152bfea9ec7d14a2996391121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee8be023cef5a36ffcd33f576a381a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a483b97503071bd58a997ac917d17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c45d02d539b32603fb87697446a86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf5924c5e3f32d401be3b1ea2b6aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e3f58d5ac8876ab0f37f4504600d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23976b79766b7dcfbfaf8f5f2c96e4a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e72950a38907556547b57d61eab0a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967528342f90cf1bd784d061e94ba93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a762e5bb3b6f2b8bf0f88c95154f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b6246353cfa18a0cd73a7b427ac10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906636443822dde00046dfcdfdc5f7f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61073f2ad722b51cd370bcabe322e9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c17ffe84ebc41086bc703fa247003134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55723840ef7eb03df7646aa021d5367e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4cb5ad7e54804639df9a77ea23a97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276aa0e25b66aa3f61f9e36100b70a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603b61fd6f74a3d17ca0eb814fa1fb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386bb1bf366234e38694101ff2e6ed5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d10f72b907176b9a041d42221f5a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c394ddcf757d8e62da807bc79aa38e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307feb9e5dcc37164e3b00a5132f0fc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95ea0bc37d58f7352bc526a64dfec5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1890559ae8ac82e7b0e67909dc241d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a34ec038f453d11322fef9cc1b50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bf2816351adddbf842d3ebbc81f1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7f1ae7845eca87b398706f5a14fc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fe72481e1120b0c544c6ece2be241148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7eb3475ebd00e7590ebd4fbf5e678149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0be9d8e8c69132d1e5576e2bd8c61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f5c5795dccb3d5e8a4e064a3a1386151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b6b73b3ca65c861faaf174d1f0b55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ea423d46afd69ceb0d1c8771ffdfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed0b0c9f791c9174910e1cc7e9ab26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28f2011eb567c88aae379706cf7b3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4761e32f061f3113b8a04603c31692a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b5d7c93e7d92aa81dcacd90878656157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b84553d5d95f324c5b5a3a443cb2ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b87b9ee60ace822eab1f612c50aba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e68b60b433cf086c6420dbb40762160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8588d357f49489d1dccecf5abb7bcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6602cd7f0cb193771a28309c0072b14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291808973247b6efb99da1cf3606913b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae618958135611018c9f1c4db0431a64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256acc3c5819ac8452402b970191934165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddfb64e92c244130d37d4c8c765f1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d58f0bbcd49481547a18f24b3178167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22707639c6b9acb425779c6548895009168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e52a962b0b2faeeb93613ab2dcd04e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aae0ef738bf57720b79325dbc47973170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b790697d6efaa4882e189a65e92bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9a02b17ec4a690b3a1d829564290d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736ba11278d9030601176803dd744ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0347bd60f9163db27873d1c88ca78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b82682f9f7c5baf761f792291209175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55574bbc1f5804b78da30d5402cf1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68772565acc461a863000c57b2d47958177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41c5a8483e1d761c1c60578a3617b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39ddbc45d4fa429a8141549648bb5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edbf29d43ebf3db317973965bb377a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633503336ba5df074bf2ca9344202d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab862f04251b3ef89c793350aab8828182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21516e3fa8a513bd4c0b2fbc17c787b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253c44c43572562e2c40c486e386b61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b31545b1b5f45500cf4df44f7feeb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57992b9fc58956236eae2f5cef57071186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455d756c6d8292ed7dc82d19beebfe6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0652a335df44322ab6d631231043ffd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281600809a57dad81681ee8c9a6b0e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a59d6aacd2f5569dd5da00f0c10b1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32654f5bd1ed9602cd3d09d6122ab784191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d9f2a9e43914227303cc7827ca7f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c84d03bcc46039d1c7a5aab7a89ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e456c1a101e55fb847c1872df9ea5b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74c383d117197b1813fe36ae617eb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292e5f3bed4a7489ae1d41b31d68aea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6b9917a4986e4a2537b7a95983cbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157966098a1fd608038e4370d108050d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdaf9c1cc539ba075d29d6224765dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6904ff5a0ce9be98b4f561d2c35b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f54f3f666b467d5d039d0af750c398201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d41133aab0dc758dd8f13234e06f28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb78cc68d62a3d0a817e5dff7c98526203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e65eb7d5b2bf98a36588ca089ee6c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633774c40182f65a35ce9c8d5fa67dac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab82ba1865b5cfa08531857b1703ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7686327fa6c6b17e9689823ee4df8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa9c6db0d0e4e1c9e05f7bca1223a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9968497da341548b0113de2a4e22c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21794e39ab8d11212e0814c42df0e67f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53cf4b15064c024377cba453a61bea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090e8d154e928885206be0a42730a81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ad8a6b1223f25515b562aaa2f5441213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aa9562d03082786715f9a61537b70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49ba08187039bd1fb7acc2a9ee7501215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68256ed5f4a262b35d7860ddd3950ebf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b06a6c907c02b4563bf53a0090d5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cda6a138e93d71c1f090f732e73a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388fc0a532ea37e48c5d4d635e80ca8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330451937ba5b32196b5790e52b98037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbbdb00d2d5674f5bd601c47c1788f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa694c8ca93b507a2659624d6e469f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656876bb1b79f571219ce9fa3ee03f3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07b69299ab4ede2fe174c03deb7691224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c35050d00191566a5bf80d2672ca8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753520a2b80401e7bb928cd4b650f15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3789d51a69054ff12209316d845ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a836f087dd590c63d1f178791c8a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312fc6c7031659a9b4f6984667265fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eac3565440ff62528ad8f60975a4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4175de1aeb2cd1daa0165fc2128ccac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713fcf3f04955f8dffc4aebd4f81101232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5bffc0d28f2ca37b9ce9990bccda4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595e3121ddcfe253769a2f0a8db3141234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cb3164c1a7d914cfbc7115836b1c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1663dff5f40945a6af3b61c54f8ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03aea1c87c985d4df2fd162dc7fa95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc856738a09e5696b30483dd9e42f85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e269cef29fff4aeb3db1c1733599a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fe4a35df887c0c40f39f2f4d0bf79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f2bc7c3dfa0d6d488ec5dc2251b41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acba1a286e639247db7e57be3dcad0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62998ff65abb3636cf7d600d2df81bb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073b49c339fc0b607b33efb7cf2ef45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2bab872149ad595f82efc0309c386245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d4417f24f36c8355527d5eeb65d0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350e9deb5decfe617287fcfee9003dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9985e5739110e4feddadc3694a96b49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e07d3bfde232662cf2de69713a604249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492ae51e5cd40d581c9135c7058b861250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405a3da66ed07a32da8a7c160784a0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db94a54bd487244c94ee3049b63842a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a6041acc230cd5c7c6c2a73dcd2d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497da0ae2f5b9a465e1524cac326ad51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41a3a5eca738648b27dd2d27ef5789255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f56c61476ee147d6b540fda8992aad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c83e8e41f659bedf044ba7bdded01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecea6801ae2a7d3877a478d12747f99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e7792e51f3d71feec18081d05b9f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366464764c57a69a39638730f0df84e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba86bc4c7f22ac671d9b9af3f4a66de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ff9d24db3690abb6ad399c331e991262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06da24d549270f39a4a9b7c16666a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd01ffb40d8c23d774582cf0a8021264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6bb7a47eab39b7d8a69322c65e4a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2897c8c6359ce9f4d63f0d922ed5a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9bb4da5483abe2d84a305300b266267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeca4180ad4bed3ade52efbabaf250f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be4903d83cfb96e92610e2b204c408269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9989720ef2661752e5e5a10fce2947270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a397c95b34b12b8f47ba0b893c551271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447f0e615c86515bb04c97ef64e882e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006cb58b192be6d8edd6de2e35fffdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b6243c9015ec8c7b7402e6e021736274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad11de138ebdc3169d29e7e6a9e70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63633708298b52ab0779a44b151f9d0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d071e452c861d6ed940a0d354b2826277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba18660aed350dc267788cfc6d16d72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce946df2e7e7a045faa394df40f9d034279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c1d9132a54b2e07e98742da03c6c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6008aeb569eb67d3a6606c0e9d257281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4f1b8b1adc8da0c329bab29648b1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e106c024064c4132db2e0bd547b4963283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88851b5ed346c9546202247f7702f86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed78cba58131a02b97f0e23fc4528c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f4aeca6b1d310268f755a5c4727f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81312e17446d128a77a7d44e68c17ccc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374627b1be579e5365e120ea1f6aec75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3192f174390ebb7c1afedd9144d1a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38465f92b09eb0561840b8376e9a778290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07706bb606805587795f87bd1e4159c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1406d3e4b5ae99c9b7167e7809ac70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c1793e5d15690ef5cb45557b6716d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf056da6559a941d07bdbca1ca8fe747294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f577fc80088c4ecc930ad57897391f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d76a6fada857633381a915370dd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bc0b6899ee6db4819b484dabd2ad4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f1b4ca414a5600c0d978d70730260298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e6cbe35901aaa96a5ed58d2730fa0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555fa15276f2cf7b1efc06e1c98daa9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84b4128d07819c69859ddc30e56ae6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6d339cbef743110ec16b06d2b33f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c03c00e817c21c3bad6e33d5582e41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658ef3dc8471035236cfde963698217304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553f9ef6419dd52c0ba66d3416f0902305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5b957d6454c36e22c999e3879badb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b885634b4ed3fb6d782e893e12f2e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3213a7edb78009aa74ec8f4edbf1569308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4f3465463a535fa419e676b295a61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8783318b37fd2a0e7ab6b4def1fcf9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc003e8fa9c909d8388231dd62dc06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be818dceda6abaa79a09a18740933cec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ec612bd47c05989fed1954422554b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8607b8f56027b715e388d746c47ec82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ebe9e1b3daaee316e614cd3035f7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a986f2d31861c288719d013d8038dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc13aa5d6cba184dc0d626b11535142317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a43ba7a71b2964c2f4bae124a7653318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c47a6e82f52832b29343775c7708c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6595c3248697fa2729d81efaaff36b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa2f95f2e8ee12fab344b4f7d34250321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa0257eef9469e709ac1d57681a89b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646836c90179f4cc2719a94ee85b30a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a47970591a36bc5d0c8c51c44cbef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b38f872091ede8267682fcbfed8806325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe307f7cbe018003689c5114fe5a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc9b07721f2459075149a020fa4e8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa80e75a0c9a0390338e3a9b87d900328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd927c958b4f1ca94afbfefe4e9d22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070720de0082e7338ff8288be2dbe8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afd312723ff159d0b533142bafe4be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251240d8fd275c85a2a8ff3def1a4f16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c471f0379ade421ff792c0d34a6e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3f6de46d4a7eb2ba3db519df3cb30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f91fa23698f9acae38b852cbffa38a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d49dc485ff279acece143b91c43a1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f688f1aea5f740b16005242c1f5c25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b67e853759dfb079c1460817b33b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad888c4d2b2f8ecb15409667a6981cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7461c67b72264d6568411e797ecf90f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00528a317fcf559c34e0c0885c2578e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81644a4a2861585a8830ce836d766b88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe76c61a21d7ee345053d115079551343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6f4d8bb4b7301e2b4a91db3134322344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbba9e0adc36afa01a7eae938fa0ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f5e4de683c2edbc7e76e0a7cc0511346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e9195b96cc98acf09b501a3baf6a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852c0260c4bbb7f59a42d06ecbf266f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338d81016705b3ec61cd04474cf345e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c13d32b54356cd9e845981838ac52a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98925c63332def75867461c473e156f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefd0d42221619b3e3b7e2f97781928352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71e46a5f68ebc25ef54476d40e3e79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271560e0135ea3ab3499b2b7c7f6487354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7b4e726e3b79ffe7e403c251a0504355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d8946540c2b43e7fe6e68680e7ec8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacdfc062b360e96fcc091823307dcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b930bfc1c933db3c1d48d155c20beb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd508178c821bed8036db62926d920be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce87d8cd4b89e6045763fadd22856d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449109d419eec17e2ad4d87ebe2a9d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e03227b24118d43bb7dfe56ca7cbd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbdcb99e8f60552baa4a70073c30b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1f3dc9d4eb066a3489e9ad4440203364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1039f49cefd297e31e298718ebba7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf4823504c07b33bdb6eb3224af528366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2777374b1cc16a323efbdee12b5e60c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f43af132abf5a100ab7c013577743368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf262ae25bc2dbc0bbee56417a49a458369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389a12bd92f4223cc00ccae9cf8970e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67d1513e8dec0be54f0285b741e2da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bee204fc73d0d44183bba4886560bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256929c50a8f757b8e07c25596af46d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63f954eda74fdaf153b99985d13edb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c89262dac42d79fc2966cfd46d84e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9237facd6bc3eff3ffa87296b8610376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e0cdbd7e6e6a0ff43651741a02fb3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96decdfbad2c9121216ef7bb7dedda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b00943ad317210ed03d382ea82c57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cad21aa947f805db22eb3c9c6e29a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f2c9f9f6e25187d2086fb48a321a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0f0f56a422d03bd88ffcb80b3979382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b0d7449d0e01eed3669df6a6a07fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9cec18a62fafcaf0626198855773e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1705e740d817b4a46da7244debfd33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467e9d796534c9851c7099ab96b2eb6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecaf4e435b4cea9846b139ae3dda55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99931724f2e977f029d71d6cad161b01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fdec18972019d71357b71a0f81502389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbfae579fb281c35b0d25cd7e10dd4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd76166dc751d148383672348be6abb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17297fb03d96ef0d9dafd078fae530b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75d8349708601613dd4e911838fb8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422f77037d20f93d2876a2daf9a7734394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ebbf7598b9a4612a792de4ee92219395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac7e259a719b2eecc239ed4de3f6ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bf4f4e5c875522a30992649c7b62b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b76298be129ee4799ca3ba4d1f905398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcb40831a2a3f5e23f3e93bd046803399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a828d49ca882a64ee2f8c1615c3106400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa94fd13d7201b06713b428c695cc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c712df75ad0764465e2c4bbe9907a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a680a3165c11fb3f94b0ce18da7c96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a7e1a9a460b1b08fa0701624a6ddf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352266a013ba953e6e18e96f212b824d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3557bd3f46bf90aee3fdd7d1bb124d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec614f80d35388ca0e0c3d44159bcd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3a81a9b58ef2d467b016ebe921127408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de19f7cd8019df84dbe0fe668c12a02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d0e73e1ec364f8bb87e5840f89da2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafd99db2e7a762916c25618e9e7ac1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184cdc874747fb82a546e51bd88b236412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a89940f20ed1cf1efdfcc92cae25b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb765b26a3c9f29128fed0267b1115414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cf5ba4f1799079a438c75742d0b8b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84189dc97557b46963b19fee3ebc380416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c973bf740c8510630024cb24ef20ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c241b913745abdbfe35dc9b463c40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb4fbb60e8f8e37588dfe7614d95e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd54a618ea7619e1d5b065f460dcf5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4c4f6479ee650e981a129c41c614f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6144ef050aefd38e8130135357ff7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fc0e15ec4a185a0480b67bdfc95c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da3f02c5f0c631b14651409072b98e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db647547e75b83d3f70abeeafe788fe3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9cd52c2387c3842d728a08a169ecb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686860211cc20458d7ffd4479391ec7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dee47cb4a631bea163e6e48736ca1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a31a8fd7348fe5ad7a7b8c9ac4a87b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156330776f94d0687e6d2d21b0e4f8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442dd5b244ca5e7fc0bbc0227ebf5cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f41bb7fcdd563a9f16a81b3fc34a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d98f1ebf4255274890e43bbd104c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d71898ed96eba9831f4723a292762434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9529fdac6843caedff634f54ae6b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81d4c734afc30ddc2af2220ed827d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f698da115606b4c4d7574b9e6e3a1f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e709f5da8b6688685b33a31aca104c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e6361d72c315dbb4a3472b2429041439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380e68e01387ddc9a8a4e19ef0e610e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa666887e1bb2ebc17c09d63a882dcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21067c2c416355288d92e1a15208361e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd84843a9ddc1d1bb6fdc85a068e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f07547256c25ff3aac1f5572daa1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb10189766c7471debffd88eeaacfd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b747800caff40b72c25d61b41c9f94e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b195e2d50845f05ecd68059ec032ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863240e38908962e6157ccde81d66a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b7c91c498feb4c4f637e3ec052cf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67918d65afabcaa652a68d6bf151eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870f91efa199d16be1504a057d429fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ccbeeab49a9fddea7382ca7c7b838452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d497cd730cbe5027311f203011c2af9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f013b31487e129bc7d0664283a2f3e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513e4214cc63ac6b39edb6a534dc4de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c592feb9255e716061c9ea24a894b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa20a7d99efa8f7d4fb37b8b0db6f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bed4c8012103f4e294b0ea8552ba2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a57b5238f0943e9e2b110ca743e6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c45c5c1f9d62666d4b3c0030ad794460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6b2e77993da94476dcce1a2a84b4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5876c31ab2c721d4e1fd4d076ce40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0089ca2aab315bcef6e017c7a61b651463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378f7ad68cfc4295e141022cc3af454464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d742b6781f7e83e249dde1875e1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad3fa93ba4eecd00214e527b7fdf09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3462784bc8e5a51dff69d7418cc9d16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd321861b3e9d1fc0b01b2531580b7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af333f9f68ea922e2e07575fb86da7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f12f027d6ac93fb5cb665e6392a20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a9b3544c9e65b7183fe91b9fb2216471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61bef7d31fb6c15214cde810d0c61c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4902f7244aeb1df18c636ec181883473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bcd59e52c059fc20c965231b171d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f4de06774802672eeacf210c3c5a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52328e2bdba32bdf6f9df122b6c1760a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe1c2541661cda3f9efa4beb0c35f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308d5a997056da17a80c0af339c117a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f9cba9fb461f597683d1305f2f3b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fd3055feaaf713c5719f482fe5be5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cd0a5ea8fd86a24dd3732e93b614d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd33aadb4c8ff22c47f48e36c5c5dc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184d2c92a27ff0da1b449d8504ccde8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a91a7f3e67dbfd846170f90847bb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7f058b5fcc5d06da9a1a5788ee8c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb0bb50acd77d85cfe3d0496b0d8d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4285c49558b8ac6f4e7ca8806f8937e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25902119fda00e59cca349f668bfed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb173585e7e23b8356079f24a6f2be6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3ec0d4e49fe0a1c930456e24fea94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddeb0ce2ca53cf7f9a9c4b50815fc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a3cebb0f9ea5b6a127c494fec3110492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3431f922f5a4372070438e77a9301493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda865d971f6c0b26ef614d9ef321d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfaa4267cfaf8bdd558ad94ed733bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac169377c09f8f9e4d6fbace4efe37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca410f26e71a9239ec412cd751a5e08e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7d7b433f83f499b3c3ee52c43cc0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842800f3ebca468f1e44644d1664eb40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483edf06cb880f49d55aea2c9c9f9360500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc29c1212c4cb6fae14a758826e4024501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fac00aa8e3f9ed606ad42c16272979502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de3d3d11fd662e747f964108fb4302503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95b8e9a394377556a40f8f0926c954504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb87c305982abaf9c8ea87ee5a1c60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15e45a6c1a8e4af0f4415c026f583a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174757f3a8e9f634d3f54645e7d45f89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a253de5fef577013028e78576ac29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cd732f914ce54bae9610616f35394509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4cd499dc6c2eacbb1210f4a6267a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a334eee4cb375f398a7dd5d66541fbc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d854e40e4253f9a099165ff06e1f7bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a5e58e818b0c999f72feb7517a209513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46aafc237043e4458fe38a94778480514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22134bbb74c9253eabaa662114e05a6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168024ca03d732b26abde75080fbb015516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9e4f2e683d26e87f4945c3dd7b19a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9891992a938701e1da4228908083a19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fae92e9a0b51efc6303504864fbe0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f584f04cb81c5b848eeea75ea5fe37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea061357e1b26509a5c7de4df0f079d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026187622f6a3a96af1cbd9f8fdee26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b0bcbcfc8e599407e1e7631d4d346523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c740401985d96d9ee3a38e4baaf16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a4000ce4253d73d0e92ffa69b3231525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa28cbecf8b8a6883f7825d4052cb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08d9945078168bc96ce21ef2cfd97c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc6bb8dac53c555db3e23eeba387f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f105e34935931e7524c7da6ac9221a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdb3b79cc3764f5fc421662ab5f76b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb171fcfc1e73cf3fe4f826fe0197e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d43607247074c68ea31bd243dec44c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aa52c808893770edca1351c8c6983533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9e49ca0455b0c1338501e694e092d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74a7f364342fbf4f85cbddbbe4a530535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421833a06087bdfeec1416e2971886b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad344073c0065d5fab0e52533a6c8fcb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1930d251122ba45da3f682303ef0271538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e805615781a77c99e916b3fa36c32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a318bb7d723a1a47f1a496717c5109540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4c31d41c4bc614fec2bc034596b7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cce3aa520b93b2e7c035b58638f37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6a993c61c5cfa49b5cf13b77ef0e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80f696697ec1e20565fcb565b39795544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f511d836e9543f66546f0a7790f970545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af98be371bfb77b190a4bd32372da4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4ac4815950fb337a5002b1b286907547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff4418b77e3bb2c68eab19a082d5b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037ef7eace45bb7463ad92efa1ff62a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbbde7f3c3938f574c1d7c786bcb5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc10ffcee52144843429238746f1b6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3464235ca91ec4c05bb97d8d27f5ba3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87686f4a8cf9c99aeb8b3c057a844485553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e270d0fb41e2a56cce83dabc0cfbc7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82666363dcfca3fa174f2ed857fe93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb72fe283096a5587fbc046dbc01a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9ce2c12ee108a55cf08d89ffb87f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a6c9556fdcd27f1c10a120dfb40d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184587cabac558fd47dcf9a7075e095559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3031974709d011e7099f0fa441e4b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3a94e9a14ccbb2612b9434999311f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7342845e1e701a728ba6f88e9c390562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a04e76a7dc7a8082d59382c40cba63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d93d15512014445f0a922058d314e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316c7eefb2b04ffffc30a80b5a2050e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feb0abc0bc8f27cadeca17dbdd8ee3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98598ace30ce0eb2ab66a72d64066c7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f11bc24585c3416c1f3e9b4b55bfc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2426040119c7134af19bd90c68e45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9d73ea6d1b7350b3f7fda1fc4839a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211b78cb6e7f7a446046d553d3520f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615628d368c31924db24c41a75121fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ab0a1b1c965edc2cd497ea209718c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0feec5df0a4f0590baaa95030f1a96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b38612103508ff90487cd292aaac6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab578fbbe9af48dbcbdb0485f5394cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46caeaeba97cfba15ccc2a000ad56e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a479bb2d6df92085a5d6992928011578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f29e1365da99ff4fed9f75495ae63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999da4a80f7cd18de3864d29142f8ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49894572c7c462971d0ec47b4209cb90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fe7ab1aa130e65656aaa0d42be113582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a3b9d7b63e2b815e2867aee4c9ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc503bed53741346a857ed0ed8d133584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d252b4a543af5f637eeea4ec8b2c70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae1a2340262c26719be70423ecb3d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05685a9c5d9e6a0d67a0299a4887f8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e7f3fb224e7287e428adc101f0174588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed965e2cc3be9a4b519baee1c24cc4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e54b5d3d4d0ffb29f3f95b2136fc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71594ca87037fc6a2b63e707711ec5cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb6e5c8968673ccfad75fb4e4962de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1181e5d940bc182a6c5ffbb2bebe01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76813b5ce7a1fce2c01151b6274ead594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c55dfb761a842b246188b339eb990595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d11d6de09a6625663fc1fcf1c70c6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b58ab81ad83eeee6727e9a68e79be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2185d653e334f3692959b4673e208598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cdcbb87d756658746aaec1cb355fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868135d1612e603d74ea1556ee42f8d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac625d130ee9150fed00d667f4405bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd9abe180612dfe0c801be642de212602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd0a8238cbbff9c76e954b8f5af55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872f3d2358fb697c3d4fd98dee9c2ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947affaa8e156e598c8779e4df6c11ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894358c2397749db4fec9713a79b4639606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be979c610d4e5f87920cf97a5703c2f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ca74a94f20958194645d49974212608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87a3a0385b6b38574b5c1383989277609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a1f5fc76c4ce67c7326ce30844bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32594525c79bd7c548bb513d945f7093611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bfdec6a4a3a4acb6396eacd7fc170612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45134364f96af5007544a21e806e59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41de3e29552981d4dc58585e70a4a72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16253d766126c2cd87ec1768c29814d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f1247aec5875fa223bd3ca7a08f1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc35d5a77a3bc629da4e3977712182617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e03d474cff60026779c7c8c979f11c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21916d0a4cec807b3ddaf4ecf94c349a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a473196fabcd145cba0c12908d62b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8cb3e530dcc898b7087b7eaafc7b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d7c111aba59990cbac862fb5e7dcf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dd6987644630bc27ca3d155662499623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403e2148a10fcb7e5ad4439dc7ac04e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c00d7bd0507d0cb793849f10ea3fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d20d80b053ac9c0a3d426c48cc69c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3f6fa5219700a49fe041bf4878199627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951956292b80eb851d83185e730425d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a0c825711d470e0aac602bef2fb5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb61145290bed309dd6dc8ba704f886630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43081a9ecc218ba105f69ccfe025498631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9cb41d0e7ebbbd9b8e29b9634c0a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493ed6884b34bae415c65b62a2ad8eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1b0c6f0137b41db2834c899cac1ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27899630016bc259d289fbfaa0cf12a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f010380f960cac834fafd2d016f85e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1485d42baa989ba851025b20521365637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb74784ec5aa8031af881fdf19540e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8241b6f745b5870c00caf56dcb01511639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b219cb93596bfe1b85f357297441adc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7dab2b2279f7868f777d03b18f3c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707efce6319f5c9dad338d5be3e657e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc12dd0ce15ffffcc94815cc2a9217643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079feaec7beb1521dfc2f5001e460989644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10521cafb311af13e1ea1484e0784bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889dc07c5686cad16098cb810fb2f43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdb2c20b7ebdf93e9c98689d4ef65d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe1686727fef41ce50f760c424533c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b44819581d85cc46c7c5864669972649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57a60e1c6d26100a9ad75574c8c9c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e77994969968ddedc69f271320ee4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7228960a7c7a4311d165bf8bb6a0c44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9380992150f6be0d8e2b1432175124653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c2f24a56f8445acf8dca36ab9097d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f46d0920691045d93aee1fa4fdc82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33585e5898fdc491f20f3bdcd3b135bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a649311508188cfc11876a3edd945657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac276db1a7b7c19cd95f8ed798a20e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8eef78ce9b6a160e47375c3046907659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cc5758e770fc8c87ac4896a2ec0fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db477e1082ec00d6d6791a406226c61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a69adb3a172e909d92738fd4a84f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8ade05c3b57b1a8e855f3dfe588e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233724768dfd862845339ad29d4fa95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387531f7572cea007b8479aeb3136a63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0624ff53c83e2f0235f4fd5f7c729c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af212bfda6bd75cd342a1bd7315007bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320173fb25ad9cb626429a70f51028e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad088ccbf04a99879692ff31176ea5b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef893b6795ec962755de77858f992a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f318174fb9e546dd674b02466ea63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15764c912f825127cad59d9fe928f792672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0da12bf61de65294ec5990ca1bafb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b5239ddaaefbf3f4def7d0a1a61f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00290c7939431d9ed9f7fdc6eb7ea2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e63ad1b5730ec05d935efb10f92d24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b174861613acb30a8fdb61eb96c77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb0355ec912916dc36b91b2e0d191a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a5d17619535d411f3a952f9ee660e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecdcfe9cb9dc0c95c39fd4380c9524680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecce544b3f39ac723dd62a7dc8bbda4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe29880a33f1095564ae58158b1d06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cc23de29cc2fe127ed9e3e9605745683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2176e8cac0a1c79ea947bd090df655684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48329b334e067080563ee50b63e0a33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648dafe0163fd495481fa74893f2700686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f77ba3be15fea6a71fdc2fe4d5fdd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b738bc1ba7bd833122876952c3cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997b4fa2957f63500a7380aa4dd55d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29383c2c8ef415b0e77a3c915b048d34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0789cd7c84bc265147b0f525bbe349691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bd7463f28d8da43d5aca3e200eb64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5536bb4dd8f22ffccd2c0a0ba4d5a0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93d0a0769f9d3dc1516558107cccf9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cb92bde975bd7a8d3f334a2c4c5bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce3ff7bbbbb8dcd7a2da3050bf988696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcf68cc7460dc0cbca61bb54071865697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115b503b800749cba7c83fea27dc097698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e426e9aaa258806350f1710b9e4bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8ad700b93b725de85d75c7629a3f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeab73144eb8b57b2334c8c7986c6bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9ae967bac501737090015f54181c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f1b0a3ada0e39e6addbf6f049ca44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cf151d98253b5a185535584d3b19b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0f5685b3b0583fe85fefb81bca6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97676ddc329fde7594804d2ebbbfc6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a38305c8fadbea96815cc5e8e11cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50ff2b724f6079d128051a21c96420708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e898cc3457a91b5a1d20a1d982e81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91c96790f30982b69f56b90f6fc51c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1ab6b72f50f350dd2fd2415788bb2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbc766ddc9ce735773731dc7edbfc7712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ae59af8d1d3cf509c0c310f5e07a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454c118e8d385a13b671ef4a584537e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b77bf00c9ffb6961801600becad1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d71e3c89e185d3ee25e7a218398c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08400f50d5009731a1cf6fe33668b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a06a987352285a271e88ee38c11df96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20410ea9d38a0d5fcaa1bbbf12edccfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595e42f009ddd16a382ca3f220674b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f2cde1d500ab6a2802e9556da73059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4e45ea01c5749a85e7248d681763510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d71fb79f4a3014ab06e47778b00911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae21914f526dd59c5c8eb1f960b53712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0dccf701429e681410af6ae2fcf1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3f7b9e7636283f959f08073b223d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec14b6638d14824e5d5183cc07dd12815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a86693d19db16a725c572d50c029b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcdb378ef8190fce1a798ae07736d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e956fb40bcf05e0138f282dc1b6fb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd20f14dae0ed0b735e8916ed69db819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa9df5fabe5ee15f88ac9a9dc6927420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dde2b07b228f6535bf1ca9d75927521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111d61e04addac8c70fa170db735f8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034dfc4f6377373290e4fb99bca2a6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ee74ffd46859450f5da0007d34c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4864097d9f8cda2f97e608313df7a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f702c928acaa0cbce74881b1309040926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22531877079c143848b9e018f6c341b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade3ada88f30c19655fa66486cf23c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e7b2eb1b6d2a77025940e9255853629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efda49d74046544f77a7e734090720730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a7fecbf6b54ff8cf8bf82fba5a17731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3dffa1670f22a5bca352218353e3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332021c9a87f8c70588d24840300e81e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea242d3e5b05f6f9b02eb6120d7230634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75945a8f125d6fa8615da8f60a1a6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac0bf97a72305098d0be5591b479fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676434039f3c36f7eb36daf861b3b3d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca1452d2c8d3edf3b8b663c4e1117538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297222626804991d64130bd3802c1b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da6da73c70f1b6977633b11f1a4e0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3f8cfe1481859dfbe2e4020cb23b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30730ad808f833bbc304079873d75fbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469fb5ebb787bde2c96f5c1db14f7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcba9eceedf4ebb75a6870a55d8c1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a54163ba19654455d39967d52b4b1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1616488e2910f289dfbbbda1b81dd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8c6e30cb13b622ae9060a57dfb4bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0144f9b4b1881d175fd951be4f736a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7d17d4686cba097a86521af49a32d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a566bd4b3a96b23301f5306733ff73450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec71fcb6554d4470fe9fc4d239fc0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f3aaf2c6f23fdba28296b70c6f83852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e39e84e63efc15a815173a5bc106f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76953b8d72ea11a0a9c0c3688e344154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a29e973ebcbb56a52e0470541c4c9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03da9b4e19a2216b08a8736fc536d2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375572c91693f0eb4dcf363de36d9cae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83b708a81dafb73b79932e7f9a662058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcb9fe2a9f2d58cd4d1c88aee6fbc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885b4d1683d4c6e275ecd386a3902ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2720b394c780659ad62dd8ecf387e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92588808a6c2f18d119af5f200c26a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfccc6241937ed7e4a61d00827325d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4488edb70b69710b239f3b6a4c25ca564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043a5a210b226d2fae5b4048ce5303765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cc98c6c9656765e1453e17a1b054266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dd249c24e4cacfd7aba7cf31746b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc67e2952f981191b2b488e65c8722968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0087d75e89ed231638eeefb938994869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b22c8ab0ee6453a46fff6a060d3bbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcfb38f71144c0dd57e99e4b5ab78b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f270b698aec8aea5db16dac4df628f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e661a1b3069d57084e8cea0967e24ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e455596f37e1ce0def5cfd1ebb4df4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54f441ef2762271fa88389164b93a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98993da9964aa671e4b72024a7b61c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16627c677f6b86b4ed1a1f011ca646077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf220f412d27fe0f7acd28d5edcbe978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb3910ff4dbcc233546f5750935c7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12799b83711768c48935709acfd34280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666626f0ec625a7d2beb71d239c1f1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fb704b6458f5a9413c486459cae9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a1fa10ee121de859f8d8a8c410e0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890ba4fdce36fdb89960842ac257ac984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d5a3d66709264eb13c7428f73fb9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff41083bda44f550a6dac1ba1d92dbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0daa7b2d0ca0eeb7c9dde3f57bc2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99ed09641b45447c629a899f635b1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cadaacacc978b4b7b9344a7f0d566389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb01f643de3f46ca19043e358f0d8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b39183d5b2abdc8d1a904936c67d2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a3cfc981f49a1a2ec383dbf757ead92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dd4cb9ce498b234b7de845f494ddd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b655cab1856807377a894c3fc24bfb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68544167f92211d49243059c653a81995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46bc7cfbb959021d08dc455dba5db096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56761a296805baf81f740d4870a9948b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5bcd9e430360996efa00f8f16c53c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7920e38bbefa9e6911995ea3fd732999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a503c484f25506cb9d49694f19c596100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85d5824708f137590b0ac488c9e59c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac829c61ee9190996eb045cf80d72ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d33d109b9d4fea4c6cfedd6c98440103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20002732af09e8f11ebe982ac157eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1fb36b8d2b770229ef6bd79326388105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fcf168102a2f6059a913c08c4100b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df049066fe72161941fe48e81d8d67b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb557fc5924a0b5466ad3d4c13bae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df81f8cde8aceb31b6ee472077e7ab0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d46e83b2cd5127a4c25ffadc8a31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6c0f0acd2e9b210d12a65c0954d90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93791f0ccff352fa4ee5bad9ac86fce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a89ad565a838b6493af4cc9208f37b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25ceb35d25d40c55bdc518b72c5140114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85543537a16efbb6d28df89e68de2e82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2e049ac2bc98bd77b754367cc9fc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ebb87d1fb8f59777cab4b14a5f572117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10480715203170f8d4b8d2279c2ffd8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532d732f0f2c909e48d5dfb58059694119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae9e8ec944b95beb208e447c77f008120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e15beab04562ed2e3c85dead0f6b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48b186a9297020bf0b91812491192b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf902367a6e7a27b5c6eb47fc5643e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979dea7a51b384fcb824fd6e6118557124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cfa0cd5322903d34375e9b095dc49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65d5536cf233ab7e256af8261adbd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86141c1abc9cd0bd3e9b8d89561d02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe5f63a897cc73f0e446a2f55f01f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee87a4661e0610635bd0c9d64be2f2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090a65c4376b91da57318adafd57bcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adca7af4eabd8b0b332f2e23267e41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e0e81716957f4be741d60f074bc48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17fb9dad0ca4ff0d15ed0cc8cc004f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcec864230ee248dee618cbc0162a61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15161336563512b13a15e347f114663b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174171be030f2a09e63e70961298705f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de798ba040aab5eac400a7ec4a4565a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d1bd9def0ed76ed78a036aff12658138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40672e1e2eec947993d65face01a0166139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dd72242b5a45b108223bbbf26c245140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdf2954cba02d8a84798b31821d4be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac55f23138cc743e42ff0d9a181561142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208959aedcd59e019d94095604c0e590143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978f15a36b15ba087a0fd18f694c0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3b1503b181b2bb94c3e0efa922ae4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba7077d60250451ea970569fc8c058146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4903554b2078e34e2646cfb2ee70c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06d30ea720fccac2d29b985573773148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836e5dc3079d3965dc9541a3522d1de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4286830f5eff451d92a8258815d524c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657f6ac6391f55e8371f96e5b6894ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a90fcbfe8e9201e14e860f922e6e1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2d3eeb8983e448759f3dce0f9bd7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349119aa5b37ed939a6c8f54e26085154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab5147d706bdcfe85d9e9866c909f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0c81c02c223d927edc093b164a449156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50958893ab954dceadb0f18e3be26ddb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7ba1fe203052a2c7b81418669e615158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a708f9d052a07e5029a8fbd3f487f28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953a5a3558e3737b063d53783d23498160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d986c6720e614399fc1c8fea994d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da4ee8f0d484101a83dd0f7ff3cae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff363649e040e82c8cf60b2f523c694163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa582bfe5182fbd378488cf5a31edb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a3ba7f3869f51775338a154fbcb1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccc8360e0d9bd559ade745cf1efc50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236958dbd01521eb0f0e969f4e77202167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7ff3689a3e1dd7d757a1abed24b3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcdef3ddf701fcd4118ff11d668a11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42028fea897983af33fa07560d188d5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d9ecaa65658d9b7a2b9733a347976171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ff66b3a771bee26dc9a7a66f7f091172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ec7a5a1bda19ea15dae97f03db497173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0aeb3c2b2950bdaa720a07abcbf50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefa032f0b34ec6486ed73cdec82cbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7674968c271392113fd50fd2c18d26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50d48185aea6930312230a4f520049177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71c5b744f348b3915f4a0a8730a466178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce8a52841eb8b779e8c06f359ef3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c743c1cfb84cb92e0e525bc82c323b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1eb0aaa5f7d070d62bd0abadf5a4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a52704830b9b3bb0f900009532905d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376bdd1ebf112096856740011be2aa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ea6fbb05158eaa015c5268673d97e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c069708e4858103c5037b7ac7a74c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21879525ec60bf4a894f8112ad96daee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c49faece3697063c9535af7ebc7c12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b48947cd4049fb13b7a89df9a6238188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b79cfd745b296b1c5ad9cdefbb1bcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f84f6927db3fd40986029270d150f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82faa6ff799b9e5a83c08dab65957b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd95e539505c80575a299fbaa8b780a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ea269bf5ab4c31936eb87b19e5094193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae5c3d585530c26437d6421d235de2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14bcd185fce6137f0f660a1bebe1df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85674d7c182629d03dd28041b04f6084196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30819503f4f920df87618e18928f38ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17c6f201b045f249d9086ecad20a98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90da7543a1e849ca39f6bfa5a04b1f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b149c06757c9e1a1e3a1dce86093921200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9dbf5eb5a833007895988a1a163eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83907944d11029287e93882ab0b39d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fa237620d1423dfee4b10258a89da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4697253b915e029eb589d1821c2e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acd3a14942f1fe3985f8d79b83fb7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b5b0ed5c36fea996c84bd573b154b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c8cb3b5b3c5e55feea8edc8ab0022207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409113cb849724c1230bc9bbb218c60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b9c6abd1a644a979da334ab9d3e9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129e1cdcecc73131c7d85d86f4b4d61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7794f5a2c7482ebb248c6c105fd21d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431959b8471a451ffd6675ca7ee79dc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5ffb3b5a6fb6cf6f0c1e081c217f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3213c2ddaec9e7ba0223c93f425f95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76861623cfe1fe1c65d26713b66715d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd07d17d663f8c26f1a8291252844a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419548a4562a39ff2aa569ceea764c13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b4948ffea6b06bda8dc723bec7d1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194243f4a4bf477c1e88aecf6e02fc9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4adda9b70d0d21bf3a0c0a6bb22b57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed26a826efe7f8ea70dfabed524152221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21168b2a57632c01700800c5e02f90f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402d66c6799fc007924ac96909d73b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58bbaed3747701e11ebf8024640f2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3a7b6ddc870dec38fbcee76a70e8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feaed03b61b56cce428d08a2cbbf09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd4aa0a57ae95bff559f101e698ff9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119fffd96f4a67922e969daf886f67c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f8a1568262b4f2429c39ce7925688229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b210dbb858f2feb159247f7d19cbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30998c5e177672347c08c35c9f615e98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1420caec1fb0713f83f5644e9d1b0b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a76e2481160f26f134fee8e56c3c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc145b76756ce1f380b252fc00fc28e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70df15ca1890fe084c874561f9de6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd7ed21f6d496e9a4101c70c783fe5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda22cf4c9c4afd9525e995ecbdc51ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc4ae85392b1e91720fbb99560ce8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c58841658f9bd77d16e1e1ded43d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7782c8030843bb5de8fba039e9c95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b996314f817ee3fafe32552a3a3e02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e304ae8d8c41457848ab28f763571f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a86e36077a134a44f7dde3a3bfe86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d128458bf4e4f3eb7e5d2cba8fde35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24860594fff443309c03969805192d79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946ee66fc6168a82d6ce80125ab49e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbfa58fe89e85b32d26906a014790a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81262eeb675f4c13a9742e04cf9d24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f2d2a8f3971e6d7da69d343758755249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d24a47d85e52119edbb038a046536250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a87f3cb11fd6e45d645c64472dffa6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a440db2f225b50e238fbc4982bc7488252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d223f6075ee41bcb76d5dc9ee37ba8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c46e64b9c3a834b4e05ee0a073620254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853a1eff5e53c17a74fbbd5c7f379cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d0d9b20bd809eb210a6aa17f53e67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d146bc6a11b0c201536a0212a6430257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98740c8ded877a41db3699678c87541b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b7fa88597581cafddeb9dead820bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ebc0b90112d5ba86ac9256ec7e352260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b818e0cfa5f53f5df531b503057a86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec62ddddcaccf12028476c346a2285262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9af5ea1091d6cd3f3161ded350fdd5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd656b9cc29b29b78ed0fe7b52ba7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12164bfcba6b59b46198a59289eeac20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da58e5ee0fd9b5d9122273a0c8ead13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc0dff245010f6c3b653dea6e2ee4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd4446cbbc79bbeb77185210c25bed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525633f15d2601d17ad10fdc45b0a9dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f206cd2927ecb6684122d1a110d52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ccd064545def129f7c8a4ed72539f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959fb920edb1187c898972ab28ab522272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4740ba78a1fee30352d3f2c68757e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba95a36df61779c166f4b989b8cbef1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e8038b7320c5482a359c21626e0cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e34a696d97fd12cc34a185a854c10b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be89cf672f951642cc930d653e1820277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a388dcf0152645dba57b8b2288d77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833a1bfe6ce63bde31731221d3d32d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceec400c3e4692c2959ab1f5fc6fc3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58376231b4e1960568869612b4b32fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6cd3e9e980944f86b6bd64590a564282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de46adcd6f5be9d633735c4ba268ba2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2634c10e71cbb495621db3745615284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb023ce16679f8555a59b46c07dce6ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2825dd052007ec39e11125dfe4de9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf32b2b6b99af1b4f9e8e795b5d343287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4764e5e03a1875278691199cb7da682288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e61bdf5dd3fa0e3877750a2ca2df95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d46af32566eef54c2d3a102c3d02f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5d6ba989377c0d0a240166f50456c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ea342f9d56f486311d29c3a0cdb9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94adfc2e983740bd0537b0eea145fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b4ee97c8a792d20401fcb405fbb1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c4d2ae6508103b5cccee75f152615295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219047f605b1f16a0bf625b254ced84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08661e50c49355d3c1e54484d5f199297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05f8708b211eeb87dc7af16f831145298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4e44dec2adaaac75a647ec9bc9b61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b0321e80fc621ae344a7218744aee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9ab67d136856ad6b751a08ca10492301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b85e837fc2d9dea1b6bd6fa72b18fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eeebccc6a763692acbb700df07674303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5010f31c6f4bd413d7d080bd09026c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728181cd58059ea6e307c7bbf4cfc4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650874ed3c2dfb18339bd1fa763672b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bcdc70de01234e93e9201ce35e125307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b413397652ef30881df9c70c17f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa83167ce375b09fb2f8ec9df833be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d600b842988143cff82cd6c2b51cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb4475fbf25668fd01279bdc8ed62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7c76e4b50231b6575deaed294d60a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f7b7711f5fcb2ca1b6d74916b40a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009174430b242dc6c5f1ccc367ccc46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5801eacf32e166580992a4430de42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d7a9e0ce21c93bd38f79292bd37fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625fff2be2d70c16b104580d980db6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afe9c43898789eebc939f522c378a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631cee0fb1c90178e17e7f2baee6eb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0ff309d4184a5dfa518021c97a2e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a08ff6631695d91760963e5fd1eed8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbec2c7fd6c5e23309efe16238fbb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8b2472b0ebe0b65b1c686a508f432323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ab7f53e1ddcf5e81dbea400da41e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2b1fe3045a24e88448dcbf2c9a04c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306771b0b0ab0874d73f94f93c970832326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e483a6da8dc8d67c3fa149a4e5b1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba819ae04163221f3d179d4cd31d96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eb908d03601207f1b714ac5c9a2de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872ec9d25acc27cc6f9106ae65476d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b5db05842347895631399c2d6f38e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aca4f804c035f954110a8e4e49def8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f709f32e2fe1603b4fa6ecc04ec45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373ad0f122105d4a2c97b75ae410e13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd409fd3bc2abaf1d1bb41c14eb92c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b7f9e9d247e16a762f1b74d3a9e7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f7ebae77577ad3a112b50bc1569f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908cfa1fff69fe65c03bfb8ed60da15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ba248863bb493d75c178e6f99515f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f0889b31d47207c0dd0adc6d8d626340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d86db019bd73bb1996261c0f156f26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9806a74d9bee869f03098b7b95fa8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8c2ca590859d32854334bf623850f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1f2ab74364edc3599bb5c4a32703b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1908a81b0f278373727aa1ca997d26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cd83bf51518a3cf5f399c429076af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929851f34ff3bd79f6353b2a5ffc80b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d813b323f7f163bf303bd618995665348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066b641ff8eed037c83777cf396688d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e5c93ca4fd648e3facb049cba5b93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4528b6924daa715eee5e84584ba1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cedf2f7a6e492b1c82fb6542c1cef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d960b5bc1e1cbe4f0f0943af35011bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2827f524def7ff2c153d86753f5f1f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672fee9e75a8d8b0ff82810093976be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba642df11ca4a61d91ba4017c8a76d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38b7398631f13ca7a25c89baec49bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c89c7ec8e86d5f3bf08a6d28ddd5f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbdb69fdb9c8e248c06da316d4e6c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190ebb751f073e1227265fef6f1970c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9945a669c446747e3188176b092a37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb93049901ba02493a9dba3588dbf86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23063c387ed9d6e78f20d4ba971e97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0c141cdd6007928014dffdcdb9da6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5c4d85a7aa65452b4995cd2bc300c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bb0be4ef1c88ad633784848690813366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e7607a0cc947a1e8df5f42602d178367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b52af21e2fdb6d385026cade0c69b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663739f318b97cb2770d6019467889d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54356473a057399f7b739eee66add106370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64812ada821facd564d5638f97f8f76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eedc2d5ce5e65c2624ae0a54d4f4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd06ff7dcfd7707d228c0f9b21e3dd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1e49c2695eca4617cae41c98ed579374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942832dbaded5fb7e8cb58f9df39d49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5862ddaeed0ef1369b1dda79252d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7699472da963775448c5535c84d24a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97722f4da61a2235c26853dcf4082cb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1484881bb251e1dd3f7833aa80a81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55116cb5f2a332b831bd182cf86784d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c530d5c5314807bf12a30299c3c41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8d96d584576c2067b75a31d69d68f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175a46f2ee264aabcfb9784fe46e656383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686330894024b162b66ee29bcb4123b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cdca92902c5c703e8ce507b4abb26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97891c60367b39260f7c6873714b4050386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd1044e4d61dbf18e33f1386a2a4bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d960c816dc6d4c83e25ff255f3f855388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76748ac476ad56af87e923049eac67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad54e19bee4c1c7b6bb9d0b0424fed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920782b3f73d8921a13cc838fc5209fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ba9ecae30102c01c81b47717e9ac8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2a4887ad88656dd971e8f7d2704ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3367f45daea9e73ded925582391c45a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af520c1498edb3345f5877b0d07682bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feda5b6bdfdd0be9bde7d7ecaa50ec4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a792663a77e0589228ee13d142a70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e78cfad0dc7e413a69e9279b35e369398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ddb89a3d09c17a2f1977f2d91b242399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa553f4a62695c77cb181805bc67f80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a486743dc3877e09865ff3ad2b7150401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c493fdf8275153ff60ec7af77727834402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c1aa7d859e843cb0ab74638c3d8a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaf303b319e45313ed378b994dfcdd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbb23e5213a3f7ad2c215ae6045d1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2295cef5cdc6cd868404cb21ebb33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b66880d36b22e32ed3ee2258f876ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87161b13d3cff4fa7d5272fdc212aa42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd79d136ceeb66054ded48671d57964409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7cb92303fbf659f9831dfcb5b112d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87952418b0727c98fca75de02e34de53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e41fd84df6315aa90946c54d0d22eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6187dc1f8644b84cbedc9ef8ff37061413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec720fa2510917892b6cf1353241cab5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c517320e3c738a5c90363b1ab2d55cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc640cd80a529205bd178f493d6ea02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40134cbf1da65b7428d9d9e162872d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d46235a495a636af9b19b695d0d424418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d65ff927b7c76de35a3ab956fba753419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556594dda43227c87d2c386d94ac48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e23f1ce2cac4ed7248d70c9e6df3cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab5c65611fad8bb4245fc18ab821e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2b5b93d8b2b5015883c93b8a5651a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ec805b35a26627d1cca732442b99c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db834d7f286fd19d7809c294889aedb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cc2ff22b8441369b09ce78619c1b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99657cf29babbde7e60d149ea3c94ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b39d4d45cef73a4086483d9852215e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3f97a009bd40fae96fcd5c54dc8e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f253c65553597760bcee57b3d6d7e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7ff624ff39f8b1a2780a4b3dc4641431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895889fd773c8a99b21e8edab0bfa1a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911371e214517492df6f1cdb99e6b6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17898384a80391a6e23a1c059f3130434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e48f06ff4a8ff2cde9f358eddcfb8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31744b221d4eccb3a666c0142a0c49e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63875471a353d55bb51cd3ebf5ade560437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3aec9e83dcc6ecede234c8cfc020438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9593e51d400115c80e616d5dfa35e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104894acd3b337302469566c36597d16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07b0a2ca32e2cea3bf38d77754f59e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584dbfe6b1fcaa9ebad3bfdc53850c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef360e0828c168334bfde481064f33cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e214a00050e55e07b129f372f7a4f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf2e86629d7bde2e76ea829d4977de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c8a7d581a968370ecf84e4e58906e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa2384bba55efc08340573e10cdd52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d489a7fb15ffffd90bad7bdf29c95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d5088402cb212443dbfd082e5fd82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93f0d1ca381c6101bf1d41061efb68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29baf8e9a73d48cbec1940b95f141f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2984924558ad8b73db8de75ca20780452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdb0773bb1d99dde6ba8f3ce7ab619453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dc066904145d9679f53b394c9130c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2f2055442bdd0bb0719b051a45d47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d441c0c02c2d2be1f48e9a0b3c53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ad0eb7007ab088f7ee88d5d00d63e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f5bfeb12c505251a57ead9dd8f388458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b636342b13bdef6b89ffa9057d96d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4fc8d7ea0e3c24fc7d1982af85175460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18762f13c5752a7fae41c782c41280e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506537ddc3238f193a9b778036482dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6820e4bfc5205cc08774b63110eeba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b21b1ae68e4ba053a2007ce0b6e61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2400b1485a0d015178e3925da4799e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041797de19a2156dabbc35a277204da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a83869fc9bac9c186f1ddece1c5f52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98e6c26a09c1fb0a32d22973e4d914468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6040669541c8e57d6bee1b3b9334c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cc2c48e72f357bd0e2e34168e0039470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b352205ac4cca5b62424e06249df5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1863c9546e6f09bec7cefdf297f6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533af0bc0958f1b18627bde1513d7580473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed791e34b537868c054dc5f1cdeaa21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ab127d04fc1fcada930cdcf648ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e219edc42c4d532ee75ef48ebcbc61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9942af096215a8c1e4dba9ad7ad4ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54f874da963e9028a87d27a8b4bd7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40646a4ce7e88e7474e54017578c43ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2603447cc89f9ac6979cdefa9748eb0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70ac6bef18c5663633273a615712c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa0c3a457fe65f6aa6570792653cf9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283562ec10c23dde35be52ce74694d50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2ed9ed7577afe7b8133a341dcaaca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a773cbe17b351439e3641085a682ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d856312ac845bb86ae76bb6a35c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fddb730690a9274445f73ed142714f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c00f8e5b1dbfc980f12baba8fb609488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f68be2ccd8a98fde890b4af21da55f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655b5623f1c05cf171cdbd6f1d322de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaef4c7859dcfcaeca9d504f3968bfc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b22e6b9ecef9fd6fcdb53df1cb686492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5b985363b0eb2ce3ca64b7aa4373a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849dc74c32e38f9cae877f5ad2e5f24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d81024bf1e506b923ba76cc4d758aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b5ae62abb6c72cf0133778525f94b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623ea38537893e94e86a8e54c7b946c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31878318bc0bdbd75d1e17abd9834a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05fa020e18b48890073f50d0c123ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a4680c808a22864a1b0c343f4c7d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e0fa4fc341dead75d6b25ef402e57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a710262111cb194c9b61cde7d645e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10282afa2e65fdb7f8c57cefda5599c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d237bc8c5c3cb01618e2e128a8df91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd74155ece3bf5966eaa03739d63dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994185132cb671243ed55193485e46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260c120d5e71e2cd2dc01c311eb405f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b6a7eed44e16640c28e832e83a934508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb9a47db31e24a4b90e53ff7e04867509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c209f590325e538e81ab8150ca258c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb00e4cb0b3a1ddfa1abb28531cb60e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed981ccc40f186ad21caa197fa3a79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50754d7cd8596b1b5044f9e1d888749513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0960a35cb8a3506cd189243dc94c83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19115078274ec05ed41783be6e0d84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c715b231b631d222849acf9fdf93c42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8916f20fa25ff5113a19718af5199517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9055ab4a9fe680117762b45b2b3b65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164921e52880b54e137d6147b3f03d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517ffc00d95556cffa0a8f7a2e0ddb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06509772225412a2cf99a5c67a725e56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1d11c3ca6cd8019edade6c6af43ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf06c206364d4e9afeecb805478d6dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da60e397ff08f71bde959c1273f694f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4f87058620ee7d2ef482affd9c3f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf6da0ba7dc6b888f737d743165d96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91209698c0bac45c0d065f393a9addd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd03efb8781c7fa9be4f543da7eb76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695769b4498ebeb8f49bb1dc1c5db2c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421eaf4ae54263f9ee4a6b391384804530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87871193cd791acd60db270830d5cb7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e2ae2a6b2791d2cd34bdf29c82879532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7d2e5e347c5fe8155868b4bab1dee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b2adb599d71f7a7adb600c13848f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837af38049fd55c3d39f196978035bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576e5bf94e0cf9f717c12c3b5f983d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6f695d462c69425738afecc735102537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035943ddb8a000af369f0c1b6b3483a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bfaaa917831306ed223ddfd4f33f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e589807142b0b2acab4f6015bfc8366540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a882b4e60b7d82cc4b82e29050f157541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5773c7b7375dd574e3b79a2eed6a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfb880d97a6bfd07fa3fed48025fd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc727edc40633c9ffc339cf826d03a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc208d4c65fadcad1448d802fd23ea70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb98dd388328ebd471df62af39a68fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f68dc9f4ac34a0c57a02f8df38e50c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48172df2a4a2b9a2d7a0cf232a3ae3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15f2be7da9236da63f4d59cc8aebb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425564cec08c81861dccb285e2c052e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576d69fbfda78746f0c47c708e2982e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03dbe0b24b3b6cc3391b0be6886970552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416288185997f1e87374125a4a1c9bf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5938c37759ff1c99eded5a875ef3bcb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6855af79a9be661b20e6b042fb012555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad7319ed5f7032e35956b00744fdaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a083a1552686a1204d4eec184d5f93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76816aac57456afe0e470a8c763b2eea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaf74b8ffa73ac3715decc7409ba4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066e6047644d19d9700865a94ee59fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5f0dfebef8d2763f653bd59cafcb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd92a42272071c6f8506f0e6f60172b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787c482f1fba74ac290461d7b37f1c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c254ce3b334e2ea690ebafb959a744564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142329850d66bab45024fa859a859d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bcc96f311604ab687cc5ed820c2a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695552c5ba9a560265ef87d65c79d017567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2838c0a959170a99494a579c63fd851568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78891eae1de7ebee731b6aa05ce363569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e81eb81332ec272d60b15d9343474c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957051ed1208aa9022442f420c7bcdfe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562fe3375acc79571a7548e5a9c6988572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2e10ebb8a7893248bc55576d2942d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533633c2c4eafbb4072ce54c0622314d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3723b9198c93522e4b1229c04ec5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a724911c47b9584523a30942401238576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefb9af27d707233ac90eb31578f6a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016731ef65d7f7f5c41f6e7db7daad17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04f01fbd44edd35ae955dd27c4add4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8ee9c95b72a43a45451ce37cc53d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0680f02f66a3c8539a580b1eb5ffd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26133282d041038fa71c00ad7968bed9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e95b265020c5af915de3d44a67f9bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5038b5259ce05b20f87e4c8d9c1b8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738902b081c5c05f2ba694e51c324cf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c3a0f5e0e3316eace7c511e64770a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01170e21828e532d239f525af4e2dd7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a453e2dc0829573e58bd28545d96c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1004bdc50fdf867a0abdef7849183589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40db46a4106a41f3a493e2614a0f693590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae912e40439986f6df66486d0539307591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863ff7e8c10fdaf87b20cd86c105c66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f44f7949a57c70915efb68fa881fc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1e894844cf9695177504a88c574d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38829754b2dc1f8d595c5128182df86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943adaeeb7cbe1be5ebc3a56f2988b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495d3cef87e8e6c756bec0d4d77728e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f65c66c7bc599a77424098b19eea6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7d0a02fd9848c3cdd1704a5be65f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597dba787215268d1070a161e0f6c10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6bba57a281cd5108ad2f0bdf8253d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fe8c80dd03dd6dde12e043229ae7a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b8c3697fce209c0f5fcf84a51e8e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6012aabda0b8a8fa9187010271e2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22245d76e91aaa74bb02fde6a586b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6cd02f9963311e5bdeb22e3db17b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7c16101c12311edab8d2591799d15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f32cac4414490253f4110511dc1f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d60a94f273a5fd45dfd63f6b7cab99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc64a90f299bb337a30215644e9eb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a47114917377efa9c3064a3b8a14a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bf6d9fec5668287293e093c68b04f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5469ad2fbf47a177d35427634203f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79509e8b0a8d06bf5fac9a96fb0a8eb6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3de82bb15b41004aaf09ab9e885a5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a300950783705616e1baa4e6173fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df26770b479307216e3b0040f67f361617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36533ad10b052290ce110fb02a413d7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c007982c1ef82f344b1dc67573ca9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b20a50673a4264a39a395efa795de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b543ae87a36df1fa670693814f972e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823525074d12703fc45454b42fb44507622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7228b722d8d999b5d449d8f9b641b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce1cdb50eba099a2a9248ec44b9594624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553ea46414aa1166e4f011e1136a944625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b88da117e63b07d7042f18107d0d51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d86a02ba79c20dc25cdf8ea8369087627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118493548c45666d439c90cd5d6dcd5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b002d5f38630d3b32d38efe16ce95d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b3ab0e519a37f910b1499293cbb03630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1069e5e320e5e20dd3b7929f3e504631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd4807f330af1d6e5243364c304d03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df1a22b6c7df3dde8240d82adc6f79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e17a382d6ca49ab8bc96f60d1c471634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8ca533ea2f674813ef98b8d61550a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a3f33e6b14ee521a93f6cc89d6f38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902606185235e7b63f95b06f027df698637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843635b81175c8e2f25349630e65445638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c04c0e81c9ebf7c6d7e52ff1c19f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4df55523da0a6d6813536cbf87ccd1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36db732d1fc69c42488034a516ca0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b7647cf7f3630888f38485688d7d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9942aedbb2f34448e3b39a9f9b339643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a53068c6534b4988979facb4fe4d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3abbb61431e680b72a258a8446232645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607351e37632c70000a930d63ba4200646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c54b26c7bd8a5a182984cfb48e02b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d975203da6b73fb70f14bc7d78e930648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd9061d9e8de598391a444375b53ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cd16f7b45221f9dcaed8582591e16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5909a2b17263449d702eec32b9b68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319df4440d93962024c10d3135807ba5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3a22b90aa8309f1e033e836b83406653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c911f6efd094b2dd8fd3a1271502654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517fa0fecdb75fb705f5c92fd9e9e42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ae056ea9ba783474221d975fa819a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a554f31a2f9c47c452f94e2f2f53f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973963be90bfa445ba294cb81823616658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21d92f7fb65cc7ed5ce77b781107d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c556356595f4c93515024b35dceb7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd316423ea786de46ca4602e9e855a6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea98f114562e9fdc6e2d426863dbc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0a4c2b30baee8086a90aa5cdc642e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334edc32d8ccce2db23811870b17b84e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080cb75ff00f3f1737a0be79c59df75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09accf736f0cc1b4701bd91c9861a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e7557e6fcfa940ee64fdf4ef25696667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2e866295301eb8de02297836cc65f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79de872590f8938ffbd5e39865b500669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ef218a74273419b7cf2fd691082c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674478802f107ba5e3f7a6344c61f25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f58652adc5525b9c4d60b1912a4b78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e84f5274356945506afd5cc60e3e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a7e6b338eebd0f7f2e975ed52a304674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781848eba5ace26b76f38ecf251f5d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abc40306ad6e9675656954cec6d485676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24ea2aa405d047c49202c70e47157e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbbdfaf1a31ea87a4d0a331031b1cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ab5385d4a3f4b5399b0383ce2b63a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f1427c5939e53909e31e242b0f4b5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>