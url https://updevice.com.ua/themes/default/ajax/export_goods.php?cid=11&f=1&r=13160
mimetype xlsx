--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c3cb1d36406c13556333cceec972d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c26afa7ee1eab07d60c439e1369ed82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adcab46aa6fe8f58db0fa6ce23b7433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1aece929a471475f352414c5a04134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411df0b228a085ef6eaf2cf19c2d45b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68145ced0f6f8baaa617dcfb34b864306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d7ab18798d17f7edc84f545a445967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d071113b3eef03dcd04fd2e111ed9348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7fc0a3ed1ae1d2630959c974c073d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5303bd5dd67dc0b501c648faf7bb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8c3b16fa2d59ec1353ab4e368b3ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9c8be7bd0c601d85112c0a640c4c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1c097bcfd8dee0667559b18edda3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5f652ba57692106cdc7afd4b7586a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f8fda8c4183d010a15576e3232d7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daa1a1d1976ed269ef6e5fbe4060ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f0eab5ed69c019cc01e80e50345d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b18d33f45592826eadbefacf8325e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030f40f9157363fe5ba5a45ec26181b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bfd30d42b2f02bab8d228c8c22fcf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab207864aac4ea8e4cc88ac3a53003121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d4eed4efc0a445b7f5b1ad2df98cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc231b153b64d322bd9ae5a64a82bdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32764a1046ba4511122aaefbc1bdee5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d253346e9785cdbadc3aa200a57b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6ae0d97aeb5e5b496bec2726e679b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e6bdde5a2625ff6348bb7c2c4aecf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce90d818f084908b6fdebdff517bcd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6023958207931ad76dce03e93cc8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddea6d8a0b5340c05e214456708c90f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ef7d5a457969040f3c8d408adbf3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077d90f32e8b2413d154b358350835932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327f29e929b57c13b4a70154703750733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230c6d005e37d82a0da5ae6f84668aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787ac4c679a0290a976c251822098de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074290fbe1b3eac03a0db923b042bdb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a499fa2b9edd8b8eb4d371ec609f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e5e48d35f864d79fe9e8016e157c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e00bb80cbfada26e14323ef194ae0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca036f1ed0c0dbba0d1f9628bc49f09e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eb08eff9bd0bfe3cad7b46249753141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d09ce4d97d376458aecdfeb6a362a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d9acfff44a6c013e58af6023432a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516c75fbf636bc534361dbd2303fb5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d2cef0d016536cefa84643ff3421945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1e7e67b313bba810c9c539ab0f9c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7dc87b6a7c848a41265234233c70547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d44b30b91e73fcf10f64c74f5d930c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e81517dc6e910ea42936d4ad35935e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7d621dc40ea2bbe434149534d09a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ac3332080b21d04fc1b291bc7e68d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e14bafee26a31b75f720e31d98aff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda583d2012e1e161a12f58d588349ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4c20055465ca70bb2ded86cb30c5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aec08fbc62b9f464be941534798cc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f353e172e43d9c2610d65ce61ea82f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe625a118d73c6d703ed402326d01b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbab2305cfcaa8b8aed3889be35a6b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e0f08a22277b25ef3f3f0613dcf2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337a58de600c5937c768d4e99b04e8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7f6b29f125871c5ab614bfe1e317561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc931786477b77b86efead0d0466b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8868bf04a8ba8250beef563df94384c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f5e00e4e0581f4a71065d99fbcf1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bab8d899b765a95182e4f5194f14b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9153d081d1b7642712acbcff31d71e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81026d2af11614f1f1368a3c15b742d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dee0ae8e8c87e0c5597794532d360f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fe6bbfec14a1271c9eace30f1f97569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e54db901263c4e2215f88633dc05c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1f09ba73d2d2c03fac829f77fb8f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17467c15ff1793252085944d63141a0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4fdee6bedfce893c5abb7316596e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1b7f3f40e27d764dc2ad126815b1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35171df3d182fe553afd1e21a4deb7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99573d59c0f400d1be3a9ea72216896076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc38401b8271770421b8a4d6d84b48477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6227f62d6218f52ed95c7f9f54ded78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e794cc1b61f560fd5a6f2b803dd538179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4377433cfc5596f4080e3b92b834e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c1e860fcbd8937c8600c67dd7c03481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b30b426ec50e970b97daca2b8b0edb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d4a48edca1073e9868a2e3d939e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e31b83400ade4fed420a76f47240e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13296dcc4b6524a7036e9642e2be9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12e2ee44d8700ac4b5810051398ac286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab9d060487807283ae5d0a0a75878087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62402e4694b484a14a30021477e0738888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562957fc9ec6afeeedd744eeedd3c4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201e4ae0edc2b17d75d77ccd87aeceb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550dd3d88d3ffdac7df15b07afc5c6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d1c310e9fb8fe9b8236affed555a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcbab513e06f60d06d0a80c0a5b3a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12113e790f5f9a69a60d8f5002e65dc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdcfd66a933337d3147a84ab92cc4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2a7bd52b29dd4f15de0af6213ab6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f85e1b5b527aa73f46fde27f097e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520648385be3bb14598ca6213390f8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412b8256438a750c34ae89f7763c7e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfad886f78d26b2d45392a37d387b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee244d549c2531e62958457b57d20b59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf65ca35cd2cea1e2bc3ff68522d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dfac5bbd74c69842a29acb2695dec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77de109d301c5b42f67d1fd2b315f3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e53a82c3057ebc325c37bdd6aa6659105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88eaaa5032b798257a738f2e534a1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea8a2233feef0c5ea7ea5e8657ecd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb997f10014777d683fbc88c3941309108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212be9dafa0a1c81f6f726a918ff6ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8e0f296635150a19efe7be3d78917110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cac6570250912312c5b8f1ea3b5023111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ec3251cfc9ebebf4f49f3dfd281de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce9573b91ffb4c6a48162d8675251d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32997b8fee8a24c4ebccd1cd1146f906114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3f65406d6b787a359b6eaabe14927115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e33c82dfd7d3b439b5a80af460c71b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f981c91d3fc5058a3e0cdb15cc1ad8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ea3c1e64f38fb9b47177f907d00cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c1e238ad26ed14f270e5aa561f4f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c703af712dad8560175707fdddb1262120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8a8f970c7756482ad559662c326ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7d07d72367ec6c057c65d4b439984122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407c2966c833629589f96ba6ed5eb85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2641cfdfa7c6336b363e5837077ffe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24216717cd552c6e76051d4a528f3455125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc290079e06a870363a4bc45cb8761126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e792aa4250e8f94e1cf1124cd3aac2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ad91f87eead14fea78399afcbcd66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a026cced16c3692224c4ac5d48387129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb0f1ad1942db02190ac9bc1edd0bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0386782091b4e7e8a351a155949b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab2a2efafbc7629b96b9dbe2f9d5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbec3671bee65163ec18309dc27f952133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5022cff8d3b58446acf80db886d764134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b465976f67122a163beb52d71cd644135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b1cf837201d45e1bd0ec7ee46b898136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bd04fb5b6300b77b9706c0a825a0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0f8e27b218758179bf258aad50ad3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc1a3a3e017bbdf7b4db72666bd2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e8f9badf2aacb25bca86c3aa74657140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcad47bc19045447b7391837272eebc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118fff4c728c8ad45c7e5c40d860251142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2561a5007c8c086779eec2250147b7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3ae69012c9b595cdd837164afc8a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24343f9421dfa967039b9a99f165a27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051efe5cebbee68b81448d3277dffe5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f173a0b59981f19650dfc538a4af8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374f0f0c995ed5435cca71d02708d5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e40e081e690a502fddd696ffd757c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceddd7095206ab2318d8b3ecddcbf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa2e7530d7bc3191c5781318d1c250151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd318068859352d70c90fff0cfd3b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b47f93eab47f318063b01bd69ac7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec33e93e1348da51954c6b45c0cbcb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b661b3a800c23caba94cba31f8c68e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906b65f99917c69c155c7c669c10088156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7f7db59ce95a00eb75f46cdb7a05c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01553e256f5cbd60cbb2ffb9bad3e706158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253791841e45d82a44af5371c19e03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf6ed4dfd61385cf4d15152ab5a667160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70e9b39d4840b2e3a1b6092ff46b8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feaada53980d1b8d3c61a9100cfa8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8e56685d27d34ab6158a1b6d6a8b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40807a8ca2c0c32c2765881a487a7ef2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72872c95ca33449586dc47f6e7f95b72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2660222754d1be948739782c8536fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6adb59faf40cb57c456ad42664675e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f61f70df7df0749b4d38163fb202b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5eb12ef69833dcf418c2e1b7d7ce6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82155d653b514e9a954019c36ba334c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ea5eda8f61b57965e9e34a972d0a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c859c285604455f38b0a1bf75b05ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d85a2933a56b7d5f723b95e4b61156173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3510ecd9feb2d71f9deac829bc2dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12283e2afcc36a79409396afe2e66d0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadf657898020aae14c358a6940f65a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2485e9671d984d3696945cd82aafe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50631236db17b94d51d3a66de66a2310178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377dc14378b4e9bb09b36c381cd4c2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218b0ca5ccb2ed5cfaf3de9401d2b22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506abc0f023a565d78ae36aef00be7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d0471da5d6de27801b098a8ff0a0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda14221aaee19e7ce5adbacc215385183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85673f062eb32a30b46b180ddb3a21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569e49e34de8ecc21244a56e20b8c65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322652d0ddf7f209f2668ec6423de287186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae402eace1fa4dd1269c589ddfbee0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cd47f2803ee9a5c24143c3aef2735188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a79fc494a6d8609d915437d377f0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec7c3f9da3287b22048bf0399ab398190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449485bf06ef252432922708a21fc184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eba60210469d4b1a20b8115c56c48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502b7424d2dd8f0e69559217d14ca96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8097e7abccd8931a1cffbe06f56387194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba2130ba26dcc5032d1c35b3bf0ad5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6a2521afe7e7821a03bc118202247196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ae5600f9e0782ce188763699071fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc86a20954dde3b06e2fa463344a35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81668a3a86b24800d5194933f6d95e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0401a0f1644afd3129ee3fe6cb4904c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16e31b8065953de2f243c94f8286fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568b4c6ae30441ecd625174484fe12e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424637d98699806845b66bb77905909203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d291a853e8e4219291897886e3923f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1009f14184446ec3f35380373c7346205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3965a09310bd8f8cf4efe1e9db768206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c453e66e52091cb7959b29765f533207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce14dbf3c2800b918ae10f147808448208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9b37bb17828d884d8c712698ef3cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0760f659ba238bbbd3959eaa2118080210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d301bddcefbc57e05bac49c5da18e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798688c4b5eb0b5e9d80ed678f96b80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe20787fccd1a4bfdc8bce7cc2f804213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f256de389b6e0f0e127c225dd065b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a9ba2019035d1523a855a14ec5bce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2429e3308355fc4d181402b7d94f2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace97e894c1601ebe1474cc3c51e192217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03d296c426c40e5154eb450aa29f6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3435ea0e329fbf4adf4f2f598bc3d4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897c6f8e85615d1b96da07197ecd726220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda5e71ccf56189d2b891232d752468221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508b5e31cea5a94a6a72674b34a8902222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fbefe546956f9b67669eef0394c30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae57d58f6320204ba98e18cfbee6e7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95271cc4a04eeb306b11820d2c5718c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdc9068a7ffb19788587874972b3de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498c18eba7cc86076539799cc96f44e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7be9ba7e88b23e1849adeb360ea2fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bea6546cc186fd0108e3f158afdcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25658f9cb94c63320a486261f30e1a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e565888e79fd481ded85d9dc84cdd68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdba53bf1edacb785596c7f1fc42b88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6298a8af4bc08b217afc5c384fd7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96db4334eadd9c829feb9f490b1976234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0a84b463684f8b51068c1aa3834bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e38290694d3aa8e5da955ae44fc4f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de74dbc512cc67a56db8e25eb84e9bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b23f79f0c1d66ae50e9e0792eaa5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795a98c281d42b1f857ef354f11a7d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c1d50dc4e16436a1b5095900ba885240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c473ba6f1e5abfc32a137b8d0c549241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0ff0965037bffebe58bdd5bd5f2a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687923ae95fa74c96b939e3a3188af7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2699b0e96c77037d37acf147b7fef3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801061f42253a78002f62f25eff81028245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0e66490a1234f9591d2ca1a8a4477246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc410c004b838aacd25fa5b38d2545aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78f1da7f78be250f633f35284ead7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039439a39ae8417fe4d0e67e71c4cb02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a9025579d5ec141d37d90013896b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6be9b2b62ab0cb45830800516b08b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07fb44e1b3f16fc90ef15a2df072bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f5783d4a15a0de63bb1689c651655253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c18b1d49c44464bb0d92668bfaa8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579524c98d69240e0dd788d2d204894255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fd96b3ce104a86eaed4826fd5e093256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce87fa7b7605fc77ba232f59d599229257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495a5fc53a71c1dfc51b3e29bb23bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1d39db68fa9580e52639b3adf0bdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148be7cfc0961da63f04f5bdeaad8ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99a8f25459ef90d886ab18e2215562261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852d6ce8f8120941edf6e56f7410991262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf2270509b857ad6a2a513392702a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e74ad1e6838fbd034d7140ad7c8287264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac630d439990063df48f74bf9fb613265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072e6b55a36103c944a7052d7ffeb6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc016c77a04f25d205651b136d1d1287267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a00cd4448e4ca71ba56c2da58565d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cadc9814e0b507a17703c25e91e95e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4023fa227bb19c1455687a7a8075242270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d84647caa98bbca41f847652c203dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bde41727414588e2441921fd88e3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29886a5218bfb7b7aae2f3ed44720553273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ee98a7e1798c1a431f80bcb543b50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e001f9beafc794c44aa203ee57b0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce2a53d1778e75852fa9ee9c09c1d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ffa230b64edabd60826a1479586b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c279e023ff67e5ad3c5e52b593a33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845208691a9194e27576c7ab073e805279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78aac704a4e5447e930ed917ac4f08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659263733995b76d361c8a1b033bc40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c0e5a0033cdfb7cd65e79ccd132cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc3abd94fa32b06e58caec526505af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b87f9a6223c572feb3926cf134b2d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b8a75b4ca453e68b0945d92c21187285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c13bbae5c2b3180c48499fc33323b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cb61aae3946fac34e38b30032a8a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59075c1873fc438c5404d1cf185b057a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9f573bb26e3904fe446d5191feae3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22f125c0271a66d9cfa833bd92c3e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc790c69859e64f7f80c8b2f83a7d01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355008bceb3cab1d394e53692903113292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcc6284576d6b2158ba7db04d12c22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2fb40f765b3282d84e29b8e3a0e93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f9c26a6b2c951daee419c00ec32af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc417927fd9a14cceea324ed50b6ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ead7482d1495f6fee463d8ec0fab8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727943fdef4657891cebf824ef0253d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16f197c791ca6d9936d76239df3506299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384fde6591f41c5f4b8a93df913fc7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ed2f17bc20ee3dd2d1805348ebce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52767a3fcb28ccf5e3dadbd58053c11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd01a6be7b4887f1c99d0b60f15814303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7574e97aee20be930d4fa9fcbcb203e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb276ef125a5bf4d59cdf8eac4a41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44c9bab89c6912c1b87f9baf0b85fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fb65d63abc5cc97bf041885815e02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba5eeba89b1ec5517771a7d612fdd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19026a05610b899f3d9e4804c1568fe5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdc3e6fd4213cd7f87a8959ee49bd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6109b98191638323f363e0393ddf9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b928e32ce1c1291ad35055e1070464312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e070a6a7e64a646b4e751ffdad1ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68626b3531e22fb064290a3e5dcd1a1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed49060de7a00a08ddf2e064144e2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042664f56872a85bd1825bd5f6d445c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20925e3d6344dc5205e6987740e04de0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a47d98b444fb4e33d58f7ef55fda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007e9873cb31d77588e9c4054d3dcff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239954add6a449132aadc480cfff7a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317d0bc08e7d65f504b88402ead88ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d325273d1cf23657102193663828e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4decd82c84a6e5b44d423fe42903ea9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c90be4ca83e97142bd92bedbc4056324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b62fae6f247cfca7a195019bd7d5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422b03f298881738f38c2a3353962b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60ebf0b7f8ca3d47373734daf1fe2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6475eb10080a75e70440c63e4f74c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c23858d10de9a24057e777c10a1763329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a74b3c084b67ef4bdd5c5e2bc74e53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5729c45b378fb54000e27bdda4ec507331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130530826ed5427118872d951ce7750332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a12148e137fe332b23e35f52c8bccf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d3520dc88c5dce43f9b7e07756b64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e276f79e468a24433bdab87a95637335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d1ac400cb0165a475efbbed31a3ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31786b269ce740ce624fd0442c4ebe6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b532688caec0e17add98a28fc61b741338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff5b72796c51b3446e5e28be6a68b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7316f6af069335502d84fef3fa12d94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbcd07dfab6622f5543b946409d28b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804638930a7ddda772c1a4edbe645e5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa50c5a92db4c119eca3d4362f447e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12958f9a1edc551a016d25f68e69b6ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700c7fa2f64e3f377b0ea8c76960148345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6736b8d7e90598aa12ea19572fce2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17cd189585469ba4e8c369df099f04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04649cacc53e7bac0c6356f725e6e239348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdbfe9b5f4317cfb622317ec27a630349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ae974881e2ee776a3ba7804aa2138350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396843742f5a1234b1042f2edfd25b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea52577510c446ef9a9e8716e0a847352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac6a5469ed3dcb615f6cfada08c8d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870c3b29ed3c1a010ba0a34b3a534e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfd2fa46ec004a7ff57fe5762a4658355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1c913a5c7991b276abf5f8ca9b923356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20bfdde850cd92dc869dd0942b53fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fb941942fb6a7e4078699ba2c359f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af971487848e4a6cd37f7021e34e0c15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2ff5d2f04dfda4f5fd8199686baeb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af52e5d1abd274672853325ffb26b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2f71f2c91dd601d0787b492966a56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7092708819e8af85579bba0684de78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c34c96dc641d0fc0cca5533a55c466364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d2b7cbe96558f93fe2e03d5339133365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac5c0a4802384798527f784028dea8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee709dbf81b0c4880bd218cf32e8630d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c335a56e37485005b2ef98f29c6fa6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a55f9c2df60c67462ab33f694aa079369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6529876d1f0271eb0659411d1b815f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a60f08f7c3aed03bfd48162a97b20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5e35b282451ad4cc07c4c3219a9cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1333477d08c980bdac3145f86b899373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04974d18d3f92bb5cb26b3e2e71939374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176e5a1963855ab8c89fdd37468d37a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def078b91a5efcb3de90453de6fca693376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c224cf5d89bf909383861c00f12968377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc15fbe630f4b0da415109f685993fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6536f19002ec7089dc6f68fb88ec77a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898df446126e2f04c688a9219c51c51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66949d65dc18f998e68546fec959ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381f9ead3c4065cf1c22473ea903794382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecae8b99f03026cc7607d703b2d2921383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bc82b2b1efdb8d2f3c69635f42c74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9a15af1fd839f2f2e8bf5e5878a00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b63abb892af0d4777f4ab43b17b14e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314b590daf5f3f87d5dae3c88b42e9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1d7bc1414aedecfb558ab8cd06168388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d42bc78a31a47cb7b0f0862583d1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ee293867d87303a5e255ddc181989390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b850af80995ad9f453cd5921b9cb47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6858aa0fe80c4cc559e92c6bdb316392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4ec7823240891295b6718e51e2805393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc79fd3549fba6b2b695a91021089b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67daec6ec286ddd9140e8ab6412982395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2367a901ccd6651e4bd58bb9b55223396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29be72bbf7a3e7321ef5626658ba8e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc192b217cb30ec7fabf7084f7d75d29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df43ff0035801a0697859c8e4db45b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b9f69f0c1180c3aed6650286d2bd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7999f0f98bb286e1ecc77b1dfc41641401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1d2c8318dfe75b39eb7ba1e3b472d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eb36abb8a053a97c8181e4ff04c86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2cfd5716adf3703e8aa72636e1dd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f619aecdb798687674d85ae6d542d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc817830289bb0190755f44d2504a3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0428e3d0fd6b335581c573eccd23873407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d047523a80a31d3c72e0ad1000d8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba054b18c9fdea1e98b7e560b3c9cf2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d35d38170fbada8ca98203f62fc15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c93d28028c86ec0fc99cf01c962f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567eccc54561f4431eb263836e1c8a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907f7354cab6a50bd689ff07fb62933413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4f2630d3abff916a35ccbdb62b0a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c277affac03b35dfc87e71a7546dcee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ab31d7ba5f860bc7e180bd2ec50c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba216e6faf3f42d934628d676770b9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867baa023745d80f3ecea2302f4a6450418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bf74a31946d82a850329562284414419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3de02d1ff2179d7467d5638d01f8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd3002b4ef31472a2626401a5fdd19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f44242b2626ac6e398cbd247fbe16d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e9db0af0fd8863059a2fded0386d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a400546196ddc0ad4911a97e8aea37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b76da73aa599363c1ee3d92ec8d77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a574f8e9cc729860ecee1923749fb3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0ef2d2bf94474379a08e0cfe1b6da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0d3ac3fa13c30be078880fea543c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b9501997d6bb96a2efff1017ac857429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de607ee244ea5e31f8d8292b788700430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88185009dffa2a3beeed19a9138553431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec5506fc56932ef75e303bc4fbe7f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864370e1fed58f2ee0f60e7b548faea4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece79617711aef67ba202d3cecfd24ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17467f9e572245f83efb662cdb011a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3927ffa6ff68f5a3682ee6703f61753436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0954f3480b2d267dae8f7fe7ac35dd9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa6fca3a37c18a49504c5c75aabe49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98981aff6a06b4b2bf4efc1cf01a7e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3850515c480aa6ec0c4d6b23962a1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573f54ea18d4a8a29498195ddc52e78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e1ee51adc2f6dce38cbb25fed4ee5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e89b5e2a8ec6c431b6dac7bf57612443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575bbdeb6232a194a9ef2dd3c5ac9d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af49028c893272af9e8a598c49d8ea8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f26831bacab09ec5ea0176fb9e6f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40c5abf8b8b359965e0a08edc200b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e600a5a42c6fa37f92563e03212554448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09695d825f310497d4b38787b9fa808c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b51607a1a51d26f6985c22c92b0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87096d4f30d89b02e1415668084195b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cbb1a9e3b202eaf19a06c37ff7f6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d77250618412928c42a29e9ad5245453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cbc333f84e17b16f55db370b75da9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be71231ed4eaa41b7c3dd7a283a959455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b20d4fbb501b6be55b1e168887910f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fb7a1cccde11a1864bbce75ece894457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e09436ca6fc5684de1e1b1deea952a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824217833b7668403a18bbfc9b3413e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d847827115db09bfc9752d97c9008460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437d030c348ffc111c47548510aca08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1938cbc91684ebc472ed38540746dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ce2232132be000d70c92b44b54701463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac54b953b676f1134fbc54b122ba90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f903d5ab576fd73ca0e38f0f2fbc73f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b4d94e25c4d54bff12be522b00e2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713f90b8aaed038b5cae115b65936ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d78642dd33b6484be93ccabe13928f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617576f0bda08f776d52ac1fc11f385f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c2a445fd01809445b428e32225e51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fce46e6bfaa9ae937cb00619b39dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4e548ffa3602442c155115a406391472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f55755731122baf5b91f5f42acbf32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52506ec6b9536ed8f80563323d94dac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690dd5eb6962ecdbe6d69d8f440ed0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af8012c50c08328754b2129cb2e284476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1515e05b52af75ba25fab7f32a486477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19def9090966a171d0d300a276a8a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74230bea49b86bfd53295236e349f44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e97b2833b83e921fe22722308aba9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ac2ed5b34ef9e8927835a1de21c7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f767eee6fdeed1d3b8c1460f6e1bd60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15a0fc55b332a910e7d9d14bb35b10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559200e4026aebbcb0ac9a323684539484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc16ae070dff48f1485ac67e5d15bc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968c85569ba08480282d663c5a89555486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda4d96faad5579d29895886b964692487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add705bd343e63e80543e8214743d37d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fa1fc12f23aef53017e3e08577c28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cb57cf464cc65c42e4c9f412f4d1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81007a63be07c49e80a9e6411c9624f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588325d71ddbafb00e2b1b2afd7dffe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544f785e8427b23d406af2271eb238b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166f48fffcdd5b461afd0b38898fe8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5a228b3b9964584b8d96bbc7edf7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0297f4dbc991b676824301bebb8aad6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be558b074acba985e99bb4591f96f7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b66caeccd0abb814b506ffff7ab613498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7732b8cdf7521b8d7124a6a0513866499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcdb32a0881f33c04fafe2671e2789500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85025d921702c0a381c6c6037b6398cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db849cd48b0663c0478072ae621c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63a0c9bc038da08636d4107196ad8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d935f5d95155384384b404e363966504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3fa57465b664f3df25e13fc334ef3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f0084935e621df79290545362c394506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b254b0579d69fa035227e52f5a0075507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808285dff31c5e032b53654ee23285d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1462e20aa85ddfa78f78d034ae287d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baeddbf14efe5708f977ce8b4c2eea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0697c391dc3edc8b5b803d4b80d61bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082b6e949c57ea1179c64518f07c77d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bb7194a44216a156defa0b283b4fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eca3e992b05217161712ddc6e9b7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447362c84b40f2dad4ca9ecbe252b364515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100acac5eb289e054d14eb0f1b28e36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87334d895a90e25d12c316cca178e81e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1792831d8c352a8b4520312864c2d80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508a7403c7d3ecc9be6a5813566ce61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661d4a5070ea32a250df69ced1862a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302b4f42ed65168af5a6688ed8acfc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d5929d9c711e91bb7476f5fc06760522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d835a12c1d4f305a49aa2b93e8a2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb307ac5be7cc13a8dddced29702220f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7a68a1c667f493620a9c1950adf97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a853f039077b9dfc44cd240e1e07517526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa88bef091e67c28d89264f013fd83c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fd7d49ac31d575d80924795619997528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e1bc161a49c559d31c1cb379afa10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944df14c1d54f5877d141439b1b7e954530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a768d2d193d402fe292a15f3c0c48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df603276a851c208b3ad6eff20cb527f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf779baadb39b88e0a93c52f6014dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabe8f6a97ccd4e273831504b0bafa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761e03cff45f5b4f5ad01d2ef9c773b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0a2295143671da5875fd4f0206027536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d00f5a8156ae917ecb6c4302eb5d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa083817984c63b3a36573abf8c029538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddc44a581500de4dcb9d2dbeff90fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa758de769bf372a48e4ea8467b6320540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09676ef42d5560738941215ba79c23f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed37023a786d73a9449f32cd88d99d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d92d83840395274eb0d30537c6eeee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24caa0f9462d390f60e285399787d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10687170d10f7aa4522e1a0fbc73b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712a9963a8aa965ef97d9940555c0e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f796025ceacf3366462d3cf3cfa4bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191a9452f64e60c2b9d119bc088caba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a1a512db52c167b9c36be81614b5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343fb95ce7f8a579d68550fec49b49c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ae5bfc55bd5071e4ab24ada125867551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726df9c3b85dd85688ac4a646333de0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e07d36b64f2ccd8a9c15e87d58c77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7cd9fced11595b7d522469934f7d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befa0ab191b0cd101e7fae3df3ea4c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cdb6fc379ef53c157a91f47a2eff1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8830a6428ec384fd6138624c4d18d46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757011739d7647f01c7789f7a504ef6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3566aa8753dac152e458a8aa13df82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1415a4d5deb1282f7103d1e8413e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487302aa2d887cf0f88f0e1d22f3a32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a8d00cf96dacda69c1308fef660a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042644dcccd5e22b3e6bf196b5991955563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07430a4332d07b9d40dda3b4f3cf4688564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de3b097eeeb0c08e54067b8b14010c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5d7c22fe741a148822c260bbdd25e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e311f081728f56fd9336f2b6f2083bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bad796f62b02314af70a4fa4c2270e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db1fd80e123ed197eb27f97141374e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3410d4bc92c3c8818f35a48a35fcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e24f1c1b5cb08c9f3353dea61ace6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655319531449d40acf55b97e721397b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3e4b70531051fc573e0cb320b985e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d987ef2bb8686abcdb84cfc1923fbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d041801021da81d73988ad6bd67f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2220f5f38b22f7edbe35171ce45ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e9bd9a3929d4f744de98ddbc41bc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afce4c187cb03362041343d0d48d7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce82b6347082fec0bc5948d4287ba1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e912827eb1ea81acf060a7e04b15a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71c02f409bd597bb42c690a65fa7f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883838e0c73d7c8f5c0ef0d310daed9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459109d2b44ec046ecb3715ee809f4e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf70c5a109713a2db078fc79d614432584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd17010cf8b165ccfd4d6444efdef88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985e0c26d8d7a751ce5b05758e4b749586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ddbad6147aa90ed8f136742a42746587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9270a1dbb8c1535238f176b63339a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567ffef24b54a7535640612badfd6dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54c1857e39df9aad854201ae5a27e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa8be1d24e9a09bdcc1896010cbb42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a684167db3792a501aaf20d0b93683592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5f5385cca04f22e97e9336a008bdf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8babca1d0d4749467f2672ded5e0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c394d045e5d10efc093e66cb9c14cdd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a7a056239f3252f9dae3ba824850e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5503cd130b275b7f20441a91ac909f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe219dff5205cb0093de36f1b884ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8470ad68374e9c545ddc0e8311b0b67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa7249866b623dbc0eb63618444951600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797e36b5fadcc98e4ec7909deb87d05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819e6f96124664a7e580b72149d6e58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946fda9d250df20f99e1ce964b5117d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699d4828357ce28c7059a803a18b975604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f270639f32b21075f955a7982c8c29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eb66d151dccb35f9fb4583687e1ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f906e56ca76812779cec050b63be8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64329cac3cdf69b5cf5ae73a986f486608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2767d5ca9db95b1cc2c01e7a358f8c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cbe03ecf10b433c889dfbbc0d08c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77271a13b15e5b293b65a8899e7d1b88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a5a7ca4a0d0a4fa6e78dcd654596c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab8e534c396d8458ba8f05716c1a9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137580c406db9f4ecbda5066dbc51d17614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4edc759245b4b45d9621e21d09b7ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292c207905299452dad9e170212b488616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3f9712a019686f9c68d0afa4fcf42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa79cbb23ec932debb94308fc1a2b7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53a38b7cf60ace5adb3e9f43423146619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75050000aefe99c48bffce3604e8da50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d798c6d2cdf123d04f7475f021afe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3defb5a52ad00b9c8d5782b43713b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779f6d7781b1c2ff47ec836260a1571623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603287fd1444d843d450301010a9cc0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212f3580b68838e7b270a2a3f4d648625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544e97a92ffc32cc28c33ec2cd945af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1db31b4fbb3ec69dcc1a477a52795627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2b76c6b2c771045af04845e7f1b18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130da6378b658c0e391af24919ddb8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c96aabc59908aaff71029fbe2b64d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c36fc8c7b58c4002f4f47d6df1ae33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf2b0d444196069d7fabe0cd2d110d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd75d94111d39f4db7d8a7ec98a8688633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c53e302bc1d5d6472710f10c21035634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2e3bab5c75d45aa295cffc33fa46f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fd67a50b4435255dcc14175ee8d62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bf0f35e3832d89ad4da16cd76e905637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb6359c3674d806ce233091577a29b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e199802cbd6c1b81e2382877d3bf77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70b42e1959c39bb7464adbf7f8a560640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be45decb465fe9de520631347a778ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bc21aa82e4fe268426e1985707922642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9551e5b4114c0456c040a6adf6999643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98282ab1199040e18909cd19a5b7ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929908aac82562a684194fb817f7ff2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdc3c690a01fd7a96d36cd4a453c73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360973165835a360f6db243327fdd23f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d5109c266ee6204f9fa4eed7c3a0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bffcfbe006eaf09f3e73a2245ea27d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b2e5a4dd90629384c0d46085105ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fecde3bfd0777134c471c11a08d00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6428f0eba1ce4fd4c4e3519bd98ee31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67dd6335faed28e55ae54ecd9a76c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f543ed37e1f868b0b4a9fe6b9392fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09e91967f9489b1b8ec8f1c5e4941d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8f8480e48f5d46b14ce29a05d7a16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4265ed3b724f2cd77efed846fbb3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285082c96db9ea624b8e45e0f529c09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3a46bc6d218dcefd252e5efd5aba9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90784e2492bc927cc86b164157a13fcd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7614ff5d5ac721f152b19ce4d93ab5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752936b220e1b8706efe30b49a225263662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7d8e7359ed8560c346c1c55e7185d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8afbe72b8a5996d6a145edbb06c1d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e3a54a8d1a8ee919b6b764846123d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d86ac1cca969d63c80f3575e93d7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787b9978c0d600f10531cc54bdcd201667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6afd3a80d5cdba049979815af2b9e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4cd4185ab22e819c457ca326ee58d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbaabdab1fc963dec6540962290ee4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab903a352fc758bd3d2bf41e9efb901671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51376afad6a1a2de35633e31af8cd51e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb070db2baa4d9980186ff048a60d203673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f42644a29ab94d908a6fdc750f1e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e44586ac6c5eda1a740ac0145a0ee7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d25a81a2c4f671591edd75a3ba1f4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d2643754276fce2739d76b247805677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd129ae39fe30fac63f6073a139185678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddf9876a7d7c2d6d5263ebc3f12710679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db25fcc682a63c46d6a4ec7da381e1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bfeaaba9b5692b9707035ca075a58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d90b1d7d05303a557a55725cd7d2d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d415ed84b767d5390500452d9405f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614323dc9857022f6f7072dc5f08566684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf21556de965a3450bcbe00bdc318d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fe2e05efd496bbc35594ab779a2ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30108a1c8dc9dddf4e7ab09cc78eac4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e415e952778180c91bf515d36e9b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c918ff7c0cce319b11c6bb5fd842a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2874f9ef05376171c5e0609a15beb03690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ebaf5462324ca41080f89cf937dab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c5afe1c7d6bbb242ebaf84be70e5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc90ff283f63ddc938cd6fcc4743eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09106c5613e11ddc03dad9c07b8dca2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06ffaa989a438fe09d9cbedfde3d19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ff5736b517ab0c5a0d1cba314a7a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9afd886152225d87cf147cf4b52987697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2d23615437d3def241826240185e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3626dc1100ab0a129478747dcedc9c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc47def00c4a63a6f307f09245da57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33788647672da553cc110d8898b212cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f45fd6ae229ffef71726622c7e52de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c93f8c50535cef4b85d3ce326339f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6122dbcb9a0fe5cf265955543a4b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a717abdfa85f362dcbb3d514a91c655705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a69b7a7516623da2c982d64423c19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f1c9093fa12d6d4e4fb14d2bf3ee6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1e6bdcbfedcd7f070fbede6916234708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453aaae6a811a15e9fae3fc074c7f5f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1255f38facc92790897258ec12e1514710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d876cdb0e4f77a95f1d63c9b8f3f936711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42eb8ad2461ef12b110df7fc9fc1ff712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292c47e103f1a673c68133e0e0650091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38310153a276f262a9b66f940f12dadb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3c658ce0aafef3f428bb794a8427b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c4992bc5a1786afdc4b28fefefed34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe90c516bb421179a19f65f679aa685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4e0ae700c6e39d8e8653e2016fb746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3072483a24909cfbfc95578314f1ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a513e6d7971f6c275a727893f83b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223afe64207df3243d4c79b6f01c3fea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2023a55292e5844fa3c825a7b010710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bda075376b04b0bf6872b20943d4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72148b96282a0661bb541cf97c6818212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13e86209c5b6b832e18791ae5dbb6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d92e80714ee97e216ee1fe525885f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79664b5a34cc02db5c3aaf315c0a5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9906d91213156ed976718cb05d055516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff528d6db7bb17e0c63e35100a84bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af24f67e639ef592e1cd654eebc699418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eebe49f148f06fc53371a6e02fbea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739bf4aca6f7baef9e90a17ca0992e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb759b310d5323c626b0788c8f257621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee84efc0fb71a7f23a4b5f4a0c377522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de26f6012d3f688f8215a78b92ed83b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b084b6a518396b8e3cb6ada9b6f78d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe464a894f9889a0b008035eee49d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720183b1a50de4c5d9a3aeff381fc95626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baf2ca43511ce19cf55fc97722cdb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33aacb35ec07dbad7ecfe3ba3c6f9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36db8df5ea46e280a6b38ea6a723a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcc5251cfd72eb27785fa7ee763b1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa81569d63d92565b230307d9e503c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3dcfff7fe3380631ef0f21761279432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bf5378a29a878aa379d55156c7eb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d9bd7c43257f13e7f9cbc8f6ebe3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16734598b14f10e42f6bde02cbc06b5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae13730d421232f3d941e4c2789cbe936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87c732d5ad25fe30b363682ddb514b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461ffd2f580eb8da40a9ca553e1ff9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8902ca46b78acf2807fd3d166a8b4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd901e65b84c6a93014933e9181de4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86944e08538a11c6b8cbac5bef5276741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900894be44eb7a1cb4f9d2a7a9b30c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4400e6624501b6a9559904f0f1ca043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fea65a7f8b2a6967af500c38c0f6fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6e77d12d1520dbf841399599824df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26783e3067ad6a39e0d15c556775c6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b79a970464a2070d68d27468d21bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29433da620f8c4e6c728a3e958739fac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a29fea3ce8a2fb4d6da51c4cccb81049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f346e9eef90d3b32aca61916a0e9eb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ceb37cf24248d908615610d4cb51c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82353e9c537185649a7503078c187e0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a312bbf8859b0eba4ff7fe435d4d1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b51c207351afd12c3cbc5a43416e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230a29dd179ac8e25ef4229f0354dda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2a76ed296a53b4429b5ff1f0641ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d6cbf713f7ba33d12eeef13a6a6a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3e988abf88af95db2b101cb2d3e4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571dc17afa5eb1377c28e12d95f71df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b786dc4e33835c7479e47999a4c5d1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b46f62f24ea086b5e4a58002a5b5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50357cefc2a3dd7dc982fa7b653cc9ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39c45fb1ed0c93f22f719516f55dcd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e530d0cfb9a8269b3a6da88a8798cf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaf76abc1c13a83f3f0b28de15293765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776df2b9335e81424d607853540dcb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc48aa3b30d80b8135212d35845029367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03166410234f72b9883b734e7a45cb7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13574b5ea97b46dceb8a060a172fa74469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265a65e47f2940b3af7f922841965bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f5387ec47c05ac16a1650aa09eba471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7201e5d66746bbe3f140cb79e17ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b7e2bbb215f81596eb077099c88673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95ba6d55440ecfdf930d14d6420e7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93208f8cc542d12ff9ce92f352fbba3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a43beb7fef28b1beb7a203d4ba32a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5576e7c14a7c2ee121a64ef478cd44377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f50d37205e38da0c18d283de8bc80778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f402b2ce629bb5e446d6d793d14e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e97be4a866345a26baad71b0d686680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16576699c1c4a33cfdfc810bce11cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099cbe74996caf364fa33b223208bbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8c1061942571fe112eb801af9171483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48105458d54d94944e251dffef1a6f9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cca395fcefec73547ac04c9e844f6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1c717c2fc7f9c3d8ebe7ca4a2e6bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af978699b325573cd790f66de659563387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2be82b56168cd5c812fe60ec3c570188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a6888b328b13b9b5b15df887cbccb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84149a8d73e9d2f56950ee0bf35e2f3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccd1d7adda38ec3bd6cf0156b88a4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6c1951366a583f792243536e52d0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d188e24a9872c4ccb8af38666f2f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddfba55e4e4a1e8fa6844831b1e31e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0d4d4fb5039ad7b44df5367d315a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e778f6e5a3a319319319af8f938bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d54014b46e3a00596a53b3eb520bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be0c14e5853ee4b5a18067e7aa2df498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db5ba10beaef1f2b9a4dc1ae2b128199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8366eaca9654729e2a7de4a226f1d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caa12445965a83c11a95aac953252a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283cf680f64be55e804d751761589c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315ace7a5b7c78360fb052541f64ed4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffed59b845b3845b325853dde52706104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8f1561e6cdcd2f5ecd7abce750a81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11f9089cc837f8f48647476d9c488c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72842a396cb54495a3f832fcee5e0df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e682b4eb8a2b15cacddc3b15cf01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046245b87fc0052fbf0e19ecd3c149a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15c44ad8f6a4f581ea6f36497dd653110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834be630a297fcaab32c9c0ae865eda0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c38237440882aca22b6af878c724112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9f5a80fcb51c9712240e749c94e17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cadf5f540a286c8fddf2e44b314df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fc65733310c320cc9b41f96433138115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b881b83111459e839166957a5c073d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee90ef61f94a9b5ad59794cc7ff49ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0028c0b7c2076b9bcedbe73f60639118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d17ae35f69d4c22ada358dba01911a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d06b02339c4dc64c068d760be7edf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80d2bf3618a148103b0c5d15fa8c61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a3a94a79e0f523b4ca0aca94db487122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7c41617d585aec74f6f2a911db778123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753622e12184e0266f2acc8339a4cf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c8a92803cbbcbd2236560fb9937c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c059c6eb1bedef3119949d71de15a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6204bd70e790bd3583a1f172570a8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd90d0618694bea6082ba7ac827d24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25dd8b9c59b1c2971f49431af39c5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85670a199644eb7e88bd040c0689db2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31d35e716d8ffac90ba43c7fde5f42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cc78fe695538b4357dd490615d012132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788e382ca1e2a3d786e613fd2256a01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7146cb7bace574c595a5c90f2631f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eed354b0c838e34e40f53fda25412135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27a0a76b49f93628f16c8e1d8a1d7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d8442a17d22973262cab789625f23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5644efcdcf0774f833635009189793c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2590b7c8572175e15892c863eba82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e814d61723093bc4abd79124a9cd2e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1a9982affb5a8730cfc196e689161141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eed052a1bd063f49615f605262023142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382157b222a83af7302dd74beca267a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cc64bfc4e37abd6c0396696d2c74c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ae97d7d5c43df6cda13d2dc8d5b6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd13e490d775ef433d5f146858074b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f548837dbaad57b77908b644f70290147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40accefac157e513581badb8e16f71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5d93d02ec4c7cefe37ce08b07c9bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cae882219717c406ddc95431aaa4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02bab823323d2b2d98db5ae41b3639151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff144a1c10a2ed4e6211f55e0c460d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b18f9227f8970decfb598acadffb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569a75a04d15f89fd7c076066794935154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54622ac7f295afcf51ae541e82970c9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf32b796741bb20f0b0f37077548d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ead120a75a3d5e9b0ce5f855aba05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986c6ed0021a0f7683d861810f2a871158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdf27c1d66f4b138ccdbdf0fae876a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2470a824a3174ff6931a6d16eac3fc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72673da1147ece0a381616cdda5d67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cbe4270c861898da76543de337e6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bf9995098cadccc4bfb3747455419163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3f1b55059600dbd80aa47833357da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638c1cd0936c1777ff27e3431f67f2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff545c2ad922771150b7802ab058c63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb1bbd882e7bacf543d63bc8dc5ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64229bad3cf36628dd62563852b54842168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb250288fc7f52654a2ff9a13d7ce6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71344d16996b668d4a901e97163de22f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413c179ce673dc558b1d5aa116bcb49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98df1eb2bcb07de241bee9a190acad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43625e3ffcda09a9eecb9b445ada403173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605965951d7976e3f1f50a11f6343e99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87591a24a5ba0780b97a7c56220fbfa6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daee2ec6c870d731682d97c4c35ff43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf0279166d1fe277cb3023d4a340e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d8323c0f8acaebc568df209fc9f38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d11e784a2c1dcccb27f2e0fa76ff7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaadb1038e6ed2dc3adcf6f0bb4fff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269281fa6e7032f812f0d37fbfcb6e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e6ec1aaeef59e99161319eea3a598182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541fcd753beafa6cea132ea9041f7e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f20c79d9f45706f9acea7859c7aa4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b92d1cc817b35c1163fb1501523d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86709950275add06f92d1bc65993fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e8d8380a0f27f58e34147d6fb3ee8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd35c0d7f3f3201c6c82ad8052e1b7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d2c6b1d9dba49cb699fff749c3fd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c42bc9237b2da6a2a88f8203b94d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4900d87baa9eea70db6ee511963145191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f1c3b97a51b4150a8a9498e479b66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad1d3a9ed88f28a96697607a11d3e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9edb1ec48104385c05d647179260dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73236a92fecc7088d597185156ce7c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e72fc18f4eec3374c17bf2572063c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a7213bd8c1781c958ed60fa5ff018197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c1b66367b3e38fa5b321d3b5d5e89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6c5cf7b1443a42d9788916a772999199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d523ebebb639dab67345111643e6a91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e446a2559dd44fa7c8d75e0c7e96a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8601df00678420073d952eaf5df1ad5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b850941ca0f2fec18c3c411fa00bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40011abf8754ef76269be5ba749b1737204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810847799c10b2e18ce82380979a8a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfef945af1cde4f4743208fafa2a28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24aa4706c0d65917da2749408dd5f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a690fe0c804d280ebaec22c366cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a0b9a759978405476e4824a57838f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07baa6bc22bd6d5c179e49ce02cd2d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c6d2449b9a5dddd738b432102d025211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a256b09a67686f5b32d9d43400cc4d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083651861511a6ad06f91b8b8cc72be2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fecac291cafeb62d19eb735bc8bef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea780b4709be4c5aee21a2791faf4d99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1edbdaeeec7712eef819735e098b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba520bc1eee8eb1996b8968da5726af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e6814e6ef243a580b8df3d6bc87ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69104e8e99f07a7d2c3c943a9ed5ae15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a69835f2ba576e4f8cfc60519a4fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab6585d0803c501d44d0b5654a748b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d0508462e1b33bd01a904388737b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea61512888a4fdda4b1a3116709207223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d3fcbbe787f68f910094422208a4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a63802b5958607652c3ca8a7edddb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bcfb65c0ceb0359c9cd7a4af26359226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1c414c2d25a937e9b0bafacf85df6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e32ec6e320fa163c88e1c69022290228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc6ec631fc3f6fff9b6e42b6cb6c29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24664bbf397a6a43da0e6659667c08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35528ad4d64e243074ea11571fbebb16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b052fc1a75e3c18c8e3ec0a5298265e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e24a01a31933fe67c4c5cbd252817233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47537064ea667e81853f51f041d2bfc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a920d44852377cf3b3cd380b89cd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19089a2217126e23a39ae95591404e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e3f8d3569b152ee7551522a39866237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ef4abe0a6be0328b413ff34ac11ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8562677c625f22aac513376abc9b6a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835bef4e2eda6b537619431f124c88b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea533fea60f1ab85673e7cba846393241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b30c1d068b45a2bdf9451b877ff5b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044a313ac18c14b38b1d0649ae7a4f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7417cb569c06179407228268c2e6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899f92414f70d229c9a9fe9197f5219245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b629f4e11dc1f9c4d7e9c27164183246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdca6c1afd68aaca85d7cfff79db14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fedd651270e084f3b9496f2a34657c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900f7c3ed855e8073bd1cc962655286249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb3c97539c42c9b817d2ad32554e3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4518d60587b5fe131ddb6f696bfbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f39f2c22d76e32c6d1707238707d78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e6082716f232997d1a226702f0b97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbcbb8000b8a105c1af93d201db056254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5103d471c5fdc7e1d696589c45b5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de8104c6e628eaaa626118eaf8014a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9b3f69abcbdaf742f58ce5e367d31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03e765f5ac603a8adb3dae6360b7aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f312aca38b6134f52e100d13194df1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08592a7dfe0475f4787a3711ec37fd58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c817f0abae411325f9a4e9541b2db3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e1aac58553e8a1eb4ce1e09f6e09b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edb437e5347ca7786353fe93c4d35f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ebb20e3f40e481a46526d6055e96f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3591647f8467ede2872fcf40c1facb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd27670d2b9634e05c4fa0a89bb583266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b960800f4397369c75acd9326e14695267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa82c45f2222b1c99072cbb49c9eca7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3392f26e8e0eb839b537a307001df14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e931e84d73ae736e9749b22c3b97ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e21a68085e27885adfb53a564a2c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab79c0db8afbc6ffba4bcdf8c38e77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcf4554aa1005b9c399fad115c7940273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea039dc23d4ea086692a96eaa40028af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef61101502f463e9ae215ea0955c98b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a82b3a0edd1e56e890f983d6a8eca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7c55a6f97133d506642f9c9803d08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77131de211bc9511eaaf0a83a40214278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1cf8660db3f54b2f766dba3251df5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7c8d53fc4a779c537a5f3eb0a71e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f3e243e33df88a16f074398d3ead2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96e6d25608b18059ff36785aa91569282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5f53c0abe537862a919b5fb6a0863283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c610c14ed120484d64ddfdf60f17e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c45e143804041a2b40dd163d89cd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4d59e42fc8eb04b283024ded765a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798c4fbf53c091cc827fb6cf4633aca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912704ff58256343330a3d73bf1dacc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93083369a21476838e08060befa5d85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d61a132d710e96386c5337d377e563290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b7fb6eaa7d0e3b04982d4c8f35db8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e3857db7828b98627ad1b28daf380292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e151a74c4dd4f83575e30a6649008293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f420a313e06078f4144432351bac3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15611dfb229f423a2e43f16b114a54fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2a1ff2f6f6ef01150dc2b9b2cda4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d310d9f13258e5e999a7a80b577fd42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982b687b6466e78b78453e37cdbd5ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951af53d0b32cdb841c3eb74dbe6b0e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271198af1919a47ab101c67c92c7c14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f8886c8e8976290c154015602bd6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841855077e403a9b6a22da6a072dcb89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21df635298ed0b0be10cdcc357ec95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff32f0cfa949bb95e60a702c552b46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d555eed23ee808776f67d3ba3544edb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eb48093e8dff57fe1145fabde8313306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5cb056277ae7d4bf15096b04e5753307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6918ec32deb0505574fe0b71c1e70a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c042e0231d25f86f0d54a9d394b4468309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac1ac509e828d809f4cd83d293b01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a609fbbccd69744d28f8b316ae94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959daeaa8d1ee410a15990d87b98bc07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055cbfa8bb0a951c662653dae432744313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13b2ddb12ec6174acdcd6d93e9032c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a44549fb8b39a387811c5f831b64c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35b9824363263f5e14bc2ff58dac77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb982d2f0ed31a39c0c10f392d8623317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d887dc91a7a736252a313c83b4614318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b485e925b3226507ac17b6bdb206e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add9d9f469708bef86883c46ced538a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc0298abdd6d8fc5cfcf5f832a231e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19d2d23a11a1468f0ad3d71941ddeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab02ec2b8ed186ecd55742728019d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a05798405835027c2b3bb8a2b7e15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd05cc8f2b7b206cc73e606a4e4837325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcb5d761e097b471fe71ae97391dc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58c44eb0e76b4a52a9614dbdb57612327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a485ee8b424cf6b617d01a07f4a4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2881b5f88edd0d6e3e481f8b5d1eed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f54bb38a4eb9788c7cab54f9930e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd684276438e35745eef9c5b3c3f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc0c7fbb10657483e63bd0ca409b27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd03b5a77ed50e7550186d854ec646e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3fc8cfdf4c3cab309d2777a8ea40a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474507a1a853704c575906c65d45cde7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f97a50ccceb87e31128b9cb3e8f4dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030024c3ef7204a3210028ec264c40f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02453b72c07f1748c6d6c307bf52c23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b085dfb424d61523c83abe3b67a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a76ba1d596560d7f7657b1198f59f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416db86e1a994bbc070efe40c92915b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525683fa2be2dd367c0f9f5213b6cd45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc453b8f117dba24e3b2d4717b287667343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b126f8ea2ada62b71e920056f9a92b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca6c1276a34090835df85d34f182c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad28f9a0b4df1296ebcb7ed9271ff4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d840c8bfdce8197b9fe8428deaee59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1f4de07202e53ab6dbbf6ba64fcb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cf33beb90b8b7c45700299e223230349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5958ad04b28a09031e32c6774a9e8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eac5604239396df46cba9237c36dd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411734cc770e2e205cab01cebd982360352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7769e8e85c16d4b64669258ea9ed63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023693c2d299d60c00fe422c91df40a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac03fe9e4e63ea0545489bd99a4312355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec50886320c3fb2c696bbc39dc02302356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3089555bb4dc356dd8eae706faf0a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf0301286abfaba0fca32159a62a31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb760c231b70e79797e7ddfcf12ce0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f8648a9acff9886cbb1ee29f65741360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6062e0a016ed5b5eb873e2dfc95cd6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacda4c05959fea648be8327622441bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbbca11bc4458b1470fcc003f298be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeb94ded9915308b8bd517a9533381364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483ce345b1245a0f9c002101cb67f9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3d024bfa580bb5e40016336e01db5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122aff14b0e98548bc6a3245636dca5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f4a41bc110e79132c84d640d91403368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a449a2b4039b9b5ef357dd901123a13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3df4e99af63e4a7724c6c7c42ef9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612283321ef9e7edc2b04cba45a33405371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ff5fab6ec22658aea373cb0452556372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02ebbfb8ed8e2e7e42f1e1a686f34c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6173909996583196b8edd62cdbe749e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08efe8528bd723dda8c118fc77de17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cfc4e6d46c2799629cc0150be33e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f829c87ed5415464ad49f9723c9de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c34ab58284e0c243ed7ec5032e2aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2f41414ff3470a66abd4a8f58a44f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d82df76d0bcb2dbb1ede7578dbc0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316e3f82fee2de0180e3fe8f649a3cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215c2dc04793a6c2480d833177f57a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b148fd153fc5535843cbeb9087c3d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ae2fa11bfb906b0089dffcb9f966384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1911c2e1ce0e2322b407e3cd5b72d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449447fe2f9b969ce99a4e473d0815b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d9ad99f611a3a67e80140fb14f475387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480a667f64b30dc0c830ea2569ef153388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61574bf40a4502c812b25aa8ebee9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac12b0223a421dce617924872a55a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fbf2bede87495f1bbf64a7d045a17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d5811cd7db888595179f850f61768392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258fef16b6f3ad1a655f25d947421b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355871bbbf44976084e5e8e70f5a379394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0eaa774ae30396725f5aebb07bb92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17241067e80d42a0831bbd7b9e675151396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beb9df9bf353151a58ece7e84058c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f629f0d3ecf8051ebb8e64aacb799398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736a674770eb23627644f98ab4ae781399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dcddf17414809512dff479e3e8195400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eb00e81fc2c43c379127757f4942c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db149490214a669addc7044e60e05456402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce813291f14681a5d6de21de89620e5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e5607bb7030bb20cedc6bfd2d96b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcd42d2e5ff10615b2fac66fad6f45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138726b1e0e79b80c564a775fcdd6cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1555f9acf1519b41bc2df00c24a351e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb2eef016ea2e699abc7481bf9a29b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897481beaeedbc3ed49bd22c11f6f8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2b0cf3cadc5fac9e796a202a3318e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d273538bb60a2f966256c0d2a36de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526ba7f737af5bcc8d699add9746f3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38759b1d081f6219652287cb7b09ac8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af07727950568a34336de11b9debce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ce4eeaa57a311e24a44a78e790037415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96db1042374e6acd6f34614b00393416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1e616ff8356e09231a489625b1174417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194fc8d6d6356aa3ff247b53acb9adf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b00a7bb5845c626b07e017b86e5083419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0d6274f9af7c70163e350bda589b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448bb38080a7041bd82429fc9bab780421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb080d1dd8340ce8be3c2c586e079b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dd1229617deaa46d6e0a8884e82c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e6a41f5b92f1534850d743e470fef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf8097dd9cc8056520cddeed3f1c6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb525b1435f5c586ed15afa14d0da3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c91b69fa46537a4901023839ab0e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96a19ebcbf2b356b9535fa7180f042428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e03eb12cfada5f2b3bff86dc99546f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63272e35678a95fb2ba524e8bef21a48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47681d520dd81d1d7e917c2af0f3b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8f6a7a10aa19fd187244d46fdcd36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6379569d53d8d79ce0e1e1bef15ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58077b39d9a66f70eb6f1e4c2b8c9dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706714c3e94c8bfdf790e07c7278f656435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2561cf15d85a78db3ed6d4d4f9721e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c7cc6a5126940a83d81c8699ff5d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba5fd1ed9cff037da915922fe53f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9c06286ed1127d05db691254a115b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcade93544386ff94781eef2504fb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1f49188bd6b6ff6e1c29d2fa63f2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16fd60a4a4c49d5056dda79a20c0b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a07ede672edd8b99d158157d404526443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54a631c8bfcd1041819493d2707303444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66373587bbd20b2806f2815c2c9822cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25052cf611ff0f6ad066685adfb035446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036b8fe48b277a341e0b5d9835b5efa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba23cb6ff8afcf47da4b7918228a9d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a8cdf56919c9c467a40e9bca8dd4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b08f28cb66f771f9ca04186e7f7a16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79da8cb7a7344633a0e0a5f091858451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dfc2b7ab0e25d7ae48feed3cc6d01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690427adccbfbb037df6a07d29684279453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d67680b515c7926488ef5fc4d279454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac3039edfd40a309473590d91216cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229c894305e8f9fc3dd5bd88aa357a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c0c86b7e6cd1e09fc953c8fa13d1e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328016e931a2e976189be7a2676d70ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab39eeed9f0848a3beeab7cd2c922459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3c9866c3639c72a2e49a136a36c35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837abc774243c1369ca43619e50b36c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f4a2347ab1c41f02e415ff539967c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c6498898ecab260e465291f5fd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8c0e4c08849d2bad8f94f32c49433464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cea813afbfe65f80076c8e722f58b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b397834dbffb878ab09f97513f5a411466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90cac75447268737442621b714f616467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594a86f0381bbffe83130fd1b0a7114468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4638530724042e8c7f00ee15abbaa5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263170e374ac430db9416d2bd1ed5a6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907085d802f01eb23f7899c82ad8686d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d15f9446b9a3d5e3a0170e60c8d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71576e0773da2fef5a5a93ea150db5cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cc194b8bd58599acaf28b4c1caf84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d688a27595545bfe8cf2049ce3c6b3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ed2a45f2adbfe470e24c92223fd61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5d4820afb788d7c6df8de1c7f4183477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e65a0a9a5e503ee1ca4fcf492c23d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af1f1f6a8dac40876f917a5e2d5d92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad174059cd93e433c3abeca6e763a65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008798863b3d41f53003b3a5eb6110c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e3168a13d7bf48ec989ec09b7e1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968940e3a8d1d732621c98c16a65124483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc12c308a1df2817234b667ed37332484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5cd66613d00acdf19907245693ab7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f06ea346770395299ad096294c175486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbdbe0e8bac75f9ec2087aa8fb9505487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95c0b5a77ee0147f46d3266d6f19ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a501287b5fa39c00605fc284a04cf65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5abe4df6562094f962bd494e9594e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153641eda45e6dea0fdc5602ca7fa1ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e55b09e3f177d5ead31201f7dd009492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f14da03a52cf4875c9d04fc4a3887d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209d2fd6380ee560c9cb430c6988ed2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbc22b192e4c6be9412bcd04f5209a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6067760e13a27cb2de9c93c705d5f3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d14f21364023e414a87b91b6be51c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e826a2b1bbee41c0c9bb5c8e6ceab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459eb70fceee4129dcfba7429099351499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee1cb4618868fd4e39de8c5218b80e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27e313ac301da5a4198c8c690562a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa4fbe0ed92efaf3d8580feaba0930502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d23993c4338c8373575a234f91f402503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62c4845a81b938585f4e21ebf6f419504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b21225165ba50e32719d78e7a3c11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7825b8aee0c5f694bb3c34782dfd817506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90729b41a83ec827df1812f9fd7f6038507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fa438218b7b82318416b190ffa960508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1663159104ead503d533a0c997163d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d52cb26c44f8003b06424be815870e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bd6299a273c9be3ff4192c973897d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bdbb7315a3287e2b8f2bcb42140be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15f9f853594da1a62a3b805bbba044513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad52503a853d4562952db577addabb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a38d25c19a4f5b71a696a038cf333515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af96efffe8b5ef44e967afc6b272479516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726333389e6af3ef4d241270fa48c6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3f6da2b854c07755a4af865cb12ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea150995f9b853bdfd31fbff418396f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaa73d10676718ef8198661a6e6876520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3dfa23aaa18b5204904112caa5388521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cc021c6073f568754fb05a7a3dc31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d991de902439a9210e4ea55a418d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e884a1af319b878951b83a625f6550524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce14c2a275f0934a11b0dee78dd175525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39e5d2c5ceb54b57804fce28ece3bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e0eee78d7cc55bacefca50759887e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bbbe37892ac535d7e7adfad4f3125528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7ed837b0ab9068119039fd9abe401529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f531aa07c6e052967614b3b31569a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daceb12c044a6f231508850815b6d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b84741b72cf5508feff76faa53a417532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a5dd08665fcbdaf7bffad645fdd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c609f4766dca0748b3f160fafa1d275534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15562633d49242aa70f030f86ae7fd3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf91590c8540f20b239043566f4153a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fe471d14e82e68be7b23fc3b73915537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269efc0513e04f79dfbc1cc175d57fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f95bedbdc8afe4f860de5b5d434c4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd3cadd6bd28d783248e275d831fa1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549581f27c94a42e35c659bfe7f171a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41ce5d08c1e6013cb91ba6420fa6aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26f4c4740e65035f50b6de39a14869543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b781afee2ae2a89911e8b59e93438e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d3c0585ab5754f9b9692ffa296ee7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b66de4dd24aaf5d2786707a780e18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b220e0b6df7b35a4adf85033fe8077547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087f0302c90cc58c081a6cd83662553548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7081aa4b67ccc76551c0f19f14ed2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef42a522b64415909a0dbbcc8752d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52da582bf94b382717951a78c0e5941551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c7f3858e6bc2bf2907e92478e655a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fb9ff172e875c6b3399e7c6955bf0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccda0efb04a488c74aeef2752a9493554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15e7fd55fe4ef432004ab9b57d2327555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1cfd529edfaa50a118510dc43b427556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc830e79757fc62afc2e896f08724ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb25278b22c528e206b38a2e2281138558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba81101e7c0f7014a50e12f788a58c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd9b5c85d8a4a674a5e7c65734932d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3742feada862945dcdb8c340a22219f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef0222ede0699eb508e615e839dff4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce096c1f8a9bd230a02be7ab430398563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea47f54deea3b579f4737920e66a1b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c9e0ac6e3df84cab8b3d777ef5b2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc3413ae59d2197f6dc2f4c4085aec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae43b5f16adae24dda15e946e69f12e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbfd255b83b2de23a4fa91a516dd3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a480cae80b731d57726f78a33e732c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ede0474cc702c53be53b48f07831c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb14c8aa0a5bdc9c16722e2876d2bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af9a58d9fbd184319491007b240008572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8d008a5ca2753a5175eecb17033ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5757e243ca697aaf872a184c8aeb4ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf772801400ca2b5b1f281754e1c378575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa8f23464350ca17c5e113b630b2bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56276e0b10c2d01b4aca42e3eafbc1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77632323c7027f7ef68941502379d011578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f47406a114c2de59ad7475f9a040579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc74e99fec912e174c528dcb96cb64c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622416bde530f51815e153d727e1d6b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33b704b6cfa736ba2e37435ea3a1db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419e00b972222fd368a85b39ab5ed6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6474893441b3d013133146103510a9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8cf897e53e88b68d8098923117f93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4925eddeb25927390f2efc1b30a75e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ea0425e71feb35ac92281835bf956587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab984a9010762693e26435acc10bac8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcf19ec44cdc09eff9fb36c6105e1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8edf3cffef166e5612da2f708196d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8935578a93b7cf003a5535ba1470428591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae670230d3e03cd89fc33cb3eb2af8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e628a3b2d6b1cb7db76296240be449593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891bfb2b79970a91f8b4baeb96a5505594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca16c95e566cf11dc262b3242a82536595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f6a2a9972787835db7c612215c188596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44599c450435484fc6c81460ec5af41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11b52c0a1751dca8fe345381495076598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3428bd47a79fc5d0cb72c8417bb7291599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef077c1525a74b1ca310e129bfd25dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8ba6863fff68a37fcc533c9af6c4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c8c007aeb02cd1d367a4eac1e16cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962a3ea7ea063f34e010d5d8c5b4e35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de4cbdaf5ac9f315d350b1954c08e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70267f7c80f8cb8794f010182eeeb10d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f15b1a765e2fb84cef7552c9187bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d91816863dceeb72580a89559a5be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dfca7cfd0446c90fbeaae6356eeec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe62c15423f696135a483a6851604e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4d847ac692c8da025608b0ea041ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bcb1bfd2e2f81944e7b57a0fc4f8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6050a8b6d18433daedb0006177824612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a23e810365deb3314674dac31fedd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad21fca59da9f3869a43b7280f032d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a072fad3baf80f9b7befc52171c8f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1ce7e8ef22f100cceca95c56b0965616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c286188d67463f7c25a4df93aab266617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638f7f4aeda6b9146437bfecd63ea56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6659eb1e271e147049f9933032dd3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e78b5f3beb632204debd2b5c711aa0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801092b8e6878e47dddfa8e3df7cf79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eb045edbd61881490f8ea03a4e539622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a40101782e3b80343b49029d0e7aaf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59edf17202159e51294801b94e80383624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cf9ea635a9e7eefa52cd0bd9c3031625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dc460a614e22565a7a1df205b888e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599b7eabdaf049150807fcc6d49ada7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eda01e0b402dfcaef88d85d81acb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eede35ef2e7125c6405620d01bf72d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00252ae577a45b08b4b70e079a586678630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe782e83f6e0222c0df1da981bd741631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec731686b58def8e8e7c383988497b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2a70aad39648d43955e95c867bf0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6acf0d58a207a82eaf6e18ac75d550634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d03b5c872081815eb86d150700151635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ecdc26a6975dde73f83e7087b616e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df7a5593e6f5351f09a2f324c40254637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a52175f9c2598c194570a384e8653638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f2b4a857632cee6535edb2a2ff07a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2787f4d8a6625d575549d4bc798922640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b75ed442cb62eeca0ad4158102ac42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac86f7e9efc8d4c25571dcdf545a47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a728c385cc0f4e68927456800c735a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ccb20cbede386ca5072bc3c4a688d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2039f23cf4f6db1635420fa7031a90d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9a7cc512f5482fbe13faf4cb361f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c92fcc9c3bb3c2bffdb4121f19a1a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a47fe8ec08d47ab9868e83b91cfb3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ad645a35e4dfb5afddcdbe93138eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86def3805a8dbd712980fb19782457650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1313f288d0f11cabd40c9a7b32c4066651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ef6a60c12292cb9d21bd4d475cf32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b7f451cad4cdd1aa671063f68ef07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9eacedd9c86ade090092424e9f8c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fba85ab22a3f03f0b26680c6bd7988655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab1e8724260798ed57068a947840cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77dc10e2e7a56a1f56a52d80b15766657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a789ba949d19b6794af5a54f71fe921658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b389bdde480381ce170ab1bdcd5a8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938f441cdd8d1439a1edc3c57c6fd92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f51db4385e26327c60a51d8696a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2ba31fb3c8c95485970e9044a3393662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85747ae2b264bfad540db8b5fa8c4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f5ecd89bbe3c24fe8d06ee582eaed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9df14912a6c235a931f20cd52444f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28552dbf868aa71c2866f4ef06e162666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfba0011d71f7ff929f3655623b966667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d270ddc2f74d494d94bfbaae6d9dba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0b68d29177e78f2be58ba3ea3553f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663e0105b9792a673a902d0866c8339670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141e44d1d55c4c8e972cd7a783e1874671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40014439b21738d9cd4b043608b49055672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44770d1d02b973cacb19909e6ffae5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2337ed0cf09ca4d1642b0de06131e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6157c2316c07689170a8249835cf5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30983696202cdaddc8f7679b562458676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc66cd85b847810e36f7409999d19bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1001d940fd931134c9b78da9ec5bada678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>