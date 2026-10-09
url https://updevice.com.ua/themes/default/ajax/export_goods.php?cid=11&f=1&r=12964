--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33b8ba353d07fd6ad8d214d4e5ebaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c97bc507a0827b6b3a7a823334a032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8531159cc8ff73ddae03d003c0484703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e6c34b0a41dc52c9417cbdbd283c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af828ac51df891b5efa7acf01e5a34b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cea2eacd1ac7bb7e0db936f449c96d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d287194c63bb147136dcb1b03697cc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96250a514cf00bbe88a173aec14be38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309f941f831714912c4d639c15797469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a995a34d8f6f9c9bbddedd0a8ab4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3171b378ded4cab4e7d7b3ba748ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b271bb7524359a3f15b03fba52d7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049674dbdbfa54c936ff912af4b8be5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5be2c588131c6ea9a0ee60c1f57b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb8a0482a784d3ac125625132e791715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657079a2b25ce9ecce64107b21c25de916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ad410cb7da4d5bb46ce2419b4206d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25136180e066f948a24fca6ff7e14d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a636ef60a55f7d1124d91acb553f6d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eebae779f4d7a67b46b7a03dcff2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aecd5924fc085cae53e044897f1b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376bddbb52ca23d11d5083d7bcb28c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf510d3149c9fb6885e6818e5f0d6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b7b979c64301966f8055e5a1b10d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582c4b77b7cd645971d9b9d1d33c7a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164515fc5f5ac4c03d86af92716442226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d13b46bebe6d706680467a1b7cd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9737330d7ddcb3401e9a5494362ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b8ae2b9034f76ddbbf915b895472529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d768240ac2bd15afa51d42b3c7b49b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1112356f4d7d59369781c7adeccbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b243c1ff7949c89620e62589877bc2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d54335b1a535eb7a981bffc5bad0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d6f903fb28222618feaa3441269ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f540c2b91b9c5da41b5291a1ceec3ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cb1490c6337923c1578f8b5cfc7f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b34bd2d6c02ab67e4443adfeee4ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89644105ff038b88e0fdc107d1a3aa5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32be4fc03c06f0ae66ff61f520706539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82618d65d848d4c49cc4e01d451f6e5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645503ef1af90f9cd531ce9f112f33c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fd4e560ff2118fa82624883d38d1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a272acb057e6bf4423940ce40af4a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888716ffbecb678a9daa2efc96d8eda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237c07fc11cc77492b61350d125bf8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912ade4e462e7a2c89ad80635c513ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845893a239838875d761c1bc1cd22d9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf454ef87ce09fea0582f45215ef6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22333a8c3d05c538db3f5c20761465f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d696175d8be0e070f3e0ae12ef50850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54568d01da1646309f6b653bfb5b18ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d33ce33b769db937396084081ef52452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07377fddfffd4af49e8747ee4e02caca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071662aeaa35291f5476b7accf2e98854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160206d45dc066e5dfbd8e44fbc659e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1ff516e472af592503f455efeda156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb0472378c1e7e457d1fb74029af0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9ad21f11dea02987a72efa06886bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450ffa1d34daab51d6d8d4f974d6b2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cd3b04dc9e5e07aec75cc35b9955960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aed6d8046b6f06aa90601aba1ae4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac039bca3a426154d3b4c7e9c248643e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fbbd525733b436fe7905df5024daa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa414b44ea4f3ec3c17b422b7734cb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c4d57c34cf57414fcd45121d5c23665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb59f5e9b16652f9e305d666e56609566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412fd557866c087987a0b2339c657d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f9503e2e5bd6b57b9b8eb3333a2b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e887f60754053db08f5299357b0cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d699b6197ee32a02604052985f89da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2011b7150c7879ac34f93607e98cd1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cf4fb29ba1befc73d0589ccf4793772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f734f32f3f4d4a366b3c3289d8d40073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab75a165bf7d2fa1f1e19b2b58e037074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f6cc7ef3b6953971439048cd4b09175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f116d680ad7feaec575f971cf014ec476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcff99be786fd650356c04ce120f17477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af2769710662cb2396d22642a11a9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd2c5dae00fc192dfbf106677e2bc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175f79e48150d705ff67c40d9b1ec5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db332a19c93d7ca9b127e8b0ed05ad2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563061c095df9c81e5d9c8dc006a1fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8711c90de95c7ea4eacf94318c914e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64d7254eaf643a2be71953d82f089484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27323f081f2cd8ce068e60e0b032c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45828b3f7263760348926d57a3adce186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697ac5b6cf7783850ea14a49506e66c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b782d60fc46daaaa8ec67e027b0fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9de3d80cc0b3eb5632cd22ebda91089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b91931e17c1895a6538727137eece990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26d9d043f0c52e86cd6f2867b14bb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df53c51e05d22b40501ed48c3cb147792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bf49cc05163d529366d2fbe9acd9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb840a8e243f7ecc7f3cbc66d6ffc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad46fff626e1e8ff8850a7ffc8d0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e14597ade6676f42191473fe94d78496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb200e5e962ee2c58ee2c3a320b62797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cb3d5a4d541db6464028f8a77441398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674499ce77ed63b61f5edaeb44eb3ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644af9b4908d382dd30836e4b790bf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717b2ea7ecdb63d33a53d69f132fac2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8039d015f0e38a3b641eea731aced37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bac586b1f2c92d6e7c2e55708c21c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1a68b5f4ba65bd56da02eaa73e91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b306e601493adc59c3c03e4653afb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f447a5fa87425791b5631401f1b50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a38aafb33b53e6dd6824fcca8e8cc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd196d73d78a0a55af37c6030b32f14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc90b1b92ac90a932e7ff4bb7351d94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b98425ca250b5f9b22b905a89a62a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4062ff50856fd1964875bc63acd7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223376e1945181bc4bed9f43adc59776112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694b7fb7a8cdd6a14b9f18d98a816ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ffdb1836c8bfa2539efdd9fb24b90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb174766a400d6c6762004dca65b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3637dfad837e0206f8258c8219db3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee8f42bdbb33e8c63d96ad24f7546d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b6001e7e2e304ce5a1bda8f22f13e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c0d82c85b088b2dfea442e71ab301119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb461906f454406a8db9515cf10c8a92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3c94af1bffbf7ec9382a096a44ed0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e0c22f5c28944a054c30888e46601122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30acde2eb4591f790aa9157fdf88c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872edf3111638009cafa5b99104842b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99a941b5e292d5ba4e76a983f3e514125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b0dd2de72c1de0eca512bc9a40839126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21941cb02b0bebf77affacf65641c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79fb86a026151f9ed6bb9f67cd3b12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ce6cf6867d5531f6f2b3032e8b319129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee058b42940d11399bb8ab5ec019b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21d2b4898b3f3468ac6f1f382528cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0368e87eab2181ea7c604ced25ffa8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6788ccd2a097e9bcefb7b1e29db14a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1254de53abfb8de98e5fc18cad4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456fcd635d7e5fed16d8494a40fd3af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3329cacd7bdc85aea94211c1ad150136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb74173072c1526fdc8fae5ba3279e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b936d95ac0fb957ae23d10d428550b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7489cd08c5bbd2c2f1cc0f5b0a8514139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8f42ec37546631807f55298ec9a61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4955d61369c3f87172838ae53c349141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e626df377e6e37f36cf3ac56be26f66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820cc8979a3f9317fe2aa0bd02c71c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dff83d2bc1665c217e87176a8a38a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301f40c438eaebde61c5a4ecfd31492145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f02ec749603ea7d35e0cd140bb7772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9687724af4db9bb363e6d6cde60e1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb482a2305f8d7ec4a3b51dbe2421bd7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb87b5963800dce0f42c1b453a983e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4460b29ad023cdb7e0b6a3c198f755c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab6828c453e2544424385b45bae26e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8bd8f36f2f5579ebb639dca8f17f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15d6f7618b487186d6e390b8329056153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa282d23c5cfb0f719485349dd28af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc52f1c91131b9bfbbca12fe9bed32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc098ca56d55705a0a4270f7809b23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc6937bdf73c3055edf6a0c63f202f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dae474c1d031f71b56d46cb89c6a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d1d4aa6bd5b063c810ef7e7fe3dd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de598bae504ff2e93e0b4ab81c7842c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ef99204ff1263c24b9dc5eeaafa53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41173cc08edef36209f53f4f594197162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f6d791fb979cf1b124cc1b1c156d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4eb3a2a29a4d0514b6f6f60364c0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d51d2278efb19db6a8953132e8ab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74a828b44fa2a47e80b2c61c9d9a72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25211ba1f7b332bc5c520b26893f662167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761158d10ef4b43299333bb59287b94d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9abb4de527e908cddcee517339dabe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ab43ec2343bb2c349ec05b06e9891170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163bad162e21a376cbde9fb8565886171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3782c54f1448f722d177df473196c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf0f9da1a05d5a056d3097e1935b09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01044eb0604d677793ad9bc3a2554eb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f635e67f6962ea45c22937bbec7de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe18388a36489c6b1b34c04d41d5738176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd950034f57ca9bc65420e4663f5c7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ac7486b617ab093424a70350213d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2a0d09d8acb69e74cab29c312b2f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608e610d52c09834399a19f379b1618180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7474c477f9feed8ccbaf970dcce7796181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04cf8bda2f98d3da07c9f1a85ae756182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcc6d4581bc50b888d2aad07cba30d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306005869e8b48249135bf46debc825184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462925e805f9efa2e4ea0d207f20742185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff51c47e0d3739815d130682603c11d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f459807e74e806b86d0ea709bceb6c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c06654d93f1a3a99d6e2fb9ce5c43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faec049a003c5c1df833924f6ab7e59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e44c2384f57dfb1f62af529e8b69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef77ae266cf2ab48e15f75647759c7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a832e69f98f65bbe1179006aabec86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7e087534ffa0626f2c70db6220c46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181dc5384d40096fb4094142e7ac946194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5f51d4be3ec130ab1cab54b1898d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757463c00149f707f690f539c0eacc19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6e874c594bc1ff381454c450d9d9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc867ce4cdd55d23e556c9ce620aaf9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69feac4f024524aeedfac87526aeaf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe8691741ce37cc0f7996ba1881d5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572592b794bb3819a3594a22fb27ad2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ba64caea740c28114dcfcc78a89a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d4444024e90f857299f8ddbbffa03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407ba1250c0296e711999c1d358088b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d1f043220620243a806fca73961d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25894d8cbfdc1c931955fb1cc0e061b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055cdc5b031edf1847b30f8f9bdb5ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1a2e7929e5589677624d748116188208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97977496fda1bd98486c9efe14b2a7a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76224af1fd1d1d5b817e89ce478964e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07633fe2bcae78600a4b54545f76927211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc48fcbb3f8c32682c7daab16a3751212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6df1f5ab67ff9c54826fab9fe54d06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd5e85a706737d10c5d2d4519be214214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43147617e856070a6fcff990f4b67e98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e18b510cedbdf7dadb4baec86e4ddf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98602db5cca1f4d34b35d47904041271217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1bf465f4a69b19055bfca3d128e67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcaea25f0c367f7bcaccacf2cccd31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac19a22d99574a58f884cccf5beb89c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0d8d878875fa0a5a1bb593413d82d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c7dc7e3f5014fa3065aaa9a0a536222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b18e78ca5fbd82ee0493158474e077223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fc84fde73b5a4169e6912f39c3d21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e677c9db2005ad5ec9b02bd1bcfda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bb981f96d2d5303426b4f73989b5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2792183f85779f17ba6d9f0af6cb22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59679130f785270eb87f5e900e04e5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3624dcde87849447a209e2209b4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c47bf855fa18b29cc1aac0eca07ef9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0dd79b4976a7372846103a2b801d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da419d21460ebc10f5fed291bdf784232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dccc67f15479dc76b04e7f5368738233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ebcbd579afdeb9fd7e4b041e2e60f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ee6ab8954f8b30a491d382584da07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b158149e385587d8ceb447e70403339236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa6a6e1e99b86b79ba0a5afdc1afa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a0752609299bfc9834b42d3237f23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8692377899b10bd227b05b63b9701239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe30ffd4f40318979ab2d96be6e632240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9ab2f8c6a17b6e9f0e383fd440bcf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec9ecdcbc8a683e0ee4e8acafd50f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b71733aa7b5406f5f9c9368fae30a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c20f13ae1bea1309d423e3a68f5fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447799143ba0b1e3d657069a1d93bf1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea235e3f0e084113b16308d9d202701246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e69e8fa5ca4619296c49e36234de0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13920ee15c95616363b1c2b8025479248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2afb2f2bd5f603f524fcac63a90a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb6addb37a4dd4bccd394202bc051d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ee8ca53527a092dd507823bb562d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7288d2748044d4df4778243f63019252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15211e09e2c807e6305fe40025e1c940253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3213052de3714d23dae7509fc11c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bac5fc7ab056ed65826ff47ff4eae4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a876a55c4b94b578faa1838a51dd56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d1ea52a2878edb76a3d6a98350b8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f2e92a1357bfdbea891b5b335ac36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0c6bf25bc408d54ad83e2b89bf181259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9a650ce4a28999cf657ec47a1a55e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aae88d028e26a270a629401057c41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e6f6d48b0954503fbc306fe20943a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478574607b72ab40361d153961a710a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53d7c1e375a543ee6b4fafac4fb6c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fc6ae7361c2e78e7717b6f7874a62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a74c6eb34695f80030f27280c468266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020bae5d2628b1d71080412cd7fc5cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca118ecc0d3f8bac091d386ce63aa7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adac4a84e260c4d2899507455b4d1ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06e060b710f2daab490b85faa91f0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd99d909b82a7becb48de398eaf7f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc835b2df922adae99a973b57dea15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c283782bf1d5824258659b230a5775273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d041fb76b8db0449c77c92f157a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6971e91464f9358d7b11f31cd2a3fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb254bfdce98f0b99fb103f95b5fbe4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82a438db12d7b833e8317fede303e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698f4b56b7568e25c061855f83f63a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00f46426506858bcba31ff767d73fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff29bc074b13653ed44cfd978d84b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71440d65c22c928c35764e16a27f1756281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268de4a4a6c81e20c4663f842ffe1ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100a6068dbba73d3e51be768415c820283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedae160f010153bae4567b133ff2d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d5b578414f7038fb8b2f4ab88308f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16e766b340ff7fc8913c0f4d430ada286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73ec67899e5b0c564346d85fce9c42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdca55344c5ff49403f1b4e89492cab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437eaca8a79d54b961b97460b12f102289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55767b7e67bb4398afc57b26c2ec7998290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff278fca97032841187bc53394c1236c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2075139e160380146d457fe58d124b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c616bd7013e9c10926d0eeae65aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56d7f7b389356fc2f48a143db67830294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbed2c9aa7a17a4fb8c6e66b1c82f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b127591997e9c334ccc6e22f3d877296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c08189d2fd7b15a4ad91d506bc7475297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e475d78c3ed90be17f759ac2c16d5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9ab6fb4fd84f78f9731f4c29c60b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1c85dccb1c9421af089f2b22f7199300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcdf0b5f741887df8b9332a5c390c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c0a99c04b572fada66fa3dbb5f8ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9937f0a18b3829758515b7f895d5f0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b14ca44cbb5e760b4f5330186d72f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69336be9ca3bef94ffe8d1166278c3bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca0537bf696e67cf3daa5ab613b1be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc57d4f1ba42cea36a9d0c3bb2eceea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e715ce98480605244ab9e993245fd9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f86efcf0d1833ffdc21a9cf9ae523f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8d23df6b48b69889d2dc59d5a727b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4400c9c46277d592197717760d54bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895e898d4a132a170d80d36ed551362312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf0a9cc4e2f4480b51f852d26df2b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5de7dc5c9be263484f382f2c45e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48217c43049c7a2ecb40f447c76a08e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3fa3eff601d91b8f16161adb8ea0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc68ff2815ae73ecaa3b0ea44f57d2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6e7f77d985608df3dd4c7b13a3ef9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4996380157cc7995d25738a7817c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20266d9c460e5e79a8dc5d21d31c977320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d01a715b8ab5a9974ccc809aebfeae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deada923cccda142793f548362c86a25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85539dbd04096c33ee6970841ecc2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048f29a3ad46b92bf46be4d7bf7d63a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891979bd900c2218053c00ad7fddb71f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e444360744566482068bb0cef945fec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cf92cf7a5d31e2db59f8dfd4f888a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed5cefa5d395696ce440afb68ee8a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c5370ec29dae27c5292041dd72bfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf64f3056cfe1b8f114727e70bd732330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208ab85dc5e18a1882b0c6a4288a702331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce02daa576686bcf9fc5443e884490332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4a8f05b27f4d16fb91c03d86ee37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520cebf29dbfd824320cbf19cf41037334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd883244a7565ad254c49354deb22ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfdd53ecc74fbcf13ea8aa38040f2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e707ad6d224b19e5295416383ca37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ba3d223857df25a2cce161aa98a0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793fd61b6baa5e4b36846d851ee4053339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f7f7f697ef6dd832e76099932ad10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eff1522f8388acab8f762cf480dc59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2435b91a8adfc6abcb56280aa00d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ed420a07ba1425c9a41c008070da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4266244ea0e6997987f4bf5bcd2b43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd45af5b7c6a337dd887256792a5cd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528ba4bec51e1b2d35833a8675f4cc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538191d79552f4cade371c29b624ab7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a0033bd581c01528525dd2093854f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caf14cd851acf0b3c05f11b4eb98c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60cf3398cce5da367f53decd3ad451350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a343253217a697272aea287f4a8f38e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033c36fd95188d4e8a316cf2207ac54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0111a2f312b508711801ba36296f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2818c018f2524ca986c5f9d787195354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239678f74603f708ea5db1c96a23180a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dbb3874eb2fa0a600671b0e08070b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268a7cb86e804d7de878c55aebe1f05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf720f4e5dee1ab387ceca3cdcf7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2460bc5b8c93cedda1655cc6700a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346458c0bff2812839fa49cbd6bde848360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6447af15b5d692a4f37051b88ef4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded341379fd9d6565e34a75a389fbc10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2863d566c6b6c9ed2dce13ea60a4a93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9719cea13b8e3bb25458b0abbb9c40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9556d63fa98aeba7e3ffad80c6360f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffcd7ec3f0b56aa3963741d4246720366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82887c3b7521a50c518e6d5aafd4f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc406cd1d878d33cbcfdad31a9ee56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20562b2fbb31bbd3053666b8863080e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ba594a5f132f6fdec23e0765a9773370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f3e689a5fed45fc513095fbcb367b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a3c77b3a9f7cf64a0fed8fc93b2d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ebc50b7967351c705b1f72262f894373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c175f46679d45edcf1afa1861145b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a889e46c794b4d82f8309455db8e015375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfff187d0a2d0c9950d2a14bb159338376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa18d957a13811e73a1a66477ca6d33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb2e8a5ecf14a9642399dc8c2fe9fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25106cbdb6915bea177a5f208434ea23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc6b257db819e8bcdffc8b79398c81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3031e746da26f74dfa528fe5a05f7e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82703b3e0df326ceba327b004e86c773382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376310ae4b90a66e1e7448d68738a85e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b940fe59fdb58ca631d0b89c1d35485384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ddf52f32bcd10943d283293e24c9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131ed71b4b50038ce1383ce5a9fc7fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d295470838e1c06f5d17e3797c249f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba4d36e0e9d8890abd89d214abf762388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf492d68436a81d1e81c74eb14d76cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92a879e3683a048a0bcad3ea3ff224390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce9bfedb1c1b0e77666aa0a66d49df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac4b88bd972a11404658937f3de1f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826f5713425a4bf1952ef48b89363d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5c588156de55ec50c32b9d80fe9b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1c49922e4b54c3abbe8ea92844944395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2300734be1c68e199b2b0443a2170f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5c7e776ddc7d907217670f1d14769397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea336e5d6c982669a3b980b9d77a6bd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769e9097667c22139ca802c81e3919a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a390c0a91dbd09ef238440fac71bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9ed27be29b7de032c8d288cae0c8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9995a2a78db3ffac1b720638fd24ce4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41d67ea7877c783674009dec3e82ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda34a5e95f82ddf9016e00e3ceceb94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f7d7281637991a586c90a594ab321405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8741bedaaceddf957f1d889cb942871406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6300c5e4a7e528dfc4f23a23de736407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48c2e6666908a74618a9607d62aefc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a1aef9e436d9fc84dbdde2df17a72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b98909ad0620e123a969a3aabc8a53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e173385a9219aba5c95a012e1cf486c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89f5d608c6e6464ac9e500933310fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa99192a130c487119c135dbba009a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ca5fa5324a2450f668453f65b88a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64072bf903405ed323514e39d4a93ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcaecabed7584bc87f43ccfae44a2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d0b4d0a6f40f2df7ec2929e5e7ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6417657450b49bb732c4d926254d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c94b432a8e82748b018e6f8559bbea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97775d9a262bd7eea2b1c3968551b1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3392b0e9c50a8efa549acdcf28d99eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d442c8c76ff8bd01df69d75726756422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea03b7c38b93f58b3740ff04cf990b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de058ad58504a705c09e9ea135bfbce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f8a2927e5b6c089765067122182e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cf84a830ff5ccef7e8a69aa97cdb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4f2b50bbe6ae49cb29aef4222d55e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13c968afc379008387566ad3b1bb74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b0b05fb6b325fc314b2d8505604c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07e4e51663bc053c9357a6e9325b9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133fb46de73892af219e5f198a6d0ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa67f1c5b6827affa63bcf50e96e6e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466963a00086811e239eb9396188af64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf435270ebac3431769bde92c09dc41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a3ee7742f79614f49d34314c75c70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e586501e8ca642d0c763cb9f9be53f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67638b16cf4335bd8116cb548d677a7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3febc2f8a2d11ad79ad4c4775a19a51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae42f4a1a718642a4c0169f217192439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c8e054b222be7d341282daa0b320e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f1b649c3d95e73e844266e9a9e543441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3088a8781aadd8066255e9c14782c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b61a241c18260b65e7ae9690507d71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833adb7ab9c6c8828920160a20a79fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127b89febf0934e7f5b1922bfcb51d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460f1fa8097b336cae41afd1e7e7773446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a190452fbf76dbe96470ab55716bd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaf8647da9851cc9d08e273dbe1dbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e6d39b2239003e0ba243aa651f93c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f209296478f25f3b4a9c2710bddba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c717cf77a8b818feadbce67bd2b31e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65089efa98d719f8d20674f4a348d423452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7625ad8a2d5966ce422c2c5dc7f6fcb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6d9e5050ef5abba19671da1cecebc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cd5444efb78106f3123bc842a5430455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680a031f896cb3a5b4488c912fb59f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e598214de0b1db557d1178847c7f99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a1192cb96fffa6e513d690fecf785458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b49f2771b5a3d8a3a69941d970c2b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4975a7d3033f26d099081dce655d0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877bdcc4f5faa23738c78a48777d0b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4549d005ec1f033c07985014891d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586c7886693ec15a840382f3e848a26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85e767789bb4bad66d616b5f7ab53c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1564280e3ff64041d5923cd6d026b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799cd61dd33310c327330cc67a87855466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ba971b9968e9f044a644ca8168abf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaccd34afece3b5b8187391915db1df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f66842ae36ca63d514253842044bfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b89021cfe90a405da1dcfdb79438b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b4c8cc34142ec6463ad2a565f6b12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b440752790e8d389799d815e0d651472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530662616efbb389bc37ae171c4bd9ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d380732698303ff5432f6a45bdb55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322651937827390ce6752187fcecf0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490470d681be9ec3eaa13586a29e16fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b70d9cf0916818f6b4b9904627ac7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67adde4cbe28ae8ed3b6d16c582e93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b597d7189f50b6dd856d6207f0da6c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25ce0856cecdca7f898b04a825d9fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c62b2c549904bcc72a7d8ef554366481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143fb3ee8a98c60beae0be1b3333ccd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf13f193c65dbbffa680b60423140c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28bd723d4a69aeac73e27e69c0468d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a75ede9881202d3fb869784589e86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b283f7a5136808a0b07aef6cc9f61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c428b9a2164bfe2e3664c3e308999fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab8868e53d1f9e54da64ce707b21c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b44b862ef3778343791bfd89cca5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea480962245459682a10ea3ee5afac7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910cae00ea9e092c582e353e0bbfefa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af98b29f9dd610b5bd798c5b3131b86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3e5ef852ec597bbd612fb64b4384a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b02b36268dd0015e86abc67ead5182494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486cbb719d41a35383c4775ceae887495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91297ba1c2b129f71ea40c28cd04589496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39161aa78839eb47b80f6e445c645bf3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922882d104dce0f565f7dad3e73556ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e20350d55b1169b83d3df70d19e82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1626204d4573048eca14e46b70832a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4e75b0fc1826f80e71f51b9c8a1aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414021869d10f0452d6e21cef581aa5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f8882fd13183eadee87bc35b6c918503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42badb2d3bff1d0a8eb865d76a78a571504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ebc120878289a264448713a02a278505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a48fd3b097fc0976418a9063f9968f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf6c688166f98148a6e182198424fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ce570fe512571a18370f194efc8b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bb1c77fbfaacc5dc3344260662b4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe6960df6d2fbe304bec46baa38bed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176e4788b81b48d9c4e4d4feb1fab0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48659a74f10e3ef545b5741f5de4e746512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961fea22348bd9dc9c6661467b81765513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d4f03bd1f34d96205ce9f749b7330514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52f507ca4b7f6b24ede702b69dbc16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc59e9814bc3e2c10c0198e0a02ab95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb3978727a21d57621ebab4a84ff07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a37785b419d7c3e47b794ddb24cd23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7de718259dcc1ada81410e2084a28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a95807daad82ebbfe906c9bc1cb938520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fb2c5b2824c4318dd1c43e15abf46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea379060c3696856744507ee41313ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea8d899a352ade9bb28d2e5830dea1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8233de7ab10928c58bfc30a805f507524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea44a83181dfc7b64adb06de2bf1053525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd790da8618b0e9acb02b631eea65be7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f6ef4ce4c1dd2d305f7c3eb4cf7d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16753c98cecb9180cbea558f4dfd47f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef1d468cff1aba990e87672a973a06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dececa3d822812b9e20e821911c64879530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca21794e93410e162618d9e150221a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5293fe950534de17b65e91584e44b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420a36b47693a279f9038a04cf25143533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a34bc6c637fb35c901d640f33be5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071fd69d3d87afc2a620997eb8cf171535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421320a0e8b0f07823e802679dfd93cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bfcadd5db630843bf5b741f338879537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33400747b3334d1f59adb372694cde9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0d1ac8a07f8179474ce18698d899e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b7854de098929bcc2384f9b53b1c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b06347578057b42a0da7a21028573541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc87d0ff8322cce7ba8fad648598297542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eb2880c1f9cba69be636ac75dd30c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061c017448908197e6ccb7270526d31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da956676568a7dcbcf3ae09e4b4c5a8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeec0eef47468a792affb30cb8795ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860350843d6a0cd620114c4e805af555547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebfa6b0630047e66122cef17eb51b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dbb926a6421e007f4fa46916df4b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69db535a2354f3d58f0319450b6235d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f33e1a07a15c88afb4b2b29b15458551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017145a44c30ed1bd30361a58472126552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe313c3b385bb01824ed096cbc0b02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1405d99db0533704471bee631f66695554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e63fbd6ef90a24e1bc9a4a254e5759555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a6d2e64670cb9ab2fe22638756faa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1140ccb088c59c9ed6d62b4ed2b4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09383a8fa2135d77a984e1558b5b5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023824b9ed9f93e976fed64003caee9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039646cb6026aa735493b3b4b02827e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc767a85c7389fc282290f14b1d59b55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d761f5b44758afe5f491bf02b6f894c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd173973117999344e30175a9ce083563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139cfe63b02319f8ec41f6939bbe0a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7f5599e5fee71508006f2f6214398565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d31a8b1260f691c27c10cddb78cbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840ebb6ba219109c9f97a37cb150f61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22a4670206da7e52fb83a72774cce2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617439a3f2c46b8fe1d5dd85f6203375569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c985aba6156cc791d70c66365ae88b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32a9e276f43f71a264821b730ae761571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93b78363c3dec71424c9fb8fa26013572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561fa209f0e51e70c8d5fe454c282d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daf8cad5d354d19039a8e8ce699102574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b40bbdca226e90114b30694a4c1ea1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb9f0493009609201e43deb0a3764576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c751470eb9e9df5a9a2489b61466c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92a9c7aaec1f2ae23f501f93258ed8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a586f63a0a41cef221706baaa5abd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448b9133048e7ee8163d219a52773ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da9b79c243b7ca80c3dad0a57046b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a031aa1e4971f0eb79a8a17368e5c51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c82fe2821fc3ffc2e196f1c36d01d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48009a34aea5bbe391ca04b7ccd6256584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1f61c0533ee6678bf347ba407d78f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c765b0a7b4f1a6f3468109cd86df901586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0644ac8b18649bd38f7322605c595587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91610e8009b267708c5eff30bcb6b5b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddf3423cedd8c10c178411bcbca1dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b5c33a0f14be86ba3990c32d98826590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4d6af548727c145298f77c4e50fe1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30747a8eaa2cdb2c2c2e3946e9b6c2cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c262ba1cfb6ae99ab5acd61be4633593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09917e69d52dca48404a2d296cc0af52594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c6714a0414faf09c9765266bbfb51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e9580190b2d08705acaa2ed492eac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822005f2da358ff6c6b6d2adf83354a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ed60b1aec0323a4cc4bc5ccc7a4c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea326f42c2767333ef393f2624e1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58942d7d60ffed7f59981e9f30f93865600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b33cb033da3ea0bf2763a1b2dfad7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401606582e98a27195ef0a305a18b46602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c9be13789cfaae29c89cc19b51546603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cfd30ba223d547f07f2afcf0d5d99604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892a00b491aed6b3b972635499c1ab0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a69a77a66f18b7579066e6a2c730d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4f5a3d8db8dfffb047dba91950400607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f512b8dad2884252f6289fb7b6889b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb28cd02b5cb627ddbf7ebc745d07a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cae42d6ee1e343eea83a3b794cdcf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5674772c5e28e6edc490e7700f3d426611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfe780ce17e20fa33b21bf1766db22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d226451d3b9ca01004ebc52e242c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9a96c02f83bd8d6bc9cb430fcaf79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4680f69693b7baee73d42cf0d12226d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e755eaf50fa86575d85bd53d0714a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e76d67b8f59b1593d2d2d363dc79b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33398c635f0e149acecbef009c3ea9c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5b95a9b5c11eed485e671af3efb67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc691c628ad5cda83db0781387a3ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569b8d3e612d9887718f55a8541b746621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eb8bb57de9fb6b4de178081e4e9fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbe1fba822c4e2b279718188470d55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b7a96b47a718451907033c0efc457624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169b27ef88ca613d7d8de199ecd0a8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b529f63b72c91528a66531c2d71f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613ac8855cd161971110cdce39fff57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1135282c2387eb5000931b648cb8f5a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fbe080b44ccd4f093944c2a2e4ee4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5f52f0ce01f90910e61beb5f424f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ddc3d93a8f1a16ba7b00e8061be31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d8fc315902deaa348c61eb8ed4a53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d98bda4ffe5bd929fabc7e51bd31c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa454de8e6a8ca168f520612d653185634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608edad2e9c3afa666e4234946ad5cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dacb0c42c9d32cfd539e0957eeee03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3816956ecc73396c2c9f638f6fb59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faf826db50e1573a064289da2216d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3e48ebac944be508babc91ae3669639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ca7ffaaf687d6df94a3b312adafb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62355eb85cc0096ebcf62a8b0903c12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dae59ad88a0293b4105b1c65a97a28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1072fa4eaa70cbd0a035bb5c0a2b7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f32a180472db4422a00ada493d241644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39c8ad607f926d7d40a83f2be20a50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168badda0110fb0d18f28f1f5a22a6a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f29c9ea5d994d00177e2a0c21f4a06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0b24b6129b789a4e3f5032e0a98b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1dc151fb77d05dd97beb6c4b9b270649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af527d775d9ab58dc1d6fea3ee6515e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a7685d3feb7127798cf922f96c817651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3de8520f87ea4d04fb2175f3ae0ada652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd1d30980c9176eaa6c93ee767dab3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70981226e74881da1b7bcd58cd4b0e50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28bb4ca9cc36f453dd95223fe2da3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f42cd4936af1477ca9e6ed8bdf59d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1d4a2f7b6ad5f0c7961fc81ef6412657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced80dcd06f7f53df8d810f87f99eeb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc2b8babef294c4fa9b15e860b0aab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e4ef5649f4ece9ecd15df3f9c59af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db4e5346bfa78ed01c5300914ef8b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8485787bdacc77f1ad177efcad6aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc30e08d00b8f244b0198f5f47274db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e605f90ab122de89f83395d4e1e2f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b290e6173b8f3d2495708201dc2aa4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72ba66c02cae36def08ef89fa6ba4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7f798b5d0ae25fae213ef88a04c5f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dce2b0e80971fc62e43c31af1fd1e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0591e10c2b5e158713434793f282292669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08400fc6e55b5930200f735baddbd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9acf072f105f2994748d56f7581d09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab408c4e15f996be2248e2111af5d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca00e6c2b20263a4481ffcc43c6290673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f62fa3a66176cc4a350240045ba78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6331f85b7c357e5b786bc956e78c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973387b05faa0cbab3bccacad84d98d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a469403481844aeb94bddb9f75c6cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032eb21bf5bb8cd810ee23961aba701678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbe5116c2c21a7e1787734abb7dc6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61e42b23e26ce1900021a4e1264766680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308be08c3a034398b815e6ce3ef7bd6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7b102bdf2ad6cceab2ee603c0dce5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b34fc665af68283d9430a8bd5aaa1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a9af3ef63f6a5af7bd38e84b10c5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51bb386dfc88a96094d5b356331022685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35caca501eaa218a424e2dd4d485d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ff6d0e05924c95fd33213cbf38a2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb490cc4179b7c15fe21146c43978a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941715926560a6b0a3e185060c97232689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5a4e36910efac7c6a9e93c1d8fb18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7d4ad1098df51e7719ddd9c1a5748691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500b9e8620cebdb28a274f7e0f48a34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a419f176ddd65a7fecac2c0e38ab051693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7beb5e6c8b130fff0ce923e764099694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d07886c2923bb1cbe02d0fa4b16fdb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91072ae919ad18a7474ceaac2e57400c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee52d076886e06c8d6459a0fff5661697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed9642bc43e79094c24d1134d8162c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2ee8ababb99cb5ce03333b9be94f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb21a58dbbf2db3feee193babd6983700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b602ab53d1028e8c1105cb65bc99875701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d236f9b4ce8f82207e8934c9ebda6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d03e75eb3d51962899ccaf75354e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d176c85197688ff12c7b6bcd7698910704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5892559a2aa06c45141b4c356fd10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76731a239dbebc5dc6340fddc9cf43a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c192f8eec91eae8f8f2516c1b2e0f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516994ec366ca5a6f21348b8fb2814ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a5370480b0bd9668cbc0bfe4b829c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3b94013dcf08ab3bd90a02e866ee5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b4d297c85683082907e7666fabd3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3a44a04465ab5cbfcf264559e6cd9712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44e9f5596059d5f5dcd0d2a0a1eaed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6befcc3aadedf1c47ebe22ac7c4d3e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e8292b9323a3037100fe6536ece153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1191f452f4810b5c7b9c001beea06f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3b3838309381026eaad29284e4d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a996350ffff665ca047c6e7f4a0b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daf02587c1eef4e582c04d897b4da87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803bbcf1b1df698558d58125239ad9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98664a41328fefee0f29c8c4f26e689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298a33f911b6b53b4fb7c4f920550da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861bde2c7b550932d3e9fc846b2f73b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb980202b497567dc0795f49da7fe9c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e396e77e70aa1e72ff09f87bc626513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d73a741faab23a2ad0e08ae15ba0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05139c4aaa23b82a30aebe88f3c818315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94342ec4e250845edd98f7a61dff845916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbb26ada0938967b00202fe4c93aa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51111be4c206395cbe92fca43f557ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de5f8b4b5953a44c67f9afee611f1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b7b5f959bbf91748a78c4c87f83d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edba2ffb9f93a95396226444558f5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e35225ca96146ee8cdda4bcb4b087622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d4ebe635cf1ee2a6ed6f8340a795b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86317d02920a043a440457daffc58b9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ddfbe5598e87b813c575800309e9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d45b6e2ce58b26af8d451b30cd84326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59752c5f403e2f4a2bd98d0b8d13f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6340ab04dc378d73d336380337448528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b707d041c50b52446ecc4685c9f3d9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260e9e92d0b38533765a016e96b45df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aac6d3acd30d4c0eaba3b961fd4db331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b2383d09e83a2092736fd2a5acf7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c097664b71422fc128e02d289056b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e4f24ea6c7a60055f7eed6362c59134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f012b5718b7d022ff0ae16da2a2406e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b60000ec5deb7a013d0b206aeac28c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b3a8213b2de2e5e6b154363b3220837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0377cc82d636767359acd88bca45f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a8c494604f61b4d85fa1f1a5b505239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc268c1508745510c306588978abee4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bee61d438cdf6f59198daf0cb1ce8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7df80f6d1acd3a52e4e662009d62442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253da18243e8bfd0d64387b0cda2349943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5599b56a7b79131f093484a0922353e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719be7016e4b356ffe0ef24999f8cf845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12e769dc288432cd1771ee932eb48a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4e4b6d90df046927da1f9f1033ea347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c02278f5ecb7a9c4d0c0256981b2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7817e79e910610a72330b4f550c578d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de443cd5d701029ea92d593fd7e68e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84794495a3646e22e0b48078f6fb508651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd17f43f119f00f1ef93befc47cacc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a94d39e1b380555405d958341b3c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171f70f183be5291e8b0969d7a0da6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd11b7e8f9e7f7cbf55704584ded6a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bf778c10a0feb219ff0cebbaa805156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06e0c36383a5847630fe96d138d93c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544477fe7d5b5138c1cf3cfbb33e366658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959050ca19bfe92db3970c0e9d00cd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cd596a3224488b7675ec40a7f8f2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a006a9f19e2d08c98a32ee9e3bfe4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b4331e93072c80a30e69080feb38762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f972a9324f53e37a873f9c1bddb3e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4741c6563e62a6a99d2dbd5f649fc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284cd2c01b96f71e7109d3701922dbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d8f77088ca41015d594708a13e2ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620760948ed73d1e32bb34a1a939cac567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7267beec9f51a580115a3948b10de068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a476bfc34ebfd7620872902354df6c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339cf62f51ce3959e84382e14ae1e6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46fb8281ca083798a5ca501ce89ea071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa6df73390da3ca4f48a0b4461337172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ac48ba7d367303bdf11d1bd2b6e1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4394b11f0fd071b67255b49decbe1c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4460e9cdcba62520682097876147175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795ca1b0363038af154c5e0d6e9b4e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e2b3a44f21cbce4dcbed65b3d221477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce4ac695c187c3d7b64ef0c416e3ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ca21fe5e436dab3ccc07bf949414e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b138ba15b696be267e2de6ddfc0e1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94a6b61dace7577f0f6378772d841881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f775a9d6f53663e63fac12b1b2c82fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608735e8dec2d950c735b31be0b3e7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706db7ecf969953e900bb6df68ad8b3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ee070bfc389ef4e99bb7054f5c9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc2542db9f7644fc2ee094145a8eec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f472a5270d2e292e6c357617a5d8bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1bb8c426354db5a109c09f7c85c0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c16ab15d38c96d5b52f8a238a7bc7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000477043ff54979fa6cf310a61067890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5841e94d04ec1672458943d6c04dbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d8ebed61bad5b6a1d8399cf805ed092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985d973ab7f5e9f17baedacbd27ae3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e4278a0e108d39c6eb0d7dd44d90294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c68629b2afa97ba141f7d9f16dccae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0b7e41434e01da5c43fe46bd2b6b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871987f0fcfe41b6cf42b8ae58419d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708cc4acbc1e5ea4d9f2bddce3badab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12abcfa9f17f85c9a264769f1bc2d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7364f66e1f6eb8a9384fc4cc6ca80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567dd71f65314180de0e3c1ccffc47e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a72a1bf7221c1ec0088597cb3fd251102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8cee9088a1b854eb8ca8aabdfae80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef8a8e80f8e5f0e15b67454ce2a5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618e2d443a68679248562b4531cb7ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05377b0e1141e496ee2c2a8b9fe9ef3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ee8fca1746fb732e8ff6628aa2050107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe3b499d08937af209e2712e1cbc19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805308513648ec81c99dabe802577c4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa243f9fae6453a8e8f924adb2a739110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f050e98a633e08f06e02a84f0969f4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de08b581bdc1e7ecde234688494cfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b62e8adaf4aa654560bace853be20d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ba56e46c4daae2c9bb42edf04eab6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f528c3d07284e1c46c85d1aae0dde3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b632526a6f1564ef80fe79f845193116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9106f09c7188cac3a9f7d006914a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646deec9314a11449c226528473bf23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d348b993d077df7258ed7f40ed0463119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6b4f0081da6fd4b45599f0a77a58a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a71734688744858d167f4a8ff084e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8618a62d665d3f0bc341ea7bced12ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed9708c204eac609e3939bd0a4719123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62346d4a4222da1505b7f6e5b07ef94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f986a58af837c452743dc9e1cc6c7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf755471f72e89af42dcd4ff6c803a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410ddeb2bd6b467901559afaf506f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694db31b6740ee6f72bb83849d299b50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c73080c247b49caf805447fa7e5ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68656d99421225518a32445b5de72201130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda25ce356b83b1d3ccf5a3f52267f4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29f9d1308e04a76578eb3a9ce8d6f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d83e4d2422d3ed48477e02a82bb05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de0771c56c1d650ca8b8c8eaf15965134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84239a6b226102154f0661256d31bb79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dba333c78d76076d68843e03a16912136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eabddda59557ddc827007e4c99c5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a3dd468807911fc801728706315d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848acc7d28f685100e9ce7012a375af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648777912a1a38d726fdf8401264730140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf81e76917cf04c8843d78505e6cfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b98e1ed4331c11581362611b1bcb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bb1076c55833fc45f522e2da903bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ffb9798fdec22fa77164206f6d7cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1539bb007efadc2369cf97f59a30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e9e9ef7f7d15dd8fbf3b39a13b247146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d43c86fa2c9c5500b79bc96d8d4350147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e80f7238e65b8d6b2daf6ed6da3c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88a7b5f8a0bf8f3baacae6f6e3e38d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f07add8c94a6ab5c5f184502b9dd71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca0d2faa8321716f9c2c303c51c87a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02276cbe6629844977b7f3b00df8c1a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2512921c7edb0bec0998b670811d4d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906db3d0cc54e93defa953294934581154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aac7c9ad025f10c7c9bf73e921d13f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ed623eda29eb426480072c6a7ea68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d390188e3a3947e85152a78bf00bf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec032cc49da44f07e87297bac54f6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82ae691d99651e40a81ff3f61fd651159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c7048848b0bab2aec8fba26cb29aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedca20cf0f4f1a63e8c3a648dd0f11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6dcad829e959f888ef905b7d40f18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ebb0a519836bf54ce58a40628d189163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908c339f1e1ae0f82b80ff28b515f16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661950bfd41fd8ef8ae11463c7cc358165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b6c52772e65965b4b615a45c775a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527b27f3cfc31817f673cde6eca3c38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0772b227b116b4dcf2f7e59fa223ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa007d03ef1b1eaa13c82004098d6f5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4967a95191c259d9c58d62eecf233e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad54432f4c5ce02ce5ea5251c2e278d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debb9e841e73a2b189ae82c3685d954172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5443ca6295517c38c4388c0281be6f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f285bd1c66557625ea09f15fa14e64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47f6a36c66e0e973c91be77a348e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3ef3765720ade268ae99b54da254f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf9eaac5d8f14d3325094b60c329b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078cee308435ef9eb164acb045148df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6f57d3a782c16c76ebc55e4fdc761179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a661594f35cb856509089d75637e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e0f4eec88c8c46fbf784dcb7a194b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bd9ec30deb44a8aef58691b3d3489182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7f7c50eceed768d7ac8b0c99d6ca7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242fb93ef5136a4f57ad232c3c45bfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784ff484a908d85472339cd4acf0682185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba71c1d21d5499b1e758a1ca853bd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d942ad9a7e11cb0ff3410881fb49b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403502e11ea17f426655a3fb110d7969188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc65d4562a33fb1d18615ce390d905189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e7b4ad0f0bd8792f00342076b5915190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8188a8a9ae4ff559a905c65e90ee9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c00afe0379a4359786222d006011192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687b1cb57d8678563bce1cbf581fbde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4e47db14f66c6e8bd0cca727fcd2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993371ab6c31bf92616e8c232d79e643195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12613050339216ecffc75f2336186a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746cefcab91d42476b185c754be6b87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6335516bd1772aa22af413bdc7fa9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614f2462aa0a7f99e11fb5efe75ae05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70edcaf473a649c1609e905100f41d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2eb065fc7070e9e3dc036a0669d22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae954d6ff4a18a7eb1b6af7fb50c18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565c7427185ce1e24f8852543b90469203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6df090b58c8af263ed2d12c076381204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce404bb0a56d54c82185fce30033694205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772028fa06f351e48b49a90bf7a1815206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aea446e4c14cbca27d73abb46b450b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad94cb4f9b1166efe9434bc0d5110208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91655c965e453d719f9c3a2d21971b48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6b2bf2da0f6c388ff2a91d3d0afbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31dae18c0b4754a0dd2e1b4378c9cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af360391a540ac242186eff9055ff482212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fe3e6c2c4f5c09bc5bb6b82363db3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f44df7971e9087343a8c1ae2a1280214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a3f36ff634e2a96a8adc715a02098215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcab86767a5fbe62722aa3ec88bb8e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90978f8f859793286c5e7c0e01c2f1bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ff4f95409dc7ddf64d0cd5f589b25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a6eb07cd017e4fef3aec019f51b38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a1ced4ced11610eda4b3b7aefc50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf37f8d5bd45be2943e5dc92b835511221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012fc3dfe6d144ce5dcfcffbccbf275222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10010809ad5556ec2ac0ac4cf38374223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40022ab59d078ade1f90a7dcdde201224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba3e0e71200393ec6aaea31b428442225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329a261b34190c45003f6ed513124a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c49efe0b74200eee42a50df2294ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0d2183dd73f4c4d19c6b12c034886228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b84abc0408a1cc6bcb9217f64270d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00534afc9e804bb691b43dd4d0c560b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d0f266359f8be3a07004009121436231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394ffb5b726738bd548d03b5e666d52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd994311b65fb481f83f7bbf5d1f664233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fd9e8954aab6d850317a620254f0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d0b8b362b0cc9508dad03e5ff416c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778b1f40028f49422e890fa6979e7b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dac299997356961e604a0c56fc0cc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28cb61d64ae6a106e1fa75aefb01f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc725ae050ab35f24d4d0da164e6c62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babc7771d7b4504a058d452fb9d1af6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4818037c2113b63b28afd9f607eb8a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbce54ef95b88dfba0be6e7439c2966242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e468846e8d4c4f791497792784743243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ef0bae42d0b7f7062dfb2b1b270f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c00243f33d1b3139d83c623dcc955245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778065fecd4ba59e403ba2bcbea8854246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bec37b214dde6cb9f6cf04068e584a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efd002f0c1f134d2f699d376635845248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408b97d667d284b22e6865659f0f214249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c74a93c438dc84ea6a3479379a0b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b802511e8b7a0805a4a8c6ae723ef89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b411561451d08fecd75f410ac08d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33605087ecf88aa28e7e1e09a9b76790253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f90d2f0987f40832e58ebb6bdc58d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742378a2c3c8daa132ebf9eca373def4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309b9933292b7970318578a710640c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c6db7dc073e5275d8d0ba073e6585257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91323f4e7a5112d4c13735732b62718258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20824b0e67b9c662a40f5c8f6268671b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ef76b5969057aa37ffe252d3d2ecf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89448df6703f5d1c2355e813bc5a22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb150a06f1ad282f45db2dc33dbcb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22027ca1efe142aae3fe22a4c5e9090e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131320cec637d66f5cdac3f59ed4fa3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7a7522bedfe44c50c984c2d90ab61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57681eee75286ffc0a5fb8bd26c7dcf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088897b651ea16cef117a615b8b9f8e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f810da26d6122f96bd25d9093ca47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3567e14fceae816b8b08f51c5cb3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47c9a3b56956e8ce499c7c53c13f97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80033198643244946a86a2e10fb1416d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6fc672be09ce7312f132a612497c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac9162c126eca6bffabb96c0c91d46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1813c765125f00cd384bf220de5bf3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d84bac5872b41221ad9b62a8b625c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c5989510ec9382eb55f032321a7c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfcb29341bd1dd16fb870e7e0e53af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa7ce2b0f5b9c02f06562af0be4b7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27775e5afac722e8bf2aba7a885252279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffeb1a5996b898c71838c00aaf3808280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a185e4f7fe7e8eb70cbe9c7e66c1da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa762d210f560df0880604aa71072fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58559667ac0c4da243e618e6c7003be9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c776f7bc5ce3568c131693dcd58948284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176cc0a6062fbeb31063bded6359269285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2da70120a36ff52d08df4efebe3cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21c3a57618c72b0f7d31cb4909ae5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8be70a86655fdcc861b413d722a6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890baf32fc2bf57b2293deb31c278521289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d757be1a33acc97c97ff32a9ec0b089290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da90d40d6034e534c71bb02d2f0771291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936e0b95b3177625e84a6875384fcfd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eae47c177ecb4d912a61772dfb0406293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e68fe01a0b87a12267d4c01c364b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5338ab91bd31d33739940e6665ad4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140482a9c8cdb3852efd1cf54429d51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c92862b830f9918fafd9c8699a3b7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e541e301a874e3509e34dd82c6071d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb7350fff9a6f06aa0520c2d60a15c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679f75cb4215d6b7c706c79701415f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85129f22a806efacb376231480d034301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeef247e9afa75b9c19dd1ac202022302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b27e4a86ba23166f2131ce3876b1b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cd1f507eeecadb265799535b0faf6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb2323a0e7c558caa137b368891124305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252b7494af820d63ad934cf55d6bdf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cc0d5d2d6ab48cfb128999b4b10d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6620d57a78c215a019c0fa174516b02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75af0fe10f9228db7912178a5eb939c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfc3670a55db30a45c3bb5156308ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21f70ca6b89d0211fe05a3ff7babcc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b9ab33e0fc4c17d540d1468a33dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ec9de21e4072a051ea2b221d7f0f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03c7693a2e6bc52fc1c0b87078c85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9bac7267403e39ce528fc5fe89005315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c76d384126b36116b32d54f8e43140316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30850a941ee32158b7642ff83dd8e12e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33425cc8252d04366a139a11aa9043318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fd2b61f2655c11fa1ebe279e41d6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211590f9ae8ba5526a36d2c3a301d68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44348b0e8bd85f6305a56fb029e5d92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bc26554035556e2f21febe43c4101322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d086645ee04332919369800de2114b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd34af02751a5ea03568f3be5ff6a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b074634aab49cc3ac17577c7b9e01e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54816af417b57be790cbae701cdbf6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eca5de4588f3c113d018edb28f5663327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b294e38139309f385c234e968e4ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba75cd47db4d297aa6432eacb16317329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de8ca80c14e1e0baecd2dd0dec1517330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973094a6868da5f0b4cad5d47437089331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d3a135dc627e758977d1d63d04b61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e51beb2d154c8f905fd77d55d380d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138578d62e6495f69365df8a16ea981334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32001c414b69264ac132332466018f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ea1076be0739b824cc32fc1f97d84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5ed495aa95018f95229a5792850a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a202cd3dbe975184d2e3a87f6385d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d4c026a37f5abe38b98ab871e516e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c6609e950d5502826d5ef4d43cd37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fb611c1c177b93e4298d1d980aab1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e889c83334a2eb5960e9f675bbc655342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb136661b7efa63ac8e603dccbf68c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9828b822f61fecb9cbef5fade72e7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ff3af1f9d9322a642e57f58aafa0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f29ea23bb01ee2b3deebf17238406346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb2bee95cc0a4b0067a4db7b02080e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0fc12eb4ad0d2f1d69a04a1b972ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef99490a5813f3473b21f26996f8d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca0bb71b7e7246c98f958ddf75520f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c197e8c7593eda7eaa28a2933ccc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1356e74cddcce5b21d1b9c9da5a298352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375d1c8bd8aaab418184b6b4ae294da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58f5d563b1f67bdcc761b825c16113354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797613a32b2cf926a8ce49e4a970744b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4cb7e26d1ce0b233407e6428bc619356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4169f0802b6adcf41e7c531bbe4777357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9603063bf9b822804189ab667a5ffc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2500078a64266cf9e8db9e43a6da2e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b48bfe4fbb3e60a3d12c98e95825b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4763cf302a5dc522843a9ce0dc3cb95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7339e6e7eac6798adb965e749d4628362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4264e58e1fb636622ecfcb782cf56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544ed4d7f594859a6b76f6e65e949a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbe9af5c8d8c4405cb3edd1c4fd642365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7db0d68f44d146e6fdc0537323878366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79f6e030c24b5fcf17f7bd55c29667367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b36232f332ff95bcb71fa70129f4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412bf766cb97eb27626d4d561c3e57a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00043c922aa4942c842604b5cdd2ff38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1d51c687b1200d1e3ff1e4db2d865371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edb257e2d17a4551d2aef3d7cdab68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed39bb3cd4567c0865bcab4b183480a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696d2798c529074693487b9e4002bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e5ce403443489eb99472c94c491b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e1ce78ab75a410cad8835ab72915376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244368c917bd862a0c5d62a8b19af66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65ca6874ef6634e0f0a6b8d7899412378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4f590cadef8ec599dc2d55d3212d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f37fddcd7e99dc08d1c70f5fb181a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b289ea26c32af68356904d1865abe34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bd5ef9d0734dfd419a32a988c0275382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdd5bd3c7fb7746004b48c9a886389383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d383b550e40b3e4ad25bf91351591b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c600b75fb7afe07e229ba290903e71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51262f7c43c6422b906a247f89318db6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314f29dcd1ebf52b9f99ecf75d77fcc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd76963bcd4309ffa2057398e7f63f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241f9f34cd23985eb5202d754b65c42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13996e2f7790a34fc5cf79c413cef63a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ad4a98e092ba2a930d6c2fc1c2a42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14347a13a2821d1905c81f761d872cf1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34f093bdad872ec743bd4e65dac796393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fa82bc93f7a48fa6bf8931e619c82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa822490963a01765d2f89714d3f75c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44042929f266e2050b157945812301bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cd948c4ee2594782cd9dc9b5e8e5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060b525bd075732ce65ef08ff112d72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e92128e6f318b406b00a32436712f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47348cf2a82a9a682587cc8e3eccad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b16ef8e65b420a58b2c29835541650401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfeda3a44abfdf3ee3a94d2d26e8d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318d2354bb1f4eb417c147d8a39d44b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f532921f9a08fae8d2fe470fe0cb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4221844af2e1a99687512111620f34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499bdbf39fd43f6b100be2932876f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83292a96085f2a597ac56bf8660b79f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d74cc7b41816c28c788e4d7b361bf4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff510817488774ca11b160bc44d8fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fd565deaa8761b6da844adf6e375f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863e7ca42edea6c16d66d4385012489411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae0ea0c33305ef2e6ea01211a8d55c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae6d05733925294de72bc4e099062c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c933924d1c4dc1016efe75fc41da9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4f44e36269864960e2cb7352d2924415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017edb96309c3e982c29fddf953de1d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b64b7581e53ca0774c3bab0c492d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6165bf8df5a3d62f4fcc0a25a59420418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc516dea8e8c29287244b33c00c8c71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb047e57aad25eec39e46683c15e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c12be51141f954be989cfa357921c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdd15d9d6c378455741369d5d4a1a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a579a8ab6ab31bfa74cb77214af09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662807e2fd7e29999f5564dc7672d87f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57e7c9974d09207fb610d4ceebc72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30781a9ae1649cdeb9af59cefc492553426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab957ceb1c982e0216971baf9470c6bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9592140c097effff6c01556733c1b55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282ac034923681beb14e3bd29baa2b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234dcde80a16dc0638097856686a737430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a530902670554e2a4bdc67337d78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb073ae45461a218791a33f42aa0db5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730197819813c1e731ece3975cb42ad1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8d1b80652d0015418933a067062f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754af07b998a760c1848abc71d92deb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b2bd00c0d57f3ecaca6c7a5269775436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828ef1eac2e3ccf585181d515fc21f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b6bb7a594e0ebd9ea39a19c4fa58d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633f0401a1645bce78c4e5fd8a59cb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacf85d2148df208da988878c3193e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed80855cc7755fb277a12e1f730456c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e269bf75379a51087a1230ac4b19c93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfe06dd520e824e0496c4191a1f604443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4c88114663ffe6266f865d0c28aef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5f6da43932ea3ceeaa9e5dc47be91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff09a27ad01d87d780d226d245788b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273403390a673b3463e84eb6f16a876447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff9c9db33731bb4ab77e2860702716448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aff0e427acb5f3a2136c3aa143c85b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a2b3689d99bf325cbd5a24c47bca8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fe2945136a06873815749d7450574451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b799fcc73d1f2ec5b2b1ad5ac30e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455bac61f8d7b72730c7811f5872d13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af464ebf0f7de15fb9672a614c085f43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecae693306d924f6820ba6277d30ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1646ffec5f7e3cf6bad937caebe09ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c6cccb54f5fb9592ca63f08377114457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d9b5c7709a39cbe8a5208f7d1479b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64984e3cfa996a16c1a3f931c183cd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71205e28d8496c669199915b4de11d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8e96afb3aa7eecb7db053024e8c7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3852c250a80964bb259b7d0906ecbd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cfeb600b05c34c23e4a151d7ac663463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d7f9962fa1e92347e674f17035a66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cf2313f9efc6bf8f594bbdea504d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a761dea91aa349729f850d18de0bb9e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c47d837d2075488914894fb53ced2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1209ed2cd1d804c41f3b8475b5ca9e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c3f5a9727cbc3a515a1a6d15fe2e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2ca032cb9c6831e61dd714775a2d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d6939a5ee9afa0ee9ff2653c1f4be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d673e35682d55d4cd1b7e6ea23e34e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6bfd5820c400052c9bd6dbba6d122473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cb76cc9106640ade20338f2a26571474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf2ec470ab89563a2e7d4480fff232475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00155098b103cc5f4e7cc40c2c87641476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdbacc6e62819b99c4e9b8d304b691477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea9a3a2d0712fee3a55d136337848e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6264d56a349e6effacae2c9ed4787479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1851358fa256c764555c657de51db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910a394a01c932bb83388e8c23e3d88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614f5126d2c2b8737a1242ee90ece9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c50b28261e8ddcd5845dcb63849a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98fc53855696f87a90fefcc7228cbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1dd9a235024db4ddd73ace8a250ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeda93bf6ac29f8293a7f8b4810b57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74839e9ab71aedb01b7c887d3e5954487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be242cd797f5206cf5555230b705482b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c22e6c118a550277a716dfe0f5638489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ddcfb72122e3423de82637ae51ca9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d89c2d72d66fc0039ca2976c630ab7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209ce140c9dad79fcc8c0ebbc658f2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3802d33e3d2c857cdd24dcedc01b255493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9f205b4a637a18ccb03234339fc5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc90c436ceeb114ddcb0975d14c6a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b501f5267dc7bfc8390ce09fc4be0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa6987e3438007d4aa34e9e20b60cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e59878e84734a095802ca36bb3cbb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa97e4d4753249e41b3017f0772fd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35f493d5990332a42c98f0df4095f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29f1443ee745f5299c4ea9f3eb37fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951733ed38eac387afc02c49227b93f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f902d7a85679ad8435797c66e7962503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820695fe01a611a1c4eab715899c812504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265ce358c824e7e938d72d153ce634f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164326b033916ed041e50c26079b9f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e67e5ff650447077edc8daa3401f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42f2ab9258833564479e0248893a82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05854bf61564f25ea58ea73d11188f6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a317295216558debeeeff4961a3f25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e536ee1ce75e44bfffcb2eff21fc769511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f5910e435ed9c0d8b2fcfcb06f778512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed509bdcf689e28e88a9bdfad8f47092513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d5c3b02d81b1cb6a574876b3894d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a7b044f56a779d3818f1f5ceab4eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f046476dce0b12f60ae52f8c3542e4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d029f178d3864a66007b932733800d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38fb5a98a988888eeab00b29a8bb5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfd55313789ad7c1d60b17f4c70283519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f74a53ab8d283606e34a517fc0e129520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236ae88d28084f8dbc3cceda324c47a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a1f291675cb21564bf79aacae9cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a69808845d4323690d5dfa64436bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bb62f8c4b8f2d93f21e3c06b5ac13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aaefe85ff732b7fea90d3b7e1d58f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc18f94130244cbe02ff0e037ba9c19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ccd7a3685710da1b0b2d9421d9a5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b0260b9a88d369b77d686f761b629528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ed65d47c0709d27124cbe466de0ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38abf229b3fdcf7cb3eee4f76999b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507052ac2a763d56a9d4d7af831da5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fbfdc7b5b5efddb38cad3ae7bf9ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4c3036ad5d2276c4ade94d557d24a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c904508ea80be6f83cf98213d12440534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c8a1dd03fb3d7048260466f1f17e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecb868fbd0b2a8875c84d0faabbbc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c0202e072e95eae44e155fdece406537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669eac7fb6df5868b11fac4c5408268538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256881e472e29147c4f0476fb416fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff51e9be61693d78bde2d853de88a8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8394327ee14d36aa21a15757e7b6d40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b0c5c76828385d0db2d83304ca5ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce590f67f88c3288a1f4526b4f797ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8b32ad24ecfef92290f0f7fc303ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64644f4e6ce9427ac6ffe2e25c830623545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fe91f54a665b71b67f54faf810d60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35176528bb010e12024fbe38751755e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824047e902ca4ba1d1e4744e3da54846548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c6b58833c09b218f372884f0a5f83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7106c2db5cd35f8ce327d67de79d009550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c20529cca1f5a564f69a92ac71b911551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edda360c6a4dcbf908e0da9253650a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d2ff67e66db67feefb422e694e31a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29801a303b18fad7ec41515eababefc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcafe4dc979d4a21bc0a1702e2a8d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5a136ef2e89ba3118d4d2e0c4daaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba987e69a95c60e330346a47295124557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4a24a7c47aaa6919f02b94485305e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949521914b5bd0f0b2f5a7807038b98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ce86e1b2d57740f711503225bd712560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3c50709879728ac253169a72bda6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd00c21674aafc5dec89a840edb981562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc2b478105ecaa6f2c0e43cd551c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30140d806a04c8bcb1dbe02ee5ed738d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b8b6c59b37c97b58e6924a626e217565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa02dc0ca0bd6cb48e9f93c571d0bc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93343f0beab791f9bf020cc50d93bf91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f01c68ef0b4ac4e1b93ea91f7cfda2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9f86c7347b15ee48b977accfd0a94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f6fbe80fe7c83409901e801cdae0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eb4388856bf1cfe9f4cb5f2d2ffb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3eb623eb4d4fee92c79230677b314572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326b98610ab150cbb53dfc41d07c477573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fd792c07fa6f4ce64c174ed53d8f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78355e44752b1511a986a612179af3f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad31ca737b5860e3abcb8aaca1f4417576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e796ab0f7c909ce41c0daa357e7bfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9186aeeb8f96992629e571ff1205d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb9adfc73f8fc499fb4a4770f9023e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d46be40a9958e618e4d1542018c8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37606dc6a385d2298635b6c110c8969c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839cbae05784f0d56e7f0c5bfafd375582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6dade838677c36269a0ba0f113292583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af334ecf424e32cf1472075be2795466584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9e4adafcde022030ca757830d1f87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba623efca43eddc8e7bc237e954b28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8125a79f98b7bdaa02ef198170d7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617e212b6f3913bfaf55bd6f83e7cd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b51ecf78d2fa3f24354412807b6fe3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643f98c3fe675e322e994aaa0fb4121590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0944802e614009a8b2c1b3500cc643b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b7a8f1a45d39e4e058c798679a702592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9579ecd53e251545ea3e8b31e996d7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fdc4249b2e6886a7a03eb07a0212c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931dec85f4f2a6ef03f265f6779869d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807fefa2169980c9c30d33718488e98596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03c7524b69f6d35a3fa47f6965aa84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c779f50e55a5c625518dd074df89e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db212ae8560a8105acc736a99b33d23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375b7d37e0cc226d1660283466dbb36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c427c85101d090a1a2b8ea9efadd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e254b363096a5869340594eeea06c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59037ff14da7e178dde0ba2952cf3b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f0a628fe115408b0a448b87d2ee01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0fe7e62909f4a61dc5de2422fa49a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29606984b1817ef65a853f9528730889606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d69b35985a742d302a2ca2bf5b44f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badffc9a0fc369486350dbd084f077b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0d5789eeeba7a5c4c1c8b6159a91b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc0a8fa5513c56a5d5c9b23276f09e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f8153a6a035d90c92df0bd168be4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4851d9b56c229109cb788c1db76fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298254f0a62df621c43c1bdfd4f98b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05f7f8c28cc693ddf8f06e55f2a24e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031ddb56d8438ca0dff3807dd8b6dfb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bccb296347afd28f33eed5cae8c2b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f93051b56637debb71aa2a31c28661617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627f74fcb6d7ec460ddb07c63fc4e3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f95a89683099836093aa62f2ed7480619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934b527999540671049156cf2a0a543620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d87a8d2cf51e58c6bdbb259621b58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1bc7b0bf6707c349779fb151bf14a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e650b86a7d7499ceac36b1bc80174c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eb41d91c0ec1b1c0164e9b4ef249c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca57303582917558151c32b07ed9c4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dfced9df2365db9b98fcadb608b05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39246c14d6b267a1ef8917b56a022474627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f859e0857cb1b8ebb2497060202fc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690f590245f4d859a7057ebb4327be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2b39a422a44fa3f21309549206952630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c38734f8fdde31a7099500eca30a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961183c527f24e8ac60aa5214517052632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e8dc01e8a1f573c84196e0ddf1ba3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42efb608da46bd42f473cedfde91d0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3486892d7e0ebb49888f368199cbdbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d17fd635b015bef58652477585ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e20dff5ee560829f9652119313a5c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff557eec04d6abd8a8cf95fc7ce70e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d1a6464a1796441d51d5706007616639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac44243f7c0c788c45a125b1ee7eba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d298a6132cc8b8bc67597c5688b92a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed984ef33a8f89b6caaf1aeac6c35eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcd528beddad6583013df5c8ac375f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deccbb30fb597dc1e3a87e782d8bd03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0ad00353ad8073641d1d64cb10460645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a4c9423cbacbc66e9d8d7cebfadfa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4131032b14f9ebc3bab3f11a77d60b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31730c1226a8632e51b179f539c2d120648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2f6fa9a589c700a1bb1d637e9c9f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a1600e3fbdde7347eef40ec2381b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a04b86890ec6efd860f51685977f4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86d60591f9bfcb38263e29246d5804652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a922cce07e19b4c9d0212b3eb1bd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71161977b560da97794d9d26b6c3a8ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c9bad5368f0bc6769024adce293e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ea54106d280d8779c8df27f47221e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccede0dc0fc77a3d83062e849b8755657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51dd7f983c9e7cb1c0a044acb3af90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ca3ac8511c56f0e4f0f15e8bd6641659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647a3d9d31a30344127b196b95ceeae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800e61e407c0b147398c193c690fb02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d46b4bd1a0c31c08ef0412cf0793662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c322d65949c1ea4d37bd0ca4f116c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e79528bd40ea7c296d9173d09ca5f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4592cb5544866335a6e4edf809bb0bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c003df2788e32dc1936a75cacced90c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dd17a5d7d9fec4c732668efb8688c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9df35ea40d5207f8e77c5d3d63d336668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca82e7077d8e2753d91a40776e55ed4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335149b8543ea8bd2f3c434b1fdb2da1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bf588b5abca0649fdf67bb017c866671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da591513affb17c650f16a49d4c4cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8544580b6ae797b532c93ce8c6fda83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6c988ff396c6b1e1a243f96cd2b9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc88ea0554c412e36210abc0a61f5ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca35ed645142453033a2a5619a61d40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986cbef1ef82eda97470eafeac22790677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a2464402fb2081f66d5d0e76f96ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b62cbf27d3ecf394733b61d6abce74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b42c01ff04d220d47e3db59c19d947680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>