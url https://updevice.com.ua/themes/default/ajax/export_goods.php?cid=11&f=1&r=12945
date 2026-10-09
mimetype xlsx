--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961940f555508f28cfd344cf2e9e9941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c492c6c44e09124ea51961b48b4cce22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0e04c8c633403910b4b5bdd11b1ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1ea9064f732d5528f1b645e5ad84e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cab6d93eaa7cbb8cb674c7d0f45d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2cfd44966ea9ec9e8f835ec3fc00b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b5ec3eb743075b5097e65782874227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5c2f51f306d178af26f4e4d4cf6878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7340409093f8fb769d3470fb95a0c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98bdb69ba4091ec17e24a9fecdae0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaf4d306835c6c302b771dd25a838811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656d66257ccd345d96cc01211f5b38d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c33b6840054063bf72f54f838f809913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958a9c169e49bbb9219d3c89caf993014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef9f08a10f3f9b5fbcdf67e6208cd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aa890b7e140ce903881376e5a249d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ba59d07f1fd3107284968d67e632917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58502c9c7f54cae61d22ea06ea69011718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f645dbd6e5238c88d7e34050428d57e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616413b5944f17b9cf5fcb42c7b7a2e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e0a0c876ed7b8f7998fb6b3e55cc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97253208b68ae3795b40669a7a4bfa1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea88b1a3e3da3ea31af8739040ec1fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df88ac49f052cd4346f40af0904ce6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f752d35f5c470b4194741bb2c9d7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c04d2d466336f7088391ea90ed03226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e9f653cbb9605aa5b74b5561bad3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e726039e3385edec37fc50390d6a7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bda0a0f39a6407352bdb87f560806129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fb191ea8856ace5a4197d00a28c8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af435093f4051f7fcb190ebe0d27d9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2d26d9dbec4f5d5fa9ed97a5bfb0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ebf0bfc16e2d014ec9eb2e3ed41ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45924c90701345b20eab138954c504234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2730faac43c766ddb209ac59621ff0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e5cce0bddd771c83dd0a4802b5e4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064ca6b8209732257464ee54c23714e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886bd616a007eb3e498b785430ecda238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dc39a8a43bb50f2338d5d21d9103939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95486f972b0a485205084ab3e7087f9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5b17331062974aa8e917668c3e82241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57edaafbd2fc8b750e3e6e83df77b5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d72c66df6e863100a3c3755702cd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ddfc86fb981d96dba04bab80f2dee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ae8bbeccb2f0c3b662c2f42361a8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be284e1f8d1d547944e9411c1df36dab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebe81c6b7a44d4bfb56dc2f2ba962b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65539153273a11cbf167c2d7aa9538aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81f14b5e8fa085d9ceb8c018df4b1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd985f4c52970f65bf8abc4a09dcdf8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae962fcd0e01b790d7ed886a17c1e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5e6a585368bda0477e54404a65b4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7cce659848c06e804eea91753461e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de43dd6353112ceac0f427616adf37154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e1bdf1cbf637bb29719b48fdfef6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16a73a7edf2fc1767787c4cc05e1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a106ec734ceac2662f06f02d286d7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c2cee59ad7ad1eb4eab5de82e3b0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa30a292b233c71d8ec45ea8bee4df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db65fd236e5a54b93d459a6a08aa6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234fa79c441b3fbcce330d51ba89f2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf0cbf36567830bf921eca176d212f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a8e21061a1f7ccb39b34a9812b9f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff070b02301e54d3e3952f472b4cef7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf5372eefe2921c422b7a8265623765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271c9c0d9c504aa4be19508202e9d3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792781606cd3246ef7ca396fb178034b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c6640a31f5e4fd33f2b5653d3cca868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b647a931c8b4f32acf72b9e71d63369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436c09661ff474d2908604eac7da51b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc8fac347788fb4abace056dc49b0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544ecd7916240446682f11976a6382172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2bc0e3d47a5cfe70260e16f3a6ff373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9f60371d60a18ecae9676ffc1fa3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a401e7e5201806d8d9ac436afc6de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9d8a5bf1e023edd1cc33073dc645476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44b99e16a89eafbe90a70ee17cc1c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a18cbc37fcde91fa26251d563e6a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72feca4f3da4a7b8759a67e4e3a85e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c21d3f64a9bc8cfd1ad811636502680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81f68aa72a854da66faf2f9c84503381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ccaa052a4098372284af0b6e4b31e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20679b9972169124d1525706e7a3724583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f080b92dc8630c8d75c09631fd4b65e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddef2311c02409e47889a20bef3c6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dd9095f4e71876713d7ba0192885486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ec5da09313b912978282078c668f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed4c6a21a92508a8f90c1c7e4b2fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b9f8798d97dd944b5bf9b23ceabcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999a1e43bfbcf98f8b6cc6af5a770a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc4425237f0aa1c7b5538bb4c1d5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cdfa2946c192bd877fb911893b81e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfcf7fafee35f8d0fed5f9e091f10f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96b2855f3a85a8f49bc0430980af7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40fc0e21b408cf06cb356822a12c6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d097f0542fc76b44aced1ec8d4af6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326fd4ff5554200365ef86a13cdca0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db496545a12f6220637494b436918398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b4490696e22a737d1252c2cb47a2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c428e7e2a1b842a64a15fd6855568a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ff9a131a9da6f0e2c155124b76ab3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1269c74566009a3c4e3e194acef98f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3086f97227ecb51c809475aefa0af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78c4e3f076bc5ce9c8cec6119e9c55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9ad12c5a068c5cf5d753256b3c119105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f015e6604ff7811913d9920354ee2b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fb45159eafe48c23e11c3511841b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635876896b91c9635fea0073c946f06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498375da6b25b46c315b77af311bd8ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a2d423223688a5e1113e6235c8292110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b849f9527e109bde21a37f498b8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5d50d63de4755602bbfc4ea147abb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e177fb89142022e8be5e17fe36f69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d93d2726eb30a6e6b1200f24c807114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4533ee68e2223ff49ed99d9723b985c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b5b28b0ea1d8dd894e86c4b96a540116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1359623da71c6afea097b9ca2ab713117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a2becbe8c18f0cee6bf45e7f54a36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d135fcdda48a41c51d19667630f76e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbc18405bd2cdb2f77e1b1add55742120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ee54ff1560e0770b08f935a680d90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590fdf4d4baee3cec7fe9c56fd9f2e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a30703582a103202c43828b817858123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db117e6d6c26c9275fde1e11bf934b79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fa76779f1b8854e1a7e0e7bbcd13b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbce9bcc27dd9db614d7a609a743f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b931193852249461a528de84634c70f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169eb5f5e17b075e8b5a2c17814ebad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97d131d9fcea1a148d30588ec08cf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899062e9f7da938bfdfedc3afa2c33da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df42c16c3dff3baf1e2f63a97e8f2dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac233d850ad33ed723aba6ad63e4e4f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13053576b4548a4d173ca76fc14e1ca5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e66cf34b8caded73ac1dba44ccc51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c4625de17c41bebe7000cb67bd3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7de815fa54b6fa6d286baccee24d85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2111a9e1bf5d15ec57a067a794db8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32695fc7848ee75e7e4224869954e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27602b1e82856407e7820f0bf9355a67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cf3a681130a57827297fa74754ffd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d54899f31dcb1c2115e2735e55056141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001f48a1e34a350f60cd1ca9c1e60f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cfa58d568b916f0199fef20fffd8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caf0b3e56d22212bc8837f7bc82dca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919509e11277f218e763ed4247009e1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf48145c654ca3786ebb5f40d9ec812146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b328d760ec283dab2a9e3eff764b12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0909b411548581fe2474a58b0b95ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a0dc6a80461553b217ef049380125149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca2ec8d3bc227d6b81de0161147966150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153c56339c032516e0ffe0f8f5f8b9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cc3049bc8c2143be53b7317220497152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d1a17e7613ace814da868f24c6ab3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2ffc74159b348819d0666d18408b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575b81ba20970d44eb05f96750418ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30239456876d917100b039d868d9916156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9db29ddaf58f02cf1604020cee1c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cf90669835dfa6c3612b08d5957e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fd4910c2d4c24ad51c9a3a6617335159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449399efa30184adf798a6d728d3d54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff8185d9fcc7e354cc306d2568cdbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701e0164b3d1bc01fd466746de9ab1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dee40c9684ecbeb4e0bdbd53a97982163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5091f0e61a309b17dac998f9d2ccd06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2d13bb3023e11e1481cbd6b68f8c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b09d48c9090821d58a0f9ce90a762166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614610cc6677051f45245e74369a1ffe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d839af8831597e2bb625d145868d3f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed162b8d2aa5e9de987d1177989d5014169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bc074f849e87d56fb6f2be81fd829170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968437ead87b29a21bd9bc2f7ed7e53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f51fff213010db3452f666b7339ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516eed1f205575139f8337873d78604173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e64bc5bd84fe359b8bddfea87e6c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b2eb59987db0ddaf14243d8e1ed32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107b89807b4883929c1563d1232a3a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79caf44b2144cffdf48a84327d8bc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fdbba17dfcca8586178c0df27667b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3445b2b19a8dadc66fd5116876331179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6e14d3ad4fca5d2e43f748c9366c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c9fdff5ced86f83f6c9586ab1f498181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa21729c7bf612b62dd77814af2e4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3a69085d6ec9a9a9ee61cf0da4c80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaa2c62cc4a451f17661b7c4eea25d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3525c205dc839fc0faae80c3961cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a98f22cc134ce925b0dbdbec057cc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47bae8b0442e4dce334e6cb3c40a77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c303059168e6e37fef548565de622188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20948e1de820bc0f55a15e07fdee4522189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d2beb43dec12bfb5b4c222eda6f8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c19b8d8d578a831e734ab37d2484f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d07da23ea88033dc3f7d1d3ad0056192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd47f93d717d6b73baf25f8fe959e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905800c584e1a9ef9e63c66e8113fb8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f96e296e891f6e6c575c0551444a04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1c3f9557808d3a5702d66851d5ed7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd4167b82026817680873d829e4e73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09c3ada691156cda780f16ae3a3308198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9926b282bf0a0def095ad20c04f3e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f45e80f915fc54bf7a565ba0c0b3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cee9d203c3b82ff05097dd147c3867201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205d3d5cb40e259db52a4d27a12c806202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7addffe09144d475ca9bc7c6ed475203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927af7a8142183d6b3f7537be0358c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d41d5661009eaf981854626eb67d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4968484d7cc9908f2738394033511d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6c09aa6215003c7cf9e33c1ebb1a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852cb45a7e32541a7e5154f252a8ca7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d5b5b6e4467658414b6cea26bb01a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb10edfa54ee4e8f56e4185ce5884f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b2453653e489e3d1d3c4c64870c95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d656858d9d117f60da8cc05e527e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7834fc9ff7efb5877ad61a26f9778213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127be3ae8068d9d70de90eba99153853214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a41f1cbdb3ca3bd42c5dfdb427e63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751f319b5ef4e29940a89cf92eb16f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14726ec7702f618b77e9d5a2a39a719e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757b2d648c137fa24f1521959e2a027218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab281b154775afe1be129ec0abb83d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd7789aa86b1da60c2150dcf97a7ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383a4d35b68ee47790f82ed9add1588221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2239def3c1782a4b21b8bebd52c349222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bed7f3aa5fe24070305f39acc0fb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f60397db73173722881980a522ab8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fc6bc6430970b0c189a6a6a763b8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b799d9d1b85284b0ea7facdbd95ee6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63105f377d669477c6bfaf99662c9d19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e061468a4dc69bce2d4989519790123228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344f8ca8d787fa3df61d5f24a33e3b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535694002fcc97b2510bdd0cbfb3288230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15dc723495781b6127823d7700490d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a4b0ce70f48d26aa82ca526d8285a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f2b58cbc16e54c545f0e491f6f08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5483d324c2dcebe1d5f7f67fab604234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f3ee89fb9e820251c5b561490049235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f9f7d96ae2fff4b2d6f425dd3dcf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693b431747102d6a4db102974e21347237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec79e07d7a4fb46ab893ed521484ee3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3465f0c523dd09892710caba5d48f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29fbcb1ca6ab0b20cb0c944f201024240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d4024d87c6be5096bdc83c56d5f75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7f1e1c172513dab25c21a57245d99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec31aef0c101af0d5b8f3029f35aa52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d8228fbb2396da51d36dcf77805f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77314b596bb822a0e577010ee4e5e645245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f53da2b6e44726fae46a7d8ae8e9d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e944d6f0bf620cb391eaa0a68ffa0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c2ed6a918c46c963be39a840204f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d266ac7ae798abe4c7d93724d69e29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339b39dfac2284c64f70650d617c21f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2c58f9d0c503b4ea43b827461787251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da667648725101e32d3dd25881cdf22e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd06d50c9423ac2b5edd4588905f00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c53b8509d2030d0ad2c85f15724c17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536a6fa5524e939d9b2952f36aafc73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdafcf05d292fe48532cc541f46c68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438bf9c26a3e59e7f3833dae74e3309257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918d5855dd0dff725822efc7d73da88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d887e63bf900ad5818271879c1bffa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808ee28b9c3fcd91286136081ab259c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499cbd278cbea56d1d1a98971816e35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ef0287ba001f2f67891883c3d725e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5af2e862eb0b638af67706a879188263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779f53660b97b61c87371c2a3a2c87c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaadd913f4acb74432b8d57b69806e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041b372030feedfd7243441acafb153266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d57b5da7ebd93f6419ed326e163c2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c3260c7104782ddf9dec9bbd3b2d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044386b60bc430dd18b5c1e998090dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a191b50afc0eb1aa0b1aebc3dce0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39c38598f8235446936984363b95f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17937dbc3d3921497d98f8c942ec23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61c486353487f4b504e09777a23023273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a972d5db12f51414ef2b074f2e99e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3116924788f312910d4706c7a1e2bfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ce08cc34d5da76ee5df0b1cbdad1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20340e200d18b6325c3b21f53b54474b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ce72d7c0c527a5aa2e06dcae8282278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60043b47f5ee4459afc3484e03ffdee1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0212f6e19d5d2cee2c0dbd6e5e8df91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c986d033003ad10553c83778c0c8dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71670676ea4b530b68720fab27bc34db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaf84c65bb53dee26c2a946b2d376a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60376590bc6003999733975653f7e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9585a161f86fb7260d7075aa7e9d938285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccd43ba2dc3e69642fa0e4507c1a5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500faf8b95bab621da6a55666dd77be8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50f5a3f082b3fba8eebc94a4c32e92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3055f93b4125ebcce2940eafeecaa9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92e63e182ea0d029f5163272ae5825290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89f844013246b7f5926b7a07142ea7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aaadc673f4ff1743970fbc8f110f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae02681f81ba98f8b489a230bb759b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ced727734dff15b0314b4cf957172294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b7edcc8fdfaa32c8a38adc973d7ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416be66c23f927ef1bb93707770865a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e04127ff9b0055c4596b385d85a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400579437318a6fdb35f9dd431a371298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ddf809c6adda7a26c9323f5b30c45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152b6aa10c1fc89c8391ae3cb6dd3f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483b8f9be029d45594433d1e206f35f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91325532a1f150107f9e0c0c70144cd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e57e0ad76aa941ca078871962850b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8e3408c589c99056a5ebcb7fb6521304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0236d77dd8e611d4becefc2f798b574305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f542faa33d3fd0184d636f3c9b5df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe37b82e759bea51c0e79384aaddb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47894cf8fe9a199950a1cf1fb6734b15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d1f957dc063a277f4f1a1e411b075309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27de48b1cb48937af65a54e1491ede310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b996c78f956869a8a1433a890ea58f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f8e2c48a5e4b43a77e7e3710083c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504b3aba85bb4caa493bd5c5ce0f5a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce129b1ad72463b612a0b989adc505314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66d84b2f967dc99071238f92384a70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be16683897bf952f4b58c053fab4a03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b86d155214285f8b49807d08c07981317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0898d8db06bac9ebb8e75fcf0d669318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5fb6bcea8224626a074f6e9052be8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad28816564c86886321a4680672012320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25fe0125ae0ac9464153883f56e845321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b4d3977e5bf239e8db2c91dc0e1eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df7e4547cb385c1fb6135994e67ad6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d682ff3608c60de69199c9afa8baeb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4038e1b2f6803f7b36432e9701d00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f5e21acdad421f6c6b0b979323870326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3e310ef0a021c8613341898bea5e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e2ff995bfee44411233c108b100f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa0b75133b85df73e2cf21599d633d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25fc36a302137c22f877b111d954bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03b7c4821381105517247b1e6b1dbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b1783f8bdd103d280ad2c50ad4361332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce836519cf147d3b85e3c24f70a3df2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa520010926e275f20ef5c0e668da1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e633f84b0308d7df55fc15868dfc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010cdcb8257ad48d95c360751545d83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed11f2bef84f418e9dd294613d5045337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60418bb0b99f86120588d04b31abe066338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd24f9945192f1eea58acad48a4025339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34abd42353b4437c92718f83014fc90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327e2cb2253de526a50913194e86bb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58a17473d111cc893408ecbb2ff375342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e262310e6bea5caf02795bf72abb98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eaad58e9d4e93674b51e485d12669344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac85c3cf1a05331d404dc771cb80a60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad7b040f3443e485b3308c1b421738346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c34d826795b7101d4c1fdf3eceaa5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64b43afa0797c3d8601af5aef2dc41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6d20a1b4836a41bf4a3e6ed82def1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116001c5b5dfe363e2050376173b1013350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecc07cfe46c5ada3c41fc98f8125d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41cf83dd3e31d527d5247f74f73a94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8c7dac2149abb749bffcc634bf056353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f85892fffadf0ee016ffe9d7df386354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23911e57b64569b85c5c9a97b52c9a6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6895052271085df339f3073ee4506e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d51c725ff5655739a3685cd199e6ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948676af26e6ab702f38501bca48703f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73846d46f4dd74ce39b8f4c55f2f18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86cbb23131ed0a66f8188e99074c7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efdb46172f03a8a578b5dda4f22ffc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7b6f04773ca1770c8d7c60a5ddc00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c3b423aedae00363d4e1e22c71191363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff70ec99610db09a5d9c5bf32c206af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d715e72e6520f9d53d6c7e0f2c1dcb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea4813357b75a0d8b29aacfb5b7809366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a141add7f92568d9e7ca44457dd3cf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655b15466f806a84f01fed0c798ac0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a6ae13a050d448da877ce372e08e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff472903c23b456feb159da4f39b06a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb7beb1ad3dd0dcc688289895e44f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c8f7d71a8b679a6e0a460c7e2eff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39679dd2fe4daa302850f9207089db10373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cc2510cfd3af0674a8536b70e5753374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35795d35bcbd69f4b7b27f5f4b4ff4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd28689f4813989f4bdeedc41249708376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96f80d4899ac2e63fdb3cb6db9825e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165776340c7dc4835d9a65c63ab92ab8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb7a8f913c6723f48039876a40b041379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8407d22bde7b6a5d01e067dcf73fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f86a0d2a22029dd496401963fa62b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33b43012bc27a6b4a2ba7059c6fa9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20879a4015f70702d373075608cfd011383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ae0136f73fd9b177eddbe38611ad7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d3e73f1c99335fe2d8472307181f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b2c4db1671d9c2731f4b5c0a529e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c26aaacc42f2069ff5b352ea529c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39fe4ba1e3b9357756dcb219239f99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca759c234cb4b9f7d3478dd09596dcf3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af2219796ff766ad1dbc6506484415390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da9cd9e67b969fc47f7b2eb23ae007391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d73a12b4c1b70df2fa06ed298b84d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8e67467880c57f63cf3d6847cab60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85fbe82bda5e11d8b6fb542a6b64ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e77df24b61ed627ef2fc0a14dc79af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359f9902abcda5da90d8acc02001b03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cb425c0b186d925f6d7d1959f0d81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85581a7b9dfe0e9153625b947b942a97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b19d8b05be0c75d6c4edf01e22e1c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed4821afeb8741ab4abf2367b9cc3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db4c7a740c2272d1f3cf7cd8894c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e1e7509e4ee5ba86cdaac78a67ab4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288327211be98b70619313d515530d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd81d2394abe2c0993fd3a0423df3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae3507496236e7a836ac84a7fc5c84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0edfd903dff18a6fdbb96b3c803f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072ee6141e5ffd954858f012d96bf26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ae7b32051894382dc14a9dba36b96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad8d56e5df4d23c6e8c1e656ae6e56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbdc8ffe41ab4456ebdcc8ed6285c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3031973402c7a5efcfef4a9c4767f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc44ec8fe4b953915af427e7595d66d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24eb87ca8dcc5a43a90021d23a006b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f7701a51e2ec696aaf1b44255c55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b77f897721f052f1afb5a98561f24c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6823ab35b5bfab242750d511fd8f49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1a0798921b3ccebc4de60e9787139417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80233f3229bb509c0b4b1901f6e53df7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65db6a3043530d8770dbd06f4e502ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc0155946219cf3994fa74d5949d17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1fdaba4e5ae6a2ee581561b297e28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48af2836c5fb6862294d62e04c113d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71de80bd884aaf215f5e7c4b848e7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784a75bbaacdac6c56a3140da35c364424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc81472cfbea455a5e3184ee691eef0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046f987282238aed083df31ae1e4db7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9339a53490a32fa5498750616afdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ae29019f11f2a3dcd464e88024ef3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802b0ca02766dcf79295081b6d47a1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470af122a576f3d54a4b3e295c1a93f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed224057a9b99cd1d73e0da7bf93c01c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161b02a515cc7635b12e2e4ce01380a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd808dbf21885110a1b93e9aa1340f79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb059fe8c1242140319b44302bf295434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f6d71843667c9c98c02350d7c7a82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e852a583ce42ef314361fa56022f6cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640e1aa1cb1af0f59b0317d1f4bae3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c72b1919f2ce998e7d01e9e71905a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ba42227da219df059876a9271675e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7e64714ae7b1120cf24cbf43296e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee2cfb6496ad9af6cef0ede7295347441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c9199c1f938da4c571f4bbbda449442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d228915fe5b3ad0870286860e21f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19137e7316575933e251a858962b37c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e7f92b7e8fac0899f4c6a425a7f73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bdf30b18393c36f1fb443689ed47d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ded497224301833fa1c172b96512a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc81f0243d6fdd3b2a9db373b0027ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee7fbbc8880f00eea9d8065b9e8398449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3c61266a89424b84d3097883e7858450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79af1253f60a2f4ccbac223d7c37f4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f0e9c9c53fdd739b96962eafec626452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731955d81486e5ebd5264a0c72d1440453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb4885a12622d64b3f33decd629522454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c07219baea277165e9406794743a3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e9b33d4d718eb649a010fee81d8eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423012c4ee688d663dc999a8e61d8b38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f16c9ed5e40dd140a1904e828f1263458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80414dd85c16abbc62072a6cdaafc1bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2923c8049b52bc0283cfddd2951b18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044588123f8f59845af45e923797368461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087769d2761672d6fa076af2d028c2df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd1ba2e7fb4a2eb12932899156bea3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c633e55da693d84872c1b0f5fa69c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97174ae87067a9796ad0c165451bcf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080224153f3e7959bf5fee1d0f47934466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bf240af1942945fecfa6e7b2fe37f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc828a4609eef7c99fa3370a508bb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b932a63582b76b4d295be7e18fb697469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a69f6c865d440f156b61a8c4614fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803518c48b320118852b5239d75af26d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb82a41a57525ba68019b9cb95c5f1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514742576c336700a8af8040ad445776473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf57e98d9342ffa894346f1ed123d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c14408737a7b5ab145de2d4ed7d14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949bcc307b192a8d5230ee755444ce2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742e86f5bdcaaef188ffacbf4b171f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cb56f33f8c625d11820c50b137d8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e772497591557caa0e7928356632343479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229c14d47f091d36c82d8ba98ebe8d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f745eb01bce383a1c210885b2ec43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e2a8ddac5845506331ffb156a3e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951acc89a66feae4b575eeb42f4b54ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521354964662987eb47f6434ee383fb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6f537a6d13563e14dabe7bbd616ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca4b9d82ad2b442d640104490bea8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e17299e0e47b0d7d324bb6ee740b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12a9f896ba918a5e2ae5d74eb60c56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf27d437dff828c815e5b133a06b43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b64fd119ba6e0e1f0ad74c2f6d16a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f60475eb290d710cd6193f7fb4eed9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eff428da1deeae259898f8b798451492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65827364ed2c9ccc944ee0027dfce65f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408bf2bbb13ab246ba8e83546af24a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f36a33f1ae827994c915b2e2de622495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6a67a1b65715b9e999e5533b0e788496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf44e23cce6eefa0377beac4dc86d5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b044509f1961aafe90a59cf04b3689498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cafed2a77706f9e07846ee73ba1a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185a169fba7745c0428c8a17e781161500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64e3019b91dfdd68b4c87c8799d89a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bddd0e0e3979f5817898bbc20d4698502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690f6599315a38373b676c99ee24efb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb269c7d83dddaf75ffc417f792da3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3792b7f3ce5d93788eda9d2ed94118505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72259706212ed71ab34e8aec766b23e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8469f8e856646ee3f9c2f0234e8153507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8dd061379d193407dc1f3f046bc41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86ae4abebfb4f2aa2e1295544cbeaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7407fe870c407fbb5a0c1bb5b11f35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c0612ad178b9d8376ea97032a9ab0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a838e27a82f557275d248c16c1a6a86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cb706357bc601a5bcb770842172ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dad698051591a2d8f316ffbed9ea2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb762515d22ac3f35d517eb271c99ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c08db1bb9a7eb6adaeced382a0b4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ae089e179f7a8375f7c40598999e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357812142480c3b6683b3e39fc799824518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3c9f82dfee457f4a4e764da5efb26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87dabba72350effae0f26141dc1b34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421977fdb71a6547e9cd70ef803746b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8cd9938567136a5e7f26f8f6a7d9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fc6e555c1e33367ced33deac6a427523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578892597bab7605f425cfe33884ba9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8758eb0e9f08fa9d6cd9307b6453a64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffafb556106d100a517ed96ebd529b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a4cf07afaee96b7b6f297c38e4fe8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f98ac2b2ba0787962148445e4b1ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fd3add8f243e0f40e21984d142cfe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c28dc5f607c037b9dc0de1423ad823530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cd657b5f32c6a8e16f8bc59eade56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc1eb682701f926e2f926c40c8a760532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f585f316228ab71a767c6530b4ef32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af67d397bb9e3426f38ba99f27daec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd033cdb5dd7cde920893a7c63cacaab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64da3b8cd9242ba28c3f5893f332b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6ef84731ec64e1a47b9411ae08499537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10e0a112bade5b543927756fc33776538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141f8485dbfd5bbc9bf04cdad58f315539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707baa80f01a1bba11d035f97aea666540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c0a45e02503af58c02d566d9f4990541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289a4d4e53ab94aa282bf558158fc31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b248b85752f18c181e70683aaf41040543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b93bc8cc837ae86bece8b94866dd7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6e3a38a79c0e3dd6e54f3c5fe3512545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d98651be20dec14e44d6ff26f022e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e3d1ca06fdc72161d302749059fb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bea2ca91d4a53198d984efdc74ccc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288044f31d5f378ef3ed942929eec891549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aa7b8fd25a15503d8aecab1567466550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8656b18e6b984cee2d337038bdee98c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b8f777cb12885781936b3cfa4eb11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2326c6780243c14a687b30e04c9106553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a48a5c0ec550691d59e97818c960ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b31d8bb7e56d432082e9979b9d87f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359a0aa50504229521bf5d64fbcf353556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ca4e01f7814b64e92ed2663a8d4d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1683ab3aa3b0a209b84b07790af1bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1ad1a06d407bc31b40c2b7e66b8ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b48f8901733277fcf07f426f4f27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fce1bc860dd9340a968853829d27e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacb81ac9bfbe4a6928c897a1eb9962562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7211f5949a49416d42196f8a82520b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad11b042807714b4125f02843f75a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3689b9d043d2aa8a282bce8641c70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a257050495f434f66d06f036035643566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084999f47f66b7cbcf1c6f156a51ff0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f19fae9fde732c5badfb61d4f79e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7489d1578148c93cc652e8fee70a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6543fec39238e204188f0bcebf612f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968191cad2cab682577276fd5c0ff6b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410c5e6a1ef683df5fa25faa7ce1edf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b50ba468bbc58767ca4899b175912573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f28226a67f60ddc81a99981d103cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e6ea66c37f560a6e6831d498cf2c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f77094d45730ba271a9bb0a73ec547576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482793272d01f413ce0582d77c447c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b77db74ed58f1f4b649eb46614b005578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdbb8d715c2b152302d69aaeb6b600579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa3f64430324fb0d16bd7443966133580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70dc0832d01e2d24046df01fa5bc61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359a052a2894f96adc3ac663265382d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab241a91206fd3c6a58185db7ce1f9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d8ba49aea5342f6181fcd1e4e2404584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5c298fe5b456d575d6dbde8eee233585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1a77d1f6978462f19380c474d6516586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb55fbf5763b36078a94f9e0ebe0f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffad64e7356a66a572b5bacca21199f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d202f5e17e0eded7a9d72f1ecea474589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aafbd2e14c62cc3bb55698dda0083e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a769e5a95f4418e2821f1b69d08672591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0e8600bf30458cac00245a3dd4e0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10d7657697d6c041557b351faa436c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c0e1fec7c905f34329ec990827b96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17839192e2ae394bf325168cd2ba8a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f76f6238888c8ae6332fc59b6bbba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df2d97684bf586774bf9caea6e4efe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329074b54fa389702deb496ac6445f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d8a53116710e33b7a6efbd7018047599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f6680fa633ee1e935af9ea42ea157600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e49ef405c6a552dfecb8897fe6f9f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782904457f2d0dfb1e0adc14451d1e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30a94ad4459a004a09dd8b9c9eb1b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc412666615b6254966519df33ca74d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd434e0781fa65133d70f577519304a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cc995b7f7c0e4d69325257485b70c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f689c9dbeb3c3709e039430ee80f5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24a869dd9b79a12fef0dcad75e3a79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aab61e4a0aee94d4b537083b9566a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340edd80a83366d0ab7262d3afce8004610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b24b13f649bb94c33fb49e833921e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df050bc3927e3cfbd0b9a3d152088fa9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00726d00f1c911b8f3d2558f8ab34f1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b532d051e4b174ed29fce186b51e27e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afd6c1e85a63bced517915ac1605fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dadd0b604aac5697d4c11bf558445616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5414ed58e0ea9050745bc7d57c7121617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dbba4383825a00bd41e91e6d52e3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496bd8114e374a7cc343abe553a9edd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972365b1c66f958f4ea287a766a04f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d142020456ac8ce229084eed1a8140b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d17eb0e0a75573b340be609910a82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1c40e1694e6a6e83e40073aedb8bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d347bba5a53be1fe1ac73785b7cbcf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208335cd43d10bc930b2a0e8331f4ffd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9d5b1717393212292358c62cbe782626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4799d5be90a4081db62119da1017d0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d2661411fde9b4e9a3d67612515c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8f2e6016c5cc5b776d320f79b4613629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4fca8b47ca072323dc1359c8f8505630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebcf8630cd15b863d507e4da2c6e6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04a29488c6fab8af6b3e95a2d33a8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d39c3d7152aa4e2015dd35fd7abd60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ded75c7fbe1ae9d15a216c2a9ca778634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4274f8f3c7fbe975ec50fd33f275e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ad4e5883dd1905030432237e0c346636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210672433fca5039aa758869c69f82ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61754b16dc63c1d487613b8ff1583a60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39160df87cb6b317524a366d9a89856a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf9b91295b71facc5a051dd04bfc4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d3d5534c5de52d3725eda36333dba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2e448285dab9a26520982e6e4f93c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650382502d29f8fe7c757b5237df5b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b27bca088e305d9233bf38f75e9283644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c331982ba0d9d9d719a2eb90a2d33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec5bb78aecaa932b20313a61f54565646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496611332fbf984a1d837e9dfd467013647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bfcf0c2617b74fa31a14bb04546ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e74d7c1d7be65d356db10a64355de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fa8e82c6619ca8610be88a531b94a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87637c21333f17b151fdaf54f5c555c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533378510c279aa8db75f3fd6ac8a4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421bd65ee1b86f7316eef71457b7013653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428fa421a26ed6e2f7b069bb0494dc9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e4a3714a8c4ba246e7168249e8e70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd6095dbaa65cdd2ed0a19f96deef7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab07491068be142789fb42e4ad629fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81c208202c9d042f3e16084bd6dee3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b56ed652e589ad5b7fd29dd76feb00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617c334b386e00f4d7b1090e6650f48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b9b9a35d288c11c692e685b3c5642661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99920cbe7120b3a12e5f2e806acb3e74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e94adaddc265a72f5dacb82727a4c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93597ea5b144c168776d796328fe2fdb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc23f4e973d9d0f523877cd4f84c1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23fb5678c92af699a62b2e1e01bcf0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56266c49d1a921db4f728a1947923a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd08d189fa0d4ee3b1dd8382fc1160c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9b2a740ee5e60568b8f81df083418669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cdb629e55cb6c877eb0dda2e57bef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428855357b8e364f598cf8e2c1110437671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dcf9ade20e0f0fd392acd3ad12a4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752444f53d9b95b6a9684aa2d484c1c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57ce0dafb89aed2bc616158f351154674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be17c9526d54376457972f4182b67d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7037d10e8fbdad8551aae59e422b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448462cb20d5542cd636b6ec7e07920677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2a65953ceee148a29338fb10aa97c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c5502fff5e996c89010aa0639fd62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be9e4efe46e9b9ffe5d44e1598544f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626013a08f55606bf5d75b03a3e48ad3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb033bddd1361c4e9e1de8d3368385682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24520ec2114953395808bca5be1f8df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575bea1e32b6dc56e34cb949c91d0f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633e343598b82d5238a17f0dd763f8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97b4210cdcf781b71d59d7e66f72b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdc3575990d4536c0ab60af621115f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd01c2e27ad33c6bb4f5b61fdad209f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617341b235b6f5e08a1d1153bca51cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136077afe4a9a7a5cf5450ec203f995690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08540ea913e2cc7b09d83d38ab1fc76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e33e587950842561d16ec4b6b77cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9f4d60e272949ef5107c9abf104c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db23d9d3a44004e6836c7e2c05d28b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e60e7066b3ddf2b1dd929d489ac5ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d000e44faf8ee1977afacc9dd66e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77830bd8b439ac5004b447820a141e4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb1d1ef9ea9f3f89a2c764e9b522c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056e64bc4a2ac163f39d372e41f2f3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773c5ae9516aa37ef46bb0e59a77f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbce3bd0da49b36802c2c14a77faf8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21162e27cc25f015b2d0c2027d4bc4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbdabe826454d6193574600ce0e518703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0996874ec0961b66656987b0b4368e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6174006da3e8a79904abbd1a582b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb79097b581556ff551a9a705a7f0e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb4ab047569884fdb92374a6850d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb9bd99d6ecc69d35ff6942c0c4dc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d993a2a82eade6a8a2816ba6a439ba0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a471a323acbcdbd0dec3addfec52a0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ea8fc0517e68f5c06eb0b0214db81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d749e462b10dafb697dde096bda3aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1965799e50b6c16145b47866cb38c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb40a9fd3275081a9beb6da5aa8158714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710932cdb6644edf9dbbc856a97fa0db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e68900987aa263ddcee3fa4b9d095e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01213231227c78f9d334c4dd8774ede7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3711278769cf29384e34515198121718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99246886762f4718f6b5508a4669aca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e999d9419e0554bb5e5051df2b26e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd44980048484bdfb9f0220234a0d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6759c7c9487d1e531de385562f1bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b03079f9b0785a976d7a859f415d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ae23ebf914a3fea3080dff3b22cea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b809164ac594e0100b5e0c9ac9477725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962928bd9d3aae3828f1739cd7b598b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622171c51df35e6fe885dc7837a15abd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7e4325e41cf5da552d3bcb8b838c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01f3d49f04bb19872085ec23841be0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdba6c8999fc7427d659a2a13e4413730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea137eb3b16d9994b97ee6bf8dc1b1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091e10ad0e74be4ada4d2ade2c170a3732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26909f44be6bdc6c656e31856c4f121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4f3f76a32d242848ef1106a4cbb412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be371a74f5298bc39ce6be2e34266113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562785d07cd4235e855ec394214812104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98d80ca675f99af69b9ce9677ad2ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3644aeb78361cff25cbf16c88fe6376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c168dac8d6713d4904422f6f8d64f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939678fdcb1f3c722ce5bc61358755f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb0f6e0422e1f6e96e85417566b2d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6de630807603aef1d645d1273c6fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd9f5b00cf4537a6bf717fbfbad24f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78b8b0eff250a3527745958bc992c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f10690dda38d5352aeb1701740d1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b14b44ede2221ad639c0154925b8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0e19a2dc529658c3d74331515d05c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b7447ee766737b9b76a0492ff433d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc6a5d799bffd5719f35d555dd7a4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838a286b0e74649a242d6a1897571a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d767a82c1510275ac72876213d299f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10ed253d24baa516490e3414bf1ac220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5013c1215cb1f5ebe14192e792bea0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782185f3f70644725fe69ec3de1f5cdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b00d6d2f14f6fcdcd3d32003a1781923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e8e0e8de3cbff8e974337f19dad4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906f2ab9e2daf01a70f75e9d640002d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923410d8a89489f1d2440d0553f9737a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6738497e55cb1159a0cf96f5461fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc63383b4ce913d69e4294fbcdaa8e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fda28adb707089836f261c83ad3ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acebbead24803945c3c03ef5c8fb4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9395d370591fafb6746e903dca3435531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68c24188156731c8462571441685ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01982465d163e9149098c8b2055e51b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41b40938f89eedba622964093f015e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b703cc65c1f1992e6c9fd82212e0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac369d787da78970f2a34533ce7c2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf53adab6ca42c1a6491295122601d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fbc925c691e000b03a5b8232f5f8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5a98a85443270049780cf5c0a657c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f65dad1e9b7d625ba3e0ab05e8d6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68769ea9041b129a682bb08c85b65c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5e8bc236451256dba41b2420559f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aced5fcaf4f87b300bc0ca9ebed47e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a666dfb76ccc6846ec684ecf237e47344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6ec32e97e54b236494a8ff0e026c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0456bbf5555b1e0d61f21b9a5ad432446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc7b410089a678800586b3a48ead5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc784c880f6eeb5bd9d9d65fb6c6b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc95f7507deac3c2020e4370761e7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88560b3c5635970fcaaedba9e4f955a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c01a2553fd433b70092e4f4b8160f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127769a76db878ed21568b44a4b30f3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47f5ff0b7c87514702fd0e51991bbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34a045f46ceca4ae6c87709b5547f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ba82462db805b8707570487c898b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c01aca694413b2b6e46c0f46b82b9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba0e5a54b296852341d185fde605a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ad004e7c89bb7df7e730f6388f25458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdf7ac2a2ea35f3f935a4ddc5d381959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac7f822c321e6fd5b339a6ffad009460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc172cf6d2e15e74ecf9dfc8ba5e4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672114687ff5b4148bc1580bba482f9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267f60cdfded604e3801d85f63b018363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1689d8ff3a033b35236f26df0baf9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac94c571e5f60d36f3393e2af65512065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9b1ea6b19a6003e671621aaf4a92866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5a255f909d5f10fda899f312c9d7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586c7f10d23acea5e769123682de31e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f85ac23e5e911bc06af71faa61da9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81107171aeaba609034ad1b7d6886f0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9873b6d90812019949d961de888e2f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f21539c180bcee361ff70cfb65548972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1d4414bbabc6eedd63e4dfb62231c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15206e37fcf92db81736e269dc8dad6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f19229a0e1387f2aa8d07be185a04e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc5f5bffe67b06b7dec510b0d57a6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fb89a5d81ef0fce37b59e0d17e2ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0336b53e39172dcbf86f8d4b321b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45de975b1c9ea6e107ddf8fc934b4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea2bfa3dee5b90473abdf42130d08e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77895e806f4b7c3329023d0e2f93aadb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32a3e5be8f730ae156252e9523024182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c491b4e4e8fcf8133e60965f6d2557783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932efe390de93c8a044ca4ef4a989fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d41c3fe42919e332900b697afb03785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea38f705b4c06ae843a26c11101caf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23acf9f6297104e5ef9261f4b4ba4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae476fc260b50bf76a76780450ffd02988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb02bde6765cc33de8699be72ab3ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b36495ca34971854ddfa7ac5629cc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750ed91db533f44cfcb34ee0eac391791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf239e2d40acb67e45d71b4e4e33ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafe05c3a90508f6fbfd51477c205b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9674fde2ee01d512f0f21d30402cc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766b32dddb7cc1ef267c2a3e60ce41295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c1e4602d9f1b65a3d910c0babd3be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a661ce89c37c3d5a7e742d0b0fb6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049aa8dffcfd7cf61dd2fc485c9863298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e3d60ab7bd48442cd7ad514b73b3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc36a7df5c3b0c266b7162f86a8d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00976604802851ecda4486e49c2194d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc72de109e05cd5952f6a0c49352a10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cab3a319be27822e0cafad36e21bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af38a3b32966c44de35ff741202db4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb527a2307b94e6d4bedd9d8dc3cc39f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df7376443cc4dd9c3fb1e77780f0b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5fc6b69770c343ca98349890e0115107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d438ae0caee04a8a8fc4e6cb82e50e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fc81279a6c706acd04f5cb5821ee8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc6b234a622b982bf84e9cdc2f26e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41277ba7b3658a24585cdb23e8a576111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e282327b7cb8b710222f2ef642f2e52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d098d73fe4b7e2ebbc023c7ddeb78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63274fc09a790c60b07de181f89c254114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485efe25a1117b7dce0d6fd4b03729ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b368875c3c820950c1c8326bbac65c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf965e7b9a33630e946618c03d1cfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bf0483d1cadbe2c663123782a9f5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91104b7f24ea105c0bff5f3c69e0230119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5849cf0c5816db7c2bcdbb7da398f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dac3ca8ddffe2d782ea282cfb549c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e1369a151d8d31f640cc3c2c02291122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f20badfd0ad6b7c0ce58e7bfed0b27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86a9eb4fa5ada8aad3266757afb35c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344e1aac6e9413f0fe2d8f29e9578a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ce1c9c867543fa821ecfe60dd8975126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f3c65264304444c03be4ff027658127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6ea43ff6a5a862db49214e3fa7d15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93485d984eb920f5468d840841b25e37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3426ded7e07b9b61386cbd998bfe059130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6db7cd33286f3ac43d0b5d9f61956131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bf3c1da9cae375a4a4aecd3e9419e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecaea16be878a65601b60281845e21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b02da780e4b93650b10a7760cb664f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a570d28c0d6b40440d5f5cf4e4569135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071b2972d96c01c2c615a5599b55be1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83faf594b00a207a1d92f51d41580b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a334e4f7b8a929287845e5c57833b0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336c18be38e85a8e79a10f4d21c9c7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cdc78f8ad6e62be23ae6d993666f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c807ce009f138d0e5ecba5de21ee9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd07e305004444d1b8a671778293735142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048871613067f46bdfec76e6e06ed835143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e350575a8f8a6812f375192a291c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae16ce773b31f367bfe989b90efc04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ad235b1966b7ea4a43539a6562b5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50816e6a234c43af69c443a560bdd10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74e32ea4ce237b82a1aafbb405070f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d713dfbfb30e2f210258a652c2c51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b64d76b299a7051aae820b53c804f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3f9922ed90dd525cc9fcdfdefc570151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb21fbfd77123f1916ea00e0a0e5b1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e04fae358d86ba98a2a9e6859a9aa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86173964aa5b7060d4028213fda33d50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d35af7f8a181f2fe3e6db7e724d9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161da32892d46141e26a4e173ae0cec6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d50803abd9da12e1a89a5331b99de1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5d52e3d9ed5a810b3ccc3e9b38871158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5614c7c5979af684d3f1bc583436ddb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca1d6fbbfe0a3d3182d516f8af3bc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b59fb2aeb4c553717b6859e4b45e8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ad1046c7d66fa953e6b4ebac0f185162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282d715cbbcb3031a914bb39af11844163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af6f4ef6f8e0689855b8436ef39b48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5418768424259a0f361a26f1d407102165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e70961ce052b52be09c0f20a825b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2358d55fc86c0fa7d717712239ee5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caff5882f810cf29981d85d7c25e12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0161fe83b29953826303cc0b2b05aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658d08ab328fb5bab26b578432fcee6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca93cfa26689f14d1bcc3e2014009aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bbcc49e35b55826971bee7a16730b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200622627f708594e2f6acbad07bf1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628dd72522d705d3334a717be5fab6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f124757deb3b15677aad439c4604a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa150bafe9cf4dc1b9ca1eb3ed3e0bb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2f89e5c023347e87b9aa4f803d3ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beea0589804294531e20e3b4747df93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede000393560b6506788b67a2a25332179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b43d3f620d239ddb21b261f289ed1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d084911d103b20ada886a4f0a271c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb21ccb0442be1198283899cf93d33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980618a1f90970f6eff24d285d02887183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e4016c6fa3387cde3b884a1d83ac1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b219fed425f269dcae1f358687224bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e9b80cc303e97ed93b9e8fee07a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098896e12f5567c2ee481bd3badf1624187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64619f4afca9b912a89e6fdd2a7281d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52551d8451ba5969c824f6d30ce5ec92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacea4997e10a523fd2a2739f354f5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce70a66dbc74200e7269e03526e70bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c60166f5eda2e9850db2b4ebdc70e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab2935ccf045123ff45306e59742aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e471f826f396c52ae4fb648188158194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555596d4a482f1ac36ac46f7d950a8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3ca81e258c3817f204aeaef70b9f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd98a4a661787d5fd4e30c4f83cf36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b591492ba178c8650ee8cd894c795198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ffc72d9d78879a968bf72e90cb535199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f6de5e1490b0b0fba24949be67e0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023020919db4d162edf8e117d291320b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce177493d1aade0b06d48ed8f0ffa9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f255c31b8548d12a0272ef430cbc9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f9303adbdfe3cddcbe0908584b7f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb43832d1a375178888f678d2641886205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8a73899ab8c558edeaf78dc76c84b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d990c5c9431d7d4b5bcd848b1534e02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad33fb0d9f06a97106812d25bf6237208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b51362b6b901a4bbd27bcda1443b84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f86c6647bdb0d50bcffe044bbc38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e25d3168750a39ac5844008189bf47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbc606e31c1c291d7ee5fd8ce7a1bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b9c1d99d40c23c086f1b318e4bf34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536e9026ecaebb82694d2cd91115072214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f07c89b1458188e9ad5bbaa62ff63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10c8b787927b9b073e899c5f7b58ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5a1c251ec717aa95123e37cbbe0e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d00406a2ae98dbc5f73a4480891be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf64aba6f017a12bd4ff5f905380de2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db450aaf64decb398a2cdde22851837e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4953237b184b87b6fd37a7f0ee9fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94b7c8b82ef140decb00bc1fbaaf4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03a0cf283f7a5b56b967cc8b96f2c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e24708b6d7d1d4d99ad10d90e9b2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fe81816c4e2d9c5e9ded14e62c497225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06843e49bbf06571fa16a150ce459d47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6d73402ae6b8bfdd2320cae05550a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4c6310034a1d13d988a810eb25a26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd845edaf8f2fd6d42f03595dfe62d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fe54fc3a4023d644c9acd5414b9e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0941e91cfa808e9cdbf9b70c42c196231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46386593a85898b40cdff3ff9f7147232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d889aaf07170d12c10f07fd5a455c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c053fb74e60641595a8813c25b29e6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eb784c0a98e78e635885bccbef0a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71abab57bce57e1d8eefa425128049f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82970104f6f65fe75a9ca09e563ca2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315507038d9e776e588f535faa097fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1e0baa753a1c9f31bdef2951ed11f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fdbf136408ac65569fe495b8141c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7611fbdb898b4d67f9680aa19b24488241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4853fcf42fd0313c32912aaacadc3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497f065a05fba348b1cbfd5196ecc34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356538c77329b79cadea68ef33f453a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932b7c04000ad637ada829c11f3de11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db3a1d5134f1bcc2a434b935a2b76a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd63954e2acfbc696ae2201ea601a8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458f602567a16d485f5bc07afc67bdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcd74754366e9a24fa521afa2284bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcdd28f8c3f4a02989f7fd80bf0e7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745dd446f8de663b042cb4eefc0c0af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93361f4dc4369dfdcf711e54537ef6ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e508c34d5566ec6f4abad5035845a20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcad3c1a7a72f2963719525417b94b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcd3b8d67a3471d9cb38bc4d8908ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927c7b8f442f47fa62650a05849facc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3e289073615ef0487d7c21e4c43f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77177e6ab0d340cfa066d1dfd0857f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c4022cc714b48f82ffdfe67d7646a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88e0d8fead21319cdde49591329f9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae2c93f973b6cada7391b51f602d51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a52cbb58849e5bfb55b9495044a0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262c8ecd05347c06c94352ce6cac000263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b526dc88e6771366d06dade12ad545264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902ec3290dcd559e493e4123280b1f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9c242f27029cabc4610a79fc5f620266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c095b52a87c5fab02fb7e4c0f2dc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd631b305efc865eb63cc0358b16bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcf78a5b39db110cd126ac97638c10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e8aaa6a73502c5cef24a3e810866270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613cafb6c97d0099a3c91641b65e0c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06597d393b31b5acf124140ec580f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f187081247842d85d08dfd0ff22100d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba9b577dbbbf7e2a591282208327fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69010214b8d572aa49310ddad8c816275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d246f53104c634d4f099c401ed95bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569c78577653ae3178815efde2388fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf93f507dce3e2e7bb2b40804fb990278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc6ec763b5fbb25a909766c165bca3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf87bbaddf6a0c07aa0e26df7f4db1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633c8f1fbca1dfcf048cf374471698c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e874990115117f7a5f99a3bc73c8e54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e696879c4aa71ad30ef44c11b16919283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4b71514af2867489363ab66a26d70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780c7228c802ef1d2f56ebf1797e73a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc4a0ec95d8355875584f8f4e465fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f5172ba3aef7a9994b37606283c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746895571ab62310cf6a8f3150f994a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d38ef188c0e03bb0d57b971e2df01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2cc545bbe799789cb6a29fd6e7473290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b04f3898589dd81e7a1a1dfbb1342291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19b8bc9a60aada7a0d183b20e011f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f502a9335f844f3445a6859d07fd78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7223b53bb1ad64ad19d38c0c6a30fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054dbe5111ea75134e749592aa41113295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83493e2101b4ec11024bc5ebe552f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b31082b353542844ea8fe2de57f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f6320375dbbb457dbba90e7e4eeee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc8b48bdf229c972c0cfcd2b0eb495299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65433c31658f5032c8456536c80af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41e5f2ded7861141f7dc146128c9aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d47f879bb306e793cdc14f5f569a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5902f230dae054a4f68c015d08545303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e940161e4ff2bb676d4295363f6f0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a98414acc3f3a71ccaf98d2b702a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac5990343bd2280be7bc3cb1429478306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d7d9d471ea832c1a9c96e0ef90435307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60270c1b76a7a7f5c02271dc8805ebf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a72cad99cc3b47040641017b26336309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e331c5277a10464520cf4e9b2a4b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9e8ea3feb94bb74120002e7ce7bd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c656663dc0ac56fd910bbf549f891312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761df8b6d79f522334a49e5d64d2d8f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d216fb82e5d693e125f93889ddb6de9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075d4ae2723bba70d9a1b2d5ab570f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464dc7a826940b71600f4772cbe1b61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6c95f5160c20ddef3b2e5bab1c637317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c729e0c33fc64e00bfa70afef2172f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93a25a052c207e9754d096886282f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7725d160c2b40cd34dc2d2d8cc8d043320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11b057adb3e423a0fc790593d857ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de87a73ab553e8feed797c1b6ed74a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323edc440966c9d354560a7bff71c6a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d68b2ca25960d3f3c6d5c83a3c241a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb1bb3615272bbe611f942f9ddc776325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbacab479f0ef52d268d19d0b39811f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01c32b1387f8a0427cfb4cf6a0d895327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34dc253cb9e74ed08663a2bfed4a93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54f54058c4a4962b2fe764757d49eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916b27ca58e36e3e5a5ebd9b28161d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7568e1c56bcbc679f440db613d16ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ec56ba45a334b6d936eec6b33b53d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34d30661ed963f63065c87369feb48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2232006430ab36b3e8ec9937170bbfb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4292599fc7d1afafac0a36826bf58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4e17eeaa500ad1ffcd7bee43add10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc789fbd4b38d85e2604e5bc4681c463337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae94fa30ba10beb9d4c88bdf26f4b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad0afe1a65bccfa7f037a66a749d54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552ca1f9d144526f46919a4ec4bc346340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aaa5eda1de91f87e69905a817c078341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df304e35c46b68babc4437a6152b5ece342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87cd8c831192b2c850fbab43f2eb06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaa520dc5cb4b81cd8c4b98b93aa34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f057d4d51294c711031c309c47850ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644764c1adf1d124f6ad83e7e2fd76dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab7a467fc6720a5a6adaa436627f45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d2a086788f37446d2acf5cd593d25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9cc2df498032bc91aa0107815861b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210e72cec57a30c50441ea907bb134a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b6bd9f17d30ad500e0fb96bdcab89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48714e04c4cb4e68100f4872cda43812352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc58a31b85a47470b154aa582dd4a01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132fc7d64b9b8b47b9b4ef905ce8fdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc118d3cefd317db6881972bf5eab35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89212b494ab1664defaedb0efb4c8020356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a570a91f1a07f29bfaebf76cbca071357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066e6a19e526e5e79518408343f39f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee60d8b2adbd3f8641976755d05f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffaad3557acdaa2bdeb834be6d773d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f877e8dfcc6085fcc000829ad34af9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07686b981ab87422471cf3beaca85c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc9e28fcbd587ec8986651cfd077ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f96cb27bfd6e68c2ba4b60908cf406364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72419880442a5f648d9349d14155fab3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3605a3d6d8ae7ea7794f504249487a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa8770a45430e81807541c73b87fef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfc4bf4dd38aade894cf3a4a798959368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2d9a72e0233dc0d454544a9151903369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246ee240d749528fed40c77fb7e2599370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d100ef448b1db735e2c6ac9af7e6601371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e47d2856ca4871bb1e27f0d87d7248372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78febd4293398b7fdc43303bc4fd3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52472ee4cb9465971a8c5730ec61cf50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd6b4fc9efe45ab57fd1cfaf21714375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b1de5176430f100d5e046b9098469376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f6ccc33d425dd1bb9146ce6af1733377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5878af7b19215edf637c1a9aee7df0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff061c533af09dc237a75854e500f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1aaa114311446ae520b1b1d3c5734380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0327b9bf9a69732be2a2f414d0cf125381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c344ea47a9157f4c94ee351b66d74b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d0427e55769e3680a3f09e4859893383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38872c3c066be9fefa9475c0b11034384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0cfaa5ccac0270ce95766028aac71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a600d24be9903b445b535345b52e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b731d34c4bfa35ef86803c49dd0bfbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac5c4f8f95121776747a58712243ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36756220266b038209d85c8d07f6fdf3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4c3733bb1221e6fe1623b67873a9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b363696e1997985a31605c6fb1296391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6326bad40b77ba1c09b5c1772050e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7327a4dc250828bdbb6b15d59fe554393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055faa91c8f2039148f12c6e59148a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa5c98b940ccea0db093fdddd9b6fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e29e3865cf394f1ab107b03dd0e60e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8207f70b866f7b0209556b6ee6eab44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ceec4393430cf3e3720ca9435cda7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439056e41e3dd7f6ebf5775adf0d90fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebae22e444fd88018098015ed082d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92316b459a6bca8727d6c07e5f3434401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d510a241101e97fae81b8b9c3f04c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9ef4cc478518f8c68c4134bc87c2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075def11b43c7a2cd6881fb247980c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0c7e0329e70b5e15d8e9c274accb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9108a354f5b528ee214498a6b0f7c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab650180af436b70abf4924e3925d04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700e16b7a31e15a5c0e2f47aa4538cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b87679df6b97b97c6ebe27d3ca12ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d75a275a7fc45e5d30fc6f89106b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7978e852f50006e0f39bc683ce5abb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42268b208b00ba89f37863fc6d6195a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a507d0e29e78302b95786a8961076413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b7cfe43eabf2e84b2f28ad3217c60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2727f02d03d31e5cde5d37d8cadd210415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c337a76f17eab4e7913e83455e4651416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288fef9fd9457cdf2621115304f9521417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d55136691eefc5cb8d77690f07dc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0a5ce43f3877905f92409ac09dd84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054827e59798d4e3daf0c2867144fc19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baafe80613813f6d745dbcad276016421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953e32740dfbede47d7cd13e0f5b670422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98593f46534f49407ee843a6be24430f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b69519ac7a340e8fe5f1b1a9350c18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c76d2fcce3e60bbb3c296e2fd91610425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80e4a155871530f1a5856484bcc0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f27f0511af8159654bc20d0ed4956427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9be03bbb890c6a52f850538c326b45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea254251560f88ed938e17f241f9c008429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c759c4364ef5f4e4821740c18f5cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65925d984ac4fbbdbc2ac9b4cda5075431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320dff85796ba05789ea0271d0cf21e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50da8a0051785bb6fd9660783795445433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bf7ce858d407fae755449ce49c0c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cab88ca74a5931d2f85ed039a15c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8f50e7a678930b61c34aa12df708b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182d5cf4d8ba1d6c2aa6db37e3f3a3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5e7bd71db4251c72453adae571992438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdcf2e071ad47195b97d5cbadf54f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021f295d7d29f202de3450ee6dc2dbb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d934bfc72ecb841fc09c172ee581df6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc0c03b311e610a3ec10bc12580f65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b7b3a706033ee4f49655ba12fd52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb69b5bc7407f384e91a34552603c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1bb2a508bbde2ac900f96b9b43570445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61995c1628e1b474cad262b5938ed467446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa4ecdb50f5de3b9d33e50bc44bfda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2292c6a2b1ecf23720ee4ae6bef231448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f4e29661a42992a7f524c06908a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d50a9ee82787414b0f5e616ec06df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927906af188bfc6d0f70fd5151d0a188451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4999feb846fc3819d0e6399684937b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66abc20b83a1aa0738bd5a57d8b873453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc40d6cd50288e57ad14f5023b1c096454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a2b73cc1403daa67107078c8c6539455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aea25a7935a2eb726d48b380ebe04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80fbcf5836e5813bfe0fc17f4b5c48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3d90d1f5cab782a6d462db1cae14e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bff5dba74515d38db56df9e1c298d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897aac370cd1cff5a35479a098ca606460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db7ffec3b444b2514d35dbf431354461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5da211bb7d2f4637c95919103a08b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097726b8e83a23f669041662ed2ce41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b484fd50f9f21a96ae1d3a8d6733d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51952b96998748a14a1f1c17828570d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7c6a936f277149d14d3d69a5e9f16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a01f59eb82df87e34b361b93684be7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052dfba67f32560b3618474c2caac86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ad73181aec098306c883552613273469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c53b5cdebb1fd8e2ce8bda231a0e9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471288643a14170473a903d245546b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b974e3fb283684c5ed20ac0956d36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e85e67cedb96f2939a40c7190f2db2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a4c47d11b63e6ad9e74db91683521474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4930d212d0e12403fb3183661b075f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fafb55a051c9bb98d32351a964eb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297d8e650df78ac3adae4fb1327088f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495219e722f372a5d280d9c338af215478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b274c6ac076e224fe4c58758c6a20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199cd21f6b18aed0c6a80719405a8d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19289c242f2ee4abc48c314deaf321e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f2d2ad2d38b111e74e6b65a885768482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114380592e8412c7c03a8cd5ed3c0ae4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aa58c0fed396a77ddd58e06c24416484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f4b4bcbb4cda960103082f85477ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72c1e1a7adf685b1e8616dda91a1c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adb748b4ed015f5c59256d55fd23b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffed05f528934f80caab6c2013de378488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d4144bcd85ca22bdfadaf44829cd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb094bae3d737bb12f5298d1605b10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5de77c29d719a60e973bc0a603cde8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708927b4dcde803270f4861ef737e8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f35cfe632a53966cdf8978387caf38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76a591dd1c94e6a22c877814f42693494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f6fa4c72e626d19afa44b2a5888ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4581f979e34a22ebea1ac803aa3ad8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dba5898f55f2b0e045f77032ed2ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dfb48d9926934ac12e39ae3101c1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c6af79d15043be98561078e20571b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8747ad00de3324c033dd04b72f9bd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27967abb5142455e77df0599ec28267e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c148736d932dba879d939b37fae9aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa920530bc73ea7c2f03f5b7211018503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c497b044c1498b703a3c63bfe5f2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba7cc50070b96962ed77d1e8bf1285505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bfb2cf1b497f82855b1169dcbc9c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0096750533fa41fcc12d89ccb1986507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92437dbe8b03c86ab71685c8e14a1403508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d23093ac1e8c1cd7dbad4b6cddd6c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee946e9c070144a5a3904e4c73d662a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f3f74e202fc684a8d444aaebb409a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107402084a0e0e7f9fe8d3c37614744512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80852ccf587a8545f05882a8af22cef9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8d5cf0b625f4bd7a24ca559acabff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28be5ede632b3229737cb6ccd431f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4121ce405be673ab6dfda327a1b83e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa737564836991df8a6e119a5becf831517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79296a29320f41b565fdcea3acce951518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd200e2bb4be0d46b91c1787c591f886519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8f8a555b0b68553a425d587ee9007520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967dc002e1df6c8723a9cdcbb6d5786521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e115f235f17f814ddf8cd8d2c083096522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca954da0e43d3c438afe4746f2c225523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129816a32c95aa149cf26aca5a5a5d6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437097860dbedd056162c8cab1bc0c3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38992e2a9ece7623c7117dfdd278a19b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1586513e8131a092c6392b50bf112527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b6e472d541ffe8eefcef33f846a05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bb061e17617fdc464bda229b88503529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195d9718eefae6e1ab24cb23382f80c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb65fd766fe5962be2baa6985534e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076fdf504deb5075753bb561ac2df70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19986e98d74e7a230543b27a446f56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd14c05548e830e9945598e9354a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1d138374c51251467373fcda65a64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed362f0225c238280fa95ae9a044099536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e65ffc4cbd60f109d0c9d6ad769ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31910d0cebc05855e4cdcf53e883f3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7cddacb49f0cc0a75e86f9b47a2bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993fb8d52ed8a8c1f03f1ad733092a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef904e89940fb2de45cc5893934cb9f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fec71858f0b4578c3e3fd97276bb6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c828b31cbfe9ae635078ae12650473543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82bd1c87db5d9e6c93a33995ea61a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a7107ade65d75f6449afd24f1592e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26558aee547f4887d13c797f7fd5d28e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b52ce7b77ef2b977040a5519a3e4f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe5fa29677ce79b19673123ba22923548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73177f41b8c6fb56eb6d8b1ae34f425549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3384aff837c1100fbe34e9c2b6f7807550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94f179dd58334561c11ec36c9d7f9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f221b355946f4d74c7a82627de3eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954629de417548c67fcee93fa9d97bc9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93aedca53d2cd2394fb1e62bef0acd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66448b942047166720f826eba9b51365555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940003f4566ca8d33edba02620dd7651556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2430113ac2c759d5737b5bc3b0acec7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a3fe2c9fe3cba366e88314f20a3f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e174e7c325866b30701b16cc3e17b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bb7c692edc586952ada75042a7637560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1847a018f4c48e203ffcc85cc552f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e726db1a551af2fc41b75b6e55a7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f2613523b0abe6f58cb91316844c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f16e69fe07bae98b26ac95a32f603564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb2ba088848dd7b6cb40026296931565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2bb29fa3bab0cf86d2b9b3aec8d29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed62754e5134ee6dff1eab62eb3824567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11731095b8bc6b75488c0028b5949a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b92a365c2d466b69f2114c6b4e8df4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798b3a35a600a4ead0b6d173cbda54c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7065434ffa750c2a2189c88d953cc28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c595bbe46986a8d5bfa4194eb46c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88862fdfe7111290d37bd6ebb75f1825573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8f98959a5696a3d466079f0ec2fc3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97714454ac552d00ec41cb089271a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020015d779dcad240a1b263b9c7ce59d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c23e95d2c4417f3bdc9ae7f32c372577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea766da7c0ac2cb0830d2e57c7c8ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a24273f024e6622e65af6b98ef275d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d05780568f89431e6360eb2c6b687580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c25899afcad713c25d47c74914fcf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68293ab89536fef6e87cb13edc6c87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13b23706acc9940f2fe5d407b2ac74583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49e381b4ad77f4a93f9d373df1d570584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91187f9895a96eed318627593eea4d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae384663b7e062f9bc3445736122c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d5c4d528844e00e4c6e0935b4e9d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e32494b41e19350112ed884ba0a3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead438f8bf2a074493744d4c6897196589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cde1440f4ff5b046a8328b87aa569590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e57593462d2b6c214057802744bd0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fe6e369e866cf4d146ff09d1df311592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225699b92e53b52591574c9195993d7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d84128b2035629f05810ce0f690582594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e805e81ca2888ba8d66500309a0ca8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a78702aa088aa5871166bce7909ab2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deb56eca31d680054ef6ce5e520bd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d6d64923050f885c605d885ca38b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81dd8fd8256b6b4d8903526f3766bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bcf71921599cc306ec9e2c2b8cc77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e23efe4ef984ad6f3b76fc2cc96650601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047d342784919fa50a680289c4ab193602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49888f2f9d1457d3eb872f29a8a2eecc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4a5958e026867f89b471da333becd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9472624d1051b481b4d1bd3275a91b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52d1dd5fdfae4bfed1b91322e789a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ad10ddbbf517fb0ef0d4de6428681607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877683c69e34011951fee58ff43b976608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb719204d45ca32712b9338429b7090b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ef1afdd90b62834e354af3b507567610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158fa22641e0da37a64455f7deece9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a353d6342798329bab0a4278136577612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b09218d1f4aba144cf41faeb22e581613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a374cd13b3c064b0fd152a67fb00c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dbd27b30503ec893b941bfa91315e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcab1c6c02f395b113877684c44434616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0f75d638b5602d8936a1f282b2e82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbbe746801872eb21392eb4d63942b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b89c8608056e8b6330aad2e9b4e6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a66900aed10cfa1e6b0ad449e1846a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001341b8369cee4cae39fdc14ab5257621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614da3a34b9d17055bcdbcfdb67793d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920c82f17ae4d42f0f6735de3bc202a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20edafa5062ac32ce186c5e6412aab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e075af222ea4b07cf01f61d82c2fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fd76d2f7fe93ebecbdf8e9331576c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d5cd9a63972e52c8a003931589713627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c8beaf8cb7ceaadb29b7572fc570628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94f48fc329e3521225da1624611c1b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f909a0c7fe46295b6211d4b7b4240630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9d18e09ed72715fe7cef6ffc4acf5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae24c83b7a786f8b097c4564ec6d061632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d052f1dedf96a2e9278d94573261d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b560ed27ade7a7e22f2973acd302765634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd58d3eff931f39d36b9b8464ee55e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484375d7be909ff37e450c8806b613c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd9cd79b8b3ec912ffdde3240465dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cc410ada5f0b7a3e41f80e38601a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd5bc9b6c7a6d75994e79122a9e7f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c99499709a8525059d938f1f00bb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cac55efe87e614e3217ae0fb492c28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35d832e3ff0ce553c8d937caa49965642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef90a81ad890993ec4267fc18575c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cf0c096362c66eb0467ac1836276b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c166006ac94b57cfd48eba53561fb2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c6122898f7313cf4a022e866d2079646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49280ad2a6407005bad302b1a34a254c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d84f672252cc4024e0cf9771d8365e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c213bbf095349acde26ddbba321a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b102c170ded998e406a5ba2fd068afa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae3a17c05044fc59884e88dd786f3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7b43a02cc4857e1f330f9e682c854652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88599c37dbf28ca67efd36337b664ce1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b2a33c112676e8df030f828ee3b27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d63b8e2d184607ce2577a524d7d90b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a957e9171324a52b59a7375c06c91e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dd585d7d134a2d7ec4db1c80db153657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b53dcd4c5e7d329bb8f585cddfced2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c6148c7419dd55a17adbf00369755659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f259c894b8740818d08557ce8ede3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc26c25f0d1d0c8c54b4965c83d6c2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb346b4457c2fe6e8942f845bb8abb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e478556effc6f255060988d8c8ce2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346d0b69715c6e9d843b6c2a4a906fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d52f1638d2c1a78bd754b0a99349665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb15aa086bc09bc0ea6717412a4415f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664d05fda577d321205498186ce7c91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcd8a0e3c80edd72da463a91b49ede668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e316969b6e21ca6d5aa3401c26f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e64097c764b5785ba993afd2fa944670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c281bed1101d06cc8b837f65ac880671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee85452039c8e5f74a0c69223667bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458efd2fc16a1f03f532e4d8bc62d61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e45c7555c384328e69310a37f03375674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677708866af98076583a00c96b47a42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f2efd255b00f60f94cbe895187491676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec79d788fcd5df986f49e6ade82b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ec40268cfca26cc7664d552b31579678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a39126e881df18d42f5dfb13232178679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30253525e987f7f1fe2df864bd855f89680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>