--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2dfbd7091fd3a4e89edc765b5f7c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b63b49ca769090dc11b71c2244af02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2ba85a26bec4283c200e9cd81634e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101186c98db80753822b716ac191ab234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c45e8d0d046d53a9306cb319eb35785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd5b7b3b51a6ac7932c44f470fcd1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035deae590ec8c1298e365b0b8fe03db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2902a8f46637312cec459e8da8be8ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36ec30f92a7f3b049b9afdb1305dca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272948ced4f45bf29895fbf90e01b35b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c2e097ce25f3faab872df1cacf2b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cd87ec4623c79d072dd46f9bc56a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b585cdf9fe55f4aa5ae360db5243d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbc7a84021387623dba4dbf15399f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3866d2d6fe63ab78aa635d0d780f9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94211e03e154d42c41c7a5e95c948af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffe225479e03beaf4170b41b4aa24317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736afb3a0e5909965204ffa87a0185ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184946318649c9b4220ff8b940ee9eab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce729051bb412912390414633c0410220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46899f613c1964c9a5d5447b91d184d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd8eb350ea7636b6f5d71910f997722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b190599d73f37906343aef16b25a3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c51ca999cbdc3de812f2b3221026624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87228bb2583fc0d3fa02f3de84a804625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035fc8c347d56d687f7406fe5a2f84d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874400740af6cc13665cef3d813065e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecda9e06de4109ca9dc35426e2db4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eb34915ab7f68bb30b6e8c59b744a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882662d09db87a2ffb2da0bd52a4362430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77bcdc42e5241d1527c4406ab765131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea258424fb618630af44155ab21517c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242328af18fc0e8f8546c70d52eec2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e9b0e8454e8675e819b5eed26d8f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd9602268f1c842b5507228c950a1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e8c48d6ad0a97acbe6274b17a6ab436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f57253191008f176524594016340f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641f4ef93859cfaedc6e56de2bf17e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f3a4427ee704b45ee827a1ba0b45339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c317ab150566df0d1d8f47a8ad0589140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac551cb4a9303419878630fc3be6ab4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c83436cb927fa7d665df1152e93742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b919917a51ac37ceb9e0339be72e1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46d4b2119efdd13a7220f0eab8c1a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196cca390e625b3c465f54f6be2959445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185c4475553ace27c3aa01970e4b72946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a60537130dc2a371094d92a0319d9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decad53bf49e9e35bb9b7be50c03ee3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f625c1f8d9c041a491ac59d4ddeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccebb95e39b92443c045865920fc2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3ddd6367427c118f3804a7a8d50fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd65c14f7d1b3786701d6befbc2942752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb23616827174363b1407eab4c002853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437624e2aad01e6b9d8e69b99292c4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898aa18d96c40d285f6128d1d8db58c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42a497b51b19dcc345a21ed7f6a5a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3436f5b1d2ea2f011a03b6b061dd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf029ee82edbbaa8b5286636baafbe9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd08079b77dd8c4fabf41b7943757f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6e919011bfa88f7bd248cb3eaecd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f45fb90c6017e1ab0d5ec3c6950e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3171891798644902cb919c1b8b5a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc34da088f621c4e4e52d6de8c16c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02527e7b5ed4f1a7a2d560e775dd06b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1015743ef94fd66206b1016f4a24865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e626a2b12eeb591ffa5010f3021b2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0d57d396cebd3ee248e690f20d0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5059f77c28bb2627a5ca3ca1c58fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfc875aaad612a6650edd65d85bb3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c7ab4b5889ce427823b266a39c50270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e692c2b0e5d1acc2990238b0e4046c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563d2f0ee2a7a204c88e3ecb1950fd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c231dce46647f20d430f31991eaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212118d8bae184cf0a576ab0e2ec298f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e97a8eaa343655956494c0bc95f74675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f6f4d3cc63880ec649b0f224bf67276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144198eee3d2d9e1815a91664582c9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83267dd33f08d85b2c78632373a0f8ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf8917d8822582c0f3b6a41e2eff3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cec4f94af5418a6166692140c81d2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610d9cd6ad931c259e1462e95758df581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c73319de21c9a4bbdff79ebd3cae982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa50d0bf943645a95f273ec3e8005e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a524375ce999f3541fed57813c8f2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd0c253814d2bb36424b8bf157d7d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792145ee93815f6d85b3b5a43441f4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e34214ffa84fdbd9d6c0fd7c1ad9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c79b8e6e4c5e1dea4213d256579c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c822160a0370bee59926978f6a9389a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c8b0f2850e64dfcff143f0c5586d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d162beb58a7aed3f02df02860aea06c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36751ba511559d5793f1a999cfd145d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f47ef8ef55531108e87380fb430d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e99812c3878a6406c2f1dc80b186b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1816f01ad53398f0d70f718ef0bc25a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bc0a7373759931b52422fd7063b7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cdc3271c6318e46afac7775f00db697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd01d7dfd68454c40ffae03c178660b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1de8cb1be69dec316d9b804772415799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53b011441fea9f288459935548c2e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee966ef3f0e0bc43b6806f64d838beb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b4546cf807975c0022086a51407d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6a6425ac5c7caf9e888222226ba6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69278d322d6135535e0b20fe4a9bab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4983ccec1f0bd24353ac1bac4e555b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34b758b497ef0d1841dfced28fe849106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d3e0f6f2def695f25687bdc4a7d65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472d25420a47119b0e8ad19273caa44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c3855416b32e324c61e41121a703e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034455118a45a32bf40d0897e3b7528110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86658ac6f33f8a937ca19aecc4d63674111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffb9d7b9d60e9980cb0a9369e6fefb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95da4cff70ba70618186de9925836d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d4f7b85467481b4719467562e5f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f6bdfb02efb7eafe96cf3c89e056b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427263b6dabe658d27c6d8d515a9c9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85156dc0bb14450b619162e0b177d2da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd57ffbe9afea327fc5029e071ff6ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e0631234186ba2abfb390e9bd3f73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc539b07fdee0befe21fedb77179b09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ede805d3f5786e587cb5003846d9ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475fc1eb785ec086eb70495c0ae35f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a08f0f3c0fce1c63a7240cd32f3ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11763f6c194f3e8515fd66704e181e9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c048a91f5f6dacff352a35920ec5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcad8f5a4aa28b722a5fcd526fd75ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcadfa767842829f2d247fe29d9129127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d3cd9ea14f1ad568fb26d42c683e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ef67921dd644e9ca9d55e79fb6f75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0b7be6901e7f73a9669933b91fc93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941ee7215466626fa9eb7835d81b574131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b27675dbdfeae044c2d21d53e9108132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec0b565a9864abb45bf5b755255de0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a1d90444b3737bfe1cf432f8f2aa3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a342a56404637c71bd690c363585cd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd1cb08c6849bc85660c5e6ba277b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbbf20f5b7dab13e665f5a4280788c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a64ca853e3391a9afb710494bb3cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791978d16ed8bd14bc128bd53040957139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699a68fd7d7c9bd323f27f22a1e8170140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d2eb75de7d12777d9a1bcfa6a033d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb0c6c00a784cc25dd2065019cacbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d40749ec5e10d8d9a68996a8fb111143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183f2ba328942e0f7cb60e248510a31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568c621713606d893ca66ff52e624d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c979eaa2b314a39f639474fd788095d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbae74c2e8a9fb3354cde81a35b522147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b0700f6ab2e02e22e246ab66524b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3a06c34c287c30aa60b3c774304f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58cb1b59c8d925b2886b697719e1a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af01167f06cf332421519862cdceab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857d32a6b937d42b28e13772b3c5193152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75759ce6528964cfc7ff89726a6d6665153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e00fc4558484ce355a886eb7d473f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e9cb72fc1c81787dcb3335e45854c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3d1c8ca90d61949e27197c130a7c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959201fd84f239bf72312cd84aee3e03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240f49d63c43f46d43b6e7492b028bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95899b38bfab545a008a92b515f44ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0d4c096a117b781f447afa881f249160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6826c88e05731dca3636fb549d2149161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d400342cf65e41aa8738f31e6754b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f018cc2a370c8de4e139ed470b57c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507af0d52324d080daeff3869a1d5a1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67919bbbda0ef110e4b3bc67a757a1b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a849de778ca7bd7333336902a46347166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d246496f5259aad593350bf614d43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4ce73605689681c756c031dc573a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052395326c6b616a0b56fc778ffbf5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bddd8af59808a4e798fb333619c9b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246a752d6bf8d56457ecc430e482cd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563e949479e78a75ca16c77f06b5c37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967292e8f088239347000bbc59fddb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19608b6a1f6931ee19205b93dc127a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245922f6420715f7c7f326d9358d7520175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d25096475c0fc60b3c80d62da99aaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb82dc9b9c1ec7b4e6ecb06dc4d0ca1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6843c6244a73be80ae2b7f946cee8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe826f3f41ee91f68ab094ea8b5851179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30cd585b3c8285236da4ab4290111c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443c277a83dd208f3f582b56640d79f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f89319e79bf0bda3dde552e6dc6d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbc481abf71e47fc95c54267062b03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d02e8915bdfbb4a1c5bb94e26d6d64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860439677b4e20021e4fed9b0bafba23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed557bc5756fdec32c8630107ce24056186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf31722d3402bf69536396c070ae8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e87c148ffb54e57ecbf30c0bb63b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09e86159adb942a5f019af6fff293a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270e494dae3f8c9be25a0a2b402e85f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592bba3ad58a1a19574a68e95fadbed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb89251e6636aa6ce3d2652b7bae43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfcd21519749fa88c67b58455501b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e6513c4dafc1911812278a59eacb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eef92977f63009572b8184cb336e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaab1172179e26db88eec12837cde4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2de3fdc8589a3a666912d7f9a753c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c785f94e0d960e8fedab18d2f5e47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711e64283e34c5a2fced0de932eee59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a27428cf4ff802cf276bcdd94cc9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ba11d2a3863acdb43422f56818b16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a603c1fca97b0459bbb287ebc45c980202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c31892ea4de87e945e668f70f9f67e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32087a6f701d4d87ec8060b0900e76be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873539f1d6b05cbe823a94409fa947f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb192e24451bda2088b72200f0a913206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d7cf0e825246f8f0de83f34b968f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1644c3c58e3e00199f2ae9cb12b7010208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629dcda962249b284206b6be162cd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334cba5362a2fa014a5806bdc1e08ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c768d4f3438c5610e418f8ef0e067f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838b610ace637e2702c303736c8b0a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af7a73d5cff57a7076f0a3b147ab0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171892be684279104f30214c9d6e1b06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e7b7d526154898f54d9f58f2db28e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f6f371427fe6a2cad10a609d81e6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c2d0eae3a1eb692a08ae457685c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd14c1d3571e4cefa2a40b49d355e26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40980594b81e22d73eb8906158fe4484219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0bcd739c334ea1c64f139cc8729e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd79e7d0e1e285e3185958ac93e188d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0281887fca3515c5505755425daa531222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4614c1d1181c7315888b4ce0d770f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdb962b797b06e94c8478504060de8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b74ccdf71a4636a49b1d5824c6caf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafaa25fe1ccb3a75e6ae57f2a48f5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002bef0425654a129241c09c08dc06a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a49015d5b1148845caeac7b663e7f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87996421c1fa01ad2efa52dbb9b0332a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb74b447852f09d269b4db9454efc68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae46350882b44d9bd827183f487a15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da860eb2a1d41d8d47d016af55b3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351b2932a978e3593900bb4d37d24c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d7afe3912853f649a5b24cad280e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a5aaaa0bf5b4e020a0f7cd943839235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ee1b2d38ca809a4cc82f0d3d854c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d2f873b140cc9f6b712292276144b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffe00b47a772b9dbae00f9cef3cd02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab30bbe69e1eb50fd9ba78705e0f2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a385901b7fcad7276af74f5e617387240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7a1dd7f18cdc76f4808de2f79905d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1040ad90161e9d2fab0f8c923fe5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38e76317785c7da4165ef754ee0b8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b25e5a09a8a3417b4e94a56acc99c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b70e550bc84a7d34caacf9c6725c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82982b78ac141cdd38e4f1dbfdf62e17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f3748bef68944fb833d25f985a562247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5fcb29178c7dc0cc3497fb1dbbc3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a29b6131c4eb9816165b72f631ce05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b14b8a1dfd60425a95744d8d213f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57352785b2ddf6a364528fb487b73c1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5dbfe06c100da8082b684575a13e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e12116dba967beaea1e80895c13da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e99cbc599b3932c16b231e2befbe5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f0560c8284e33687a2f87b114dcc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b232afa09f99aed35b3d29b0ee74369256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a337d12ddeb6d42b164628ee4a337c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4269173c1d74e9a40b6627fffd37e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81814b2b732109a607339f73d7f9e649259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd10ae3eae7938a46007382003bfccc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ef053f02fb139b15c420bdf777ca5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d9926933b9633f6b69be155b7ff6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ada450d329bf92989619429ede362a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e610d2b299acc889355d3ccb5c65b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7900e99a92c269f31d351f3cda7fdc6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1932888571509a1fc056a3040375287266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba2af717e230d50011adfef801af2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685d7ec435c8e7437d5ce94dfb5f05e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14791c6c6b258887221980d16bf775e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b185cb6f2ec9299ded9c09e904a460d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a2945f0bffa53bb164abe07d60cf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7f836aad9ab9c5db3def68fde76cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88335c1b73dfa37bb0d7ed3af1730b2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b34d1654a7e1773c31467044a177f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb60224be5cc74a4f9c64c18ef5ae64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7f979d0f5a8b7cfd4ecb3ec51788a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98186bf7b55a67df2c979026ef20f6e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212b9b798e6dbcaf12776bc190a7543278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aae8798b2902a84e6a1aabea74ce7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0d3e0903f94f48df69aa5c1989ceb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174672a29e5468f08a4a34eb6504866281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fe24fb8f2a970870d9af68b61b923282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bd1635366be55fcf6f41af8f2f6e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7c89b9dab825e1b618a3b816f3c2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d12165f2eb6ae033c4998392d574f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94191294599649f539e9ceb6aa8c2d6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a83cd6d9bf7fe5aeb2136957871cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55535dabc27a97ed517ad3c25756c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659df32443e5f28331b907e16366e07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f730d140ce9c447cb90b92938a1aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d330c599697a16d5cbf8989bb08b2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1792388dc6eb7fe8ded44ebeb8f0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94d8042bdb40182cf99f424c0a7494293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df109f7801c2030587305830bb364b26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814bf2ecd1cd1c94d12ef3d66c69ea3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c558b9e60c4d686516f60d860c8aeb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27757bf3dc7d80acd1d2210d613fa889297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90a9f9dd531bc229094d0fb2fcd443298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa451710b32e151e66abf1a705a80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256a1ca08c368cb22b54c1514a43801300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaa3dbeada3ab0a45cde903e86e925301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960e4170a0fbb9b836f6efa88b06a61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621f51ba14a9ab9a046d0265a4ab8d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602af1e55113c351a686e35142932577304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522dadc739de3a5beaa4c4861307047305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7399e8ba0f11e5e42e1a2bb0a09f18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550afb8e918e023ad18a38efa681796307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91e5da066eb965589f13ca18702712308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba27136261da57244b03d546c1a6aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce903805c8d2d31b57c5fd5d8214dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4c4f31dccd9f6ef219f13ef096ccf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a5d07ad75c8b26f01a320c464c18f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fcd1689f913e690ae5e31cd54a9f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c22085f0fecaf81633123b5f18518314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4ba79fdcc6f8736317b093e72eeba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf5ca464af26a364520d488a3532e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532b35256c5f13ec65d51fa86b2c4dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e59542ea1e02143511f92da38c374318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175be5bc6e9d8aa95d87919503a8769319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767164ae0a379911173c79e6ef8a9b2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e606ea69062d7f6b798dd01efdf043321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567d7039f55390001af7524993dcc71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7296251b40e170d985ed93278706af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940aac0bc4114b855a54186c802e022324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cc4c6457621ceccceecd49516fbc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef460f057be965e4170bc0ee23be7f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961fbf5e2c4382950aac2129ec90eb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30661552b734a68649d41b37821f34c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a8c9c92f647af64f33c3b0c235ce7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8cc28396eed51e4803557ffb03350330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0002e1db1bc746d738a8e541e9c1eab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f25635d0cca91ae6e37cff755a83e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e3c2196ca90914b717292718c76d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48661885e294961b970fa8887c918d69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72ed6506324cb5f131ada54afd9131335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98525e2039720516a73cc2abb327b6c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c364fc5b43a0dbc74546c7c490edf49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39238e76d61f32a7a73334e7cc29f101338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ec24b6e3573db0cf651b92a0964a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f6dd7e188c31d05fca0921e262050340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f2760d17ff50de684083c49c9832a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649e15946d0ea0a1661ddda6e627a7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7eaa8bc42d41e757b6cbced7c6f1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e772384ca6dade6c101c43bef966344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ea04b2101367a4487aa224e9db939345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09586a18ed67c28ea2c4f690d18ac9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d51544104f351fa5d12c7f783fe566347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8494795756621bcf61a2923f4f8b62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c79dfd7f421a30e3c32580cee556b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827184856aa8525840828c2a3d49a56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d5a6b9bca1ee92cc3437be6d0d88f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270c339cd8b4aee833804352354e082352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3488488544d4057faf5fb7749fb018a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1935d01d17fefe13225a3191d124272354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a718127f43cce32c3b616b744969e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65502d6f3bbb05cf37ed0dbea53ec29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bebacc1db1b1424bc53004b0da996357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0613f112ceb98ce5cd4b180a1b9f777358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00aa0db7a6918274019fed75216347359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23320e164c6214359db33400b00bcfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2952e0ada5793baee1d07ec82ca670d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58635ba590d551c704559af46456cdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6946999e1fb32e16c04eecf3538771363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64d75101b70db9fe88a31de1e5a3b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301febf27ab3ed5807d503914d15bfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fce29e91e2be36224f82a06d70aad6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074471214d10e36b61f0c03a1917fa12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae80c111552084dc069166c1ce4967f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58591e0e84bf823e13e1bee330caf6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df717398eee0d742930821eb147d75d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce639aa427fe346d754877e89812cab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afb5e53b7922d52c30aea1465d1e5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019250715fde49c098e19acf99bf8b37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27082380b81414f7c77ea9ea451a57b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe34aad03e892a7af551151cdf2ac6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eed1b962062d5fd4ac9328833607f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824a1639390585a0effea237363dc41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917fef94cb104f942a78a3bb98eda3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5e5e1c5b068a1352aaca6668edfff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479166e0f5e12115ee4efca1e0b37249380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904afd0efcab8ba7d95eca5e4cd1a6e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd786b5e81250db93d824061ce41bf5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e44bdecb4b52f345d113d3df843bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90022fd13a860f945236df2ff80dda0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b53931bd5a51c1108c1a2748269fe1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132053959f62ef9dc67c53502767c900386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f80ff145f186ef5e8abc379e4b742387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2db447ba9c60dbac3d1afd88312fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a9bfc1cfea22a2c05aadbd4f62cb1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c810ac49344b12e49da4400e8996db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1db59665ffb144fb7ec1f1783d820391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5017490e4231b39e95fb90fbd8920fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86502f6cc6a2094476b1e15b19016b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c7a68b604ce51b4d9e46a438ec03e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c0a01dc65d8f765ed657f2448c352395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e940d4c2cf259564dff9ad1c4b7102396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89d3ab50b241b84749e081c0cc24ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732a2bd0c4c0a5a5316c6f62e417f40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed69c4557c62d2af77df9cb90578df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c679a467c20d0098e26b2b43433d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801128ae0a257a5bf07c043d78b119a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24b3cf85924a53625bd29af5b3cb2a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325eb764ee1f9a8e1117938b727581b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea441bf0e2ae9c5f261091f3ea739d3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccf2314b349757de323a8a6e561476405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1ac0bbfe80d933bfc29c6879e9533406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0d8383fad284c84761ebb0b450d13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5048dd15140606dff79e5c28d651b03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9474bde63a23e5b696a9e43a828e32c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad40366a8efae25724b01169f64bfcc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240a937eca1f27b7cc517aba551171b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c100864710ec6d8aedb7e96f7bf369412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7e498f8fd88e6483ab081a2b9aae1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa49ed433c87bee366cdb82c6303b5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57673aad6f17b14f67246c7af528780f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3adb211b335996608b7a925ae9e40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9117404583eac98be776d0ff057b06e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad55b8eff0b5fe5fc1b4f374521b1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab522c9f0d2c8a84b55640b31b5a6a7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051a987f7856b1dd5d8858bcea5dd09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a903806fb1ad54f5393dc4ed588e375421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fde8831e82e0e27f64c689dcbcb8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673993c8a2ba5aee8c285a4a53ffd450423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21268cbd6e17d3fb2b14a242067e550e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec78ddf5733f15a059f93f25e0fac7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c862cd25bf1698a96b019e8ffe9cf7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0cdaeaccc9ecc7022b9660b0014c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb52ff04174593ecec10d56fd4a491428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfde343c16e10a205db5ab8f0976700429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ea999f8b14f78b3b9280eecf8ef76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97165ed3217a71569d02ab360db0d87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97606723bc4e781ae1f9de7efecc43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9215d504af444fbdb11d2847c8a67f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e4fde3aa82f2c1ac1f90f13eeee6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bdb8af7b12667550f4b237748bbc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392139719b04cb7175c7b4be180187da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d7c67220c90446265bdc54f3412f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63564359c23e09bb8a0403e7efd4527438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d84ec34c80aa7f7dcd5acc495de6db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af6985d0bf59d123c8a2bd6f2b8685440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276adc02eb692de92ac97688c4bd99c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df97fbd2bdec47cd5dfc7d199782f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a168aab12c0a578ca30c1df31ec0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44b398df27482fe584ba7707e3e2af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2f7cae78e601e604c0b1e94b9071d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78f6b3f4509c8192e7c238bff03bdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfe4c799a67363fb1bd63078bdf173447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996a863d3be1d4afc288d4c6fc0cb93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51881f66c24be9e5c62e29f481d2f7f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d1108ce8abcd254c6e7b4a74647d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65221af937c56300cd233f5846c567451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7b40a690dcd80ac1a4cc3f5cd0895452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b2cbf4276793376f4ca47ace0ace453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d8f422616fa793f8d4f5fa1b4919a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d064a6d95e020846667d72834fce83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3383a413b049c5c404ce489422ac1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ef04cc3cbd063bebf05338747653e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af684e7d7a162c1beb1d42c31d27c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa068cb4a44fd80fb28db8d0f15b8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd0af4d8e025987dd2d193b97f01e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e589611f1abea6d361c71ef4feb3989461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177fdfbc7effd7b83a86fa6962fd3c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6c232b477df7d8bdef9fea9343e1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689a1583a61fe102965c227ca7bafbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6f2dbb2c6cefa7b8061dba0bce11c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bbb497e8195c20f18fad770eb24de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c60f54351e383c6e515cfa08f28d57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c433be5d0093966a0120b4ab64227c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cccea1eee4c57aefafd9d96e8dd57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e5f7a7d08f2944dee044b49af3e8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be65b504298936efdaae470c42711b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e04c53454b140a02862e41ff2adda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8e169bacc05b928234adafe8900ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e3c06b6c1329522f3cc5db6ace5c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2037fb442ac0362b9ab7def760a8b40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43e6a1a2096cde91e27b1a0dce8a8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd313f69b3c620940aea4519ecf9ded8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fbb5c92cbafdbc433a383c4c7d63d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345822a0c424b03e2e126648424b70f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e0194c3293607080e523ffd3c3b9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e67a3b4758094365a3da4b6723cd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1176269fdb45aa267e458866422a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3ad11699f6203e2af397c2005b488483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04170db2a642b9e844d1ed72179d97e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261d69566c4730215f6c7780fe30e68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc425532f28bc8021169161fcab0be2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1044e2e28236aaddec239d41535ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70525c8fd7840b43eca96083866f333e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758a154d65b75ffe99ed63bff6e2d4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6374b622dff762489025d9318d80ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0962aa58135a4fb90d1c1c06359ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9bcb95f145e2df4abc0edcf0536e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4bf3c55730da29b1fe502e847c251493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c8fe8e81c046263529d7c68faf4e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373d2a26ba01fec4a68ee64f415f2f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd533cbb75d8c702c165837141a2a84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3201d466cbb6f2828a7aea1bdea046497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720877a317f5a9c91cf71aba8d482f59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6f87ff4fca187013ed22dba123a87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee736e91a3ed5544458a830db5a93251500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a380fef266f42c23d4c8d01eeaacabc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6dcaf0c34509ae6f7f2d1b961b37c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c6a237b915594b0dde854694757a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176abf08c399233c1893736181d70a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40cc0fe75ee8fd71a22416691afb01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4db087c5eb1332c955a12927a63a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95709c7fb6df39c44d779bd542b7ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38096d2e4749dac09121c6b950e6e1eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a3642691035ade4c9fa03d73528f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b0d83f3ec3f5b139eb8359a79909b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62eb22d772ab926a8d372d9650f03b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b2b8d54ff74368b60ad686fff3fbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b77345e7eab17ad3ec09e1fa8f8985513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be670014fa70591403982b20d71c3ff8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15742cfa99b74a5631416d4076212201515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1189359bd2205f70d11bad257d44a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d422c98d5074d19f77a1da5908a8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97585bc1eb7e152b98b86a8f5135992518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8351f8cba340206c1cfef51d88d50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd9120bd99cae1390e2ffe9a2a7fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e51e7140a48df7deb1d35aa52f8c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff01249f0a4e1b34ab74cb7d880a599522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc765f9a8c1b88f5a7b7bcdf9efbe3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d402332e0b3287e915e95cc30873f58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702038925d8754fb294d52cd23f3ab5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60972b5db2031d81aded5298f4426ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb067fa88e54110971e3455ccce558527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa42441b4acaa95354b75e6b3b1094528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc03f2ba511fb5f3759b356dc511cb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60361eaa3b348d1b4c1c1a65ceb20d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c82fd97a67f73aea5843a86f4630f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6511a78883ffaf5fe43592681d2e6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24aaa4fa43ce2845882aa4879df88f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54767007ffd7e855a92c628ce7eea49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559dd1a758207c1d66d414f741585cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d80233a983ac5beecda106ef41f556536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c711ab7f5a0c5bba2e25d8f394fdee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c89b1343350a8a7f94d795411663c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa3c8b22c7781868ca7b5df2d4ce4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9828557cecaeba6e410f5ea50cf5fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805607b8205158af11fe86def076e00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726da579bfc5b4719f2571b8938805f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865fc9536b683324a6cdca1e9bb4ee1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6e5f335a106d8f503324cfea16857544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353de55514c2276e5dc0cd64fe2c1189545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b616f7e13b1f930ce577992fa2bbe7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4993d3c9af7d7b6469631f4101460547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ec2891380e054b773f346cce76006548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f56e7b719db1b25788d1488041fec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08812408b9d261e0929c27b9c6fc134550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7452ab3f14790cf6eab3a5a79c0dcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99c79a0a13f6077a3e77801faaaf39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cfeb8206e3a860759ded484d5b1a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58275746f963c56bbc87b5a7c81b0c50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad82377bbaa633618d7dbff86d6fc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a419ec68dad84e20673ed44a92f342556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a64c2fca36d922f1c807738b6a061557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4ac6be7b38e54b03fea6e52e49a46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba800922567680f068baefebe4a1da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f446b9f12a0f85fd0fb0fe3d854cdb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace951468dd0d4994e5f012f76a330ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b11a2aa37f2e387aaf09417a837df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736bfcc7be2653829f1b93e0015c342563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd39454356300361fa8ca38a82abcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3996ba0ade906efaab4fb7e12b88928565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7850d72907452c7c6d7466f85807b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add726ca0612356b3361e241fb5e8f50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54814cc2b95fe7963794c875fd6286568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdbb5969f0e6aacfc1e707413c1e5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550300dd6892a4d725e967ea796cdc1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74164b9f7002007ba3b41220e2e98f78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33bb11358bd535f018efa78db34c42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3b65cda919e2dd5fcccb192277877573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f698f8db52b6637f42e854ca6a97522574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8fb95e3324c3c3b2d8c134cc41a8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a99efdf25eda235cc157a29c9822a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b0c19e3da706a9fb126989628c59b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11449f4b8a7578d13d9bd683feb8b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6fed14b509e428fccf5a14cc9e847579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8a34f7abca451cb91cab459921988580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfc1ac3105ff780e271443a9590969581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf17e84f4ac5438896d7ab841763d31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85434c87b50d38af59347a57064f50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc8539f3ed8f08b6edff988f7d28b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5470c8fc6421283dca2fcf304692855585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720676fde7ceb12132f02ed92d76d9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8a1951b2ce98ed63e54c09cfda1d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd840f816d1a27b2c414c28628780f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753eb57361c315a75b020c0aacd07ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc58de2c2d50dc240fee3601906280590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be1be0e6272abf800cd00c47ef2a17591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b031b3de06fe9def460419c22c8c19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057368beab55f781eba30ea349bac37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea3e71148401e13a1eb769eec16d1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b207b9b271a3ebf6ef0595b83ce35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aceaa8195c5304fd6d21f7602f62d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd188deb65a95337ab26c8a68161f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e164761694f51fe75456d352f14639598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d01fc6b0a2eee4403d2603d9ab378599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78e4f42a1e3233ea9f75a5d86ad8e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb7032825b806ac0802ef060c255cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26b5c506b4f80878bccaf7692a60e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a786c5f5442cfa31245c7e6ac9214603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261c5d8ddd1c26254df72a0b0e4f40f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38601457a6a94f78f45d5d8d29c68222605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775b3c350e9de057cba2eb4fe7a9b01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaf1148a9a6b7bbb424471468b0353607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bd546c4aa8b3e9cdd2870a845b244608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dc51f2a83158b2a6593bf33e77ae0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68044f55e5110165548a9f73f7f7f492610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ab08955fdd6f20f5c53807daed179611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c15a0998859578f325719354a789a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55435c8db05bb8662b96f2ec81f8d263613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f329c389dcc1c2de2bd9faea55b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1432f572710aad2699fe48cf565be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c62fefdfdf410790d3cc63471c8ea6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6320e75d945a2d5bc9c2a6119f9ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488b328b4ea59395f7402126694e7bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0addcdd70fffd4398576b2f273544619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012046e44cc4b3c47bf9cfc255c0a673620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7224242ea853732eb831b9e79bfd77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11be52e0a0c6bafef80ab8256eb224622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2140f4b35f873441b5f9cc60817477623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630c7e07200180c3b8d4041b80206b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec3b19a4e033051f261d912185c6df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be2048281f079c8196fab8e7bf729626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c1b003cf7d8671abf9251d520d446627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747924d748861ead892e61f2ebf9fa6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf2ecf262f0ecec0d01686e799e819629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee865a7b973ba0e02e0f5598079f78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1142ddf631aab5bc0af2a8ed3bcb396631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b9a59075ea14b5392cd51e44840d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c05e90f5433c8e7a04feeb381c839633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a01fbfda5ccfb71b5ad3d5951c25e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4b2b6bf69a25489a6944ce7b12cdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd5a4781d5e5fad451034036cd70aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df4033c5f2b60317ea92d137dca4ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ea4eef57d12b30a249a8c510a902d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bf7aadf73aedd75ec32537911411c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb764076b28fca7da2d04550d16144d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4439aa57487def173372d9df300c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169a1d0063ef302a456ae2422125093642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f7bf77afef02c5c9e63b163b191f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56a765b386d5d501a82bd424bc1637644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09319042e1e04c6312d61087f6e8aae3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614fcdab7de9f52c8ce392c3bfd85b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8259d58265d58b966ba1b9df619acb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4e1c3e93db479330f4471c0b3a425648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecbb79f983871641c36fe6f6f52b91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638120d3a2d990381f1e00c6abae0d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87922c8b7bb7775c79076cd9034b28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76cdf1eae07e5db0d9dcd798c91a6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdeef39ba9a85b76554adfb9df9a22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb26a9a6a60a792e30d7d22e896a95f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbf29c7cabb0131e92a3c5f915e412655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a1e236adc6bec0a097e4083bb0867656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72861e8143dbb329e9d98f1a3d3edf1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed511829b131bc877921361858ed182f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c643da013772b23e6bf04a327909e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad4611205d5b9a77caf6e19fc1c1fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383a9b9a97b6f71c3509395a83a266d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df5384e0fb792c8c2450b83762b30d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36073da95d7d465fc338b281a6fd4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7c8df7572303b7641870d274f9f52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac97af0878f37b518819c8822ba18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e4ba2fc854f621183c74ebbbb2db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245be3770fd672b9b7aa810dbb99a73b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b90890c8811225505b6e1492803bf5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275e8f42ce8410d16f8896dd91c44fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfee014a1b85aa6aa25755612dd94d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3401932b556913422b99a3b92b4bc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ff3bf9bdaf18f97c7efde6e1a40d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209e2dacbd770ae0570184715eac12e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335f3728c5b9291227e19b13dff5228674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97572a2ee47ebfce6e29a20898c550b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c2bf3ab91c074fbc4a7ffc977bff7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05ea576154426525e037e549f915f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12600a270ada56592904e6f6ef86b8dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592e4355c388a62b6829d4f1d3d1e2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63d0a288af731a62a668ae7857b216680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f909fc416bfdfb99aac7639cdb6ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bc77d5b99aa727397b15f5097ae19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4babc677946c886d4068a222cb97157683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa0cc7e52bd438b013caf57710718c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b588da38ce52b8a315c5d79a1ab59e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ea3021f406f83a8acf4917643f7d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6cc428185b1d71528a47ea5d2370687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432154d40d7d526f0345dfc956853944688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047a32615a30073caa017445388e93e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceb626c1517a29415b0e26d146efc5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042a85efaf54120760ee67221c8c2ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d20e85434ef643fbc0eea0fc1f7d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03955d8f8d4f3aa74f6692bef831ff7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef880f3600596ecb2af77acffe5d016694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bec8a1ba0a196828dff2937c9143f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6df0949695292cc8cc80a406ff71e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d986fac15b14eb771084a80b9138f16697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da003be604e2326f1cb460955edbcc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c1fef59180b06fbe7784a80fe7257699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14dad60b088ed69d3b40aba789883d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b0c19b1ef811ccad9a6c538ab6322701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f2b372401604b32fa7ffb152c3768702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20ab0a78c4f3a56bb33d6944e3373e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a517e12b618d613f4507208750299f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06f58ce63fe2a971c7d82208bd9743705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bdebcfd37c9c80b4de77d0fcb49f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db97345a130d52c14573f4d82b29351707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78434115467e51fafee1bdde990320f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25061194081b05df4d86e65b75a3e2e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c2f7fdb0fc4fbaec03adeb6725ff8710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd5459e957b4e7aa616c25d2d83cfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2640a51767e0895d8c83f613a0f7b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092089630ab7cd0cb798dad431a616cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bdc4b6a66bcee02536f8a68e28b244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202528f30d31d2c5782a2a3d83957675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c848bca150f82be593657b5b579316f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d503c7794ff25e4a059f4af7d21037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5de619ce585b114d7f5138f6c7ec118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33fdf3fca618db40ad872848d46ed69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453c39d389f81ed5237535af78e828010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba70f9f947631c3ab08526a3abefdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b58d56c23e1206c288223aeec6ade12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d92a8284d7c0813989c5cb2498b5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7cc24e99153eab253cbf2556a85e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6aad4a7b6b231793c164444aab71d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49aa9f36401724680c66d652dcf8dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090bc30b3d7fee7d8b3a5394b67a2dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff31a0c4b693225e880068e360f73a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991e44371658e52118b658d6ddad4d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f11b15b807f8ad3f3607ff1fc80e7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6a5a219b25f857418ab603edc420021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b059c8703b17698d85fca38c103f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f70530d1f4cbb3a08ba4fec603c6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdee540de3a5d91c6e62c3939bcae2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d7f3bb794d242d09c734ec58ff43925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105aa935c4550801833d756b29b718326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179803a6994a493c0799d5b04ff59a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee1083ae6ded34ce9a129482aea9d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69fc2bd9d189d7188524063558088629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f51b33952936aa4a903f66f59ab3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef17e7f74ef8e03c57135f221083d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1a0790c20ef3f1094b2f8eceb74d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1b622c69e355f36ae75bc1ea5c25e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcd3b9c45d0c81c65818aded5fbfa834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d7156835f135ad2de84644785339d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ac890047131fdf02ea47f66e1ff4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae598e036b76f68917ccb8512ad55437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1175e45f86e64ac0d6357f962bb5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9402c09907fd9dd5c8fe533c2893539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436887feadae55a92026d15dca8ee1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231f0fa821bf0bd99c74ab5e0bef22941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff99ac5c5a731ac024d35f10e6d9cda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66221aa0b894d0c9153d8f79234fd9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ca026ee390bccc2e6fb84347e5f6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ac3716a58bc8328a3242bd10c951445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7c1befb11918b38568d9b7071f64746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914deaaf733f75472e8d33db6d469147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029507f5a43c1bb5ce842af6b4fd9f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842f2e000a636b32f192fcad03e513e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4628e1937bfab8b165634cf4949b0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228bbd1997af00429ae8bc0d393622751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea419d284d74de03834bf40d7c3bd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444014cec8409f4fdf0391fff48f801753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f86f2303531f410372ae51fb85422654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006f23cea44f8653675445fe36fd9d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0b2deeea7f022af71160aa3da6b9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ede6e32dcc054871dca793373e64b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fa6b3af2733ee570041dab2d8875d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcca0e927c35f67a80793499412f79d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceb4ba9112fd1601ecdc22d157c4c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240116b3aa86197d9e22afcb581405fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671355a166e280edd8facb78338a0f0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604390c7e19e6fb76b4730e9009d07e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa332a4d72527f2dfbf6993899288264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37252502c731377f5a1575f0b33c017d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ac131cc25bcab21071d537875fa1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16941334923b6760ccc864e510219b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf974dbb852101bf703ea33bb6182268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8563a7d60118771c0cd7c79051f937a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5a9dd5d60334c1f39d4e0a318b6a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ff8820bbb26ac9adf6d409dad795171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e13bbe8baa824c2fdf29d78be0fd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601cafd4f318e58bab77a334889477273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70b9801cbcda935c06fd0db39c2f6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e33a17bf91bebebc725b759d5495b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c37f5b86b378ddb770c3caa28f6f9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008ce5937c306127eed3a0bed9ce8b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f94c9602d6540dead4e5ac29bdd3e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4b55aba5413753f783566b0dfeec779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ff13d14a79449fbd939de586f40480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1be26492fdf973b19e94bc036f41481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4345afef890784a9f58594d634cab982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb750fa35928e4ffbe0f8877fe345083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782e88aba31840e0d09206c7007131c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb49d69aacfaded1027f9ef08f0c3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b0606c5929d9cea1cc2cdd3c6a75086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f399cd73b58edfe7a955da7f68c9c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c309259ead1c792188ca811eeb3ca3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15fef9a487482be3fb3035ea54213889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce80d29a960bbf0895f1d6a8272c2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cb4c2de5a8ba0949cee44ce42bde891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97b6b2b14245e6ed16f31b957e56ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82be8e36b8951c38c15cdb1990e1f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5df526f02f777da32a624a4bb670294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6937e44d243f0da3e48ef58010a7e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45239f7f9b836677e8ef78281d417196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf8878e9e1d0b64556b428aecef7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee1b98526ee519dc73aae9879450c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503e1ae89199348bab6997eeb3e926799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acfe65977edc39476e74a69fcad84e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b3dfc56a6e4579635e7910bfcbee2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7df01fd915fb3c55f167f06ccd796102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a575dd06255885d03764cbac8e10c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668aa7b8111432d67c3be8c64c889fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778b6dd5004dde730dc72d5f01d68d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec355a8867be4d0adbc69157422dcc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8a7efd4b49f7e30b3d4b1561a9d21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c53ba52d6029bfa51e777a8c35aa7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bd3424fed03836b2d18b33da85b68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65a56e5d7af2fdb7920122c42eebc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb6afcf81a5eeb58519b930a90169111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f46b38148ed04346c1bbfbcd784f9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a81ef9bf45427afb96284ec0900b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0ef225d9ebf86571bab5ace5bff54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6507bf6b449b1b121bd70b8fd73aa8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fe1ad5291c9f8d68afd4138b0d8b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822044d491573a7413b79f84ca33c84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e536cd101125b763799485ccc8c431118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2a77744086a44604281a726a63ef0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b4d2f226e438bada33bc4faf62c52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b205416278ca370a815cf559e97c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85221bc219f8c760bb366e54eee179fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e68c23b9102d9e49f64355a6aecc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c08b3b77e4d31c01e58d6d67829e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12bbf701af6e940376ea1e5495641f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153d8d0c402e64b98a104143faa2bbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810ad61f2f10affc374792b37d599fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd44b7fd5cfef5dd4383ba282ea502e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbf42cace0e98d2e7d1cc37e43bc9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2d98a0ac1cb8eb2fee0e621f14393130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cb6a99a30c76d56cdbd9fbbcb2e56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575aa485ee5b0877a3cde385cb580da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b2f7265fb3f6f3bfc804b3563e643133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf418ca3c98128ddc5c26cb9de7916e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6d15f385ee061aa42cc02bf10f397135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c6188906b345bcea631032222dc36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881393635b08c592f609910301a10d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14773123bf13fd333572059cb2ad525138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40308d75934e2ea624b0e14b2d4fe3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9334594771bd3e727e44c914518ec4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c4704f0d0b4c0ae9307e5ba5a872d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed43f25d9c2be47620cafb3a35d8ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f39b30467ac9064ecb09f2af68a7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea742d17ce0d5a2e189a178fbc33c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfe74f72715b96e7085245460e978e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83b6bc147e536609da47cfdaa0c8fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8034768c54a0097d045546c728441e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bc80975b446cf83a6b94922ef1bc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fb85121bec1a999b12d85a8232a49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7eda6c664e65d8e01539db6b77190150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4fdce47dbab3942aa61d635d56ce2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f7ef7cb693c20bc55f8352dd1c603152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29337a913d9ab31793fbf17298d3d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab694e3131969289b8f1d3a402f49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6547dba8ccb75aefd06756ce742701a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc335942081430516bdce832e8216f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44587a1f682fa625152fb69ad73f3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bff09f2a55b0a7c078b30325761ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028b6096d9fbdedcb0b4c1d1654a29b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce28ccefe55ddd37036e5f23e17930160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f6c331c9146e8fbadfab686df7506161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53508407f33be2280049f68676c19e25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cafd6dcfb76ff386e9f2d3fd6730e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cccc44caf9aa6c1bf3b8ec5efff92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2c843dc513e200619b281d763b512165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddcfa4683a67e8cb8bb799a74845f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ff6cf260fea15d50032347d60f383167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1ccb630e22180999c01de0389444e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a2fc954a4e42426d9eedd3631ab24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bf72fccfe81925b900ed15bd69789170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d112fb3a73e4f2b6655a4c64f6a0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159962aca6d1d7a0ce20930c4a350e0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53350970a0152d6dc56071d17f0cf4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ba7c45c577664b2eb1ed98a6ece6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b177d76f700cf3602265beb90bbb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbcc75f7afe32f8394646b802b0784176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f3c037c32112d4f473706beaddacc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53a7263519ecb9b525922b02dcec68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575f6afc280f1e9c9e8eb1efe4a9196179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd05163478fe60168c78481c1592d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c0e694796512228d7593bf0923a22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f289fc601e8a7966a8c7019f48ba9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fb8dc8e90531f523a2248a5fb3556183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf487df610d0f60fd1af2da4bd4290b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004396992175441323cfb5b005284ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc42b4baedfa8e9dcdd5f7e98be96c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76112cfcf29d5eb43fe332665ff2432b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575d40387fddd78c66746dd214d352d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1328882c055160f0abbb5959342dcd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13055de41fa69942c323a41e9063c5ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311568fb354a07f9883ffbcfbcc3fdf9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20de572d2df013365be8fb9934a3432192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedec2e808a805d45695498f8d07df9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cd3afd084fc5c6f2b08cca0035b24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677614b9ed0c2d69aa612cc4da7c702195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3396cff2ebf14b48be7b85571b7d854196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ab6411b7685c5b0fd55ce0d386fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac74f03cffe39f2f551490b963433d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99572ecb010898c645792d9186662d89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275e0e4bc5fba9a570c24706222f37a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384738d68dafdcbf7cca5f6c4e8763c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c1915438bba8d7c17b06b30d4c19a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481b2e03a2217344e3134fb0db80fe0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822cc0db12b44e496ddaacda0482a13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac4c3b3b1996192708640a8a2ea106205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080da968a4230ec8a05a8cd06040f22e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef97801d06f197023c68ce0c28d32a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569af11a0a4356ea066a3ce88268a87b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03a164b77d080a543468ebc72501e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902fa3235b5fbc196175e75c4570251210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeca64923aad379b5d9803c385a957211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cd8ffed84b27cb565a43f3ed4293d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d2b72d2d1a051e9e5f58daff75427213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ed0410d265d68b889776fb8fb7cad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d011711b7fc81fe05470fa9e051eee3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40da4eaf4458d132a8a63927a9cef6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2905c7c14d77eac076beea9fb8080217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3c95b1d774c3c42101b22293c7e75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87461349ac690ea3eccdeb05b06a2549219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1741c54ce2af90aa4d0a0f9af08457a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4525b645f91f185c1332ef4789107221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10268656c656a3a70651c1d1e60990222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2e33f5a133f6f1b04ad0e91f5d3f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde0d69e2477cb62ed05df8a5677932224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07d72a86de039c6d21efc6446c74bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af67305488451231fbb7b88a3a8dcad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b2d504af5c58acc962e6f19c6ba85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8655bcc00f92eb433e8231e67dd26d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d751fbd87f303fad440b8453809ebd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bfe86c28d69d583ed8c773b010843230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8d807283f5e6850e0ec86151879a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a7aa25e77597e9ce0ab4c48695b16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ea2442db610c64ec73cd2093ac225233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848176005e7bcc6111853d98add3932234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d711b8e57e1dff8a8607559b713cfe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de6a56fbca669f1e49f0f9c06c8eae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa765fb5d5ea12f1364c3f247234662237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e67e5454c43f3a0e4579a595e599af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0738e5f4291494ac87cfe3fb8ca873239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6ee0d7c17dfb32e6a6e547a588bfe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f402854f6fb71636c858677c9c325241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68916bceaf68c1454743f4c29bed22e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeee0ef0498e266911ae187f0385882243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14c258c7fda79124132f19ceb9c7e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c8e3579f6105dca7bf9b5ba66eace245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1701ff8e1e5bca99f9a6160a8e66b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d4f5f9570e8f7a59ebbb95920e2e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663c039a2453c75ffb620b02f95a45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6cbea595c18c6dd2e6ed1113449b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d96cdbe94a4cc32b467074e68ca6e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f74880a899be6bd676f6352bb1dff2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf43a00eb83ca1d130e3ee25df5c74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99285bf71ddef3837d0be11ef7bb6d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343ba504a6f8388aa826030f2a1a8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b136d30e91f0774b7c12443e946772255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242e99848c4e3d39b98374e439e7341256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a180466034f3ca7f0c7dece3b2599257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50987507ee5fc09047f5495bd18ef9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a08f53bb3a10be04d6c6087ae5fcf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b16bd9ad7508a88830bff4bf8561c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1be79204eec139e906cff66609675b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a981f40576fe70c5a99521fbb0259262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9be840b930eb101c07668606f48c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53b04d30abce1243f28cee351a1650264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a22be22ec592f9c48bb34e27d70bcc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b864a494c3411ea38d0ef484243f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a965922a2218a95ba250666fa55ec2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127d71ed70c685fc30496b43937290b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f6fede11c93929e1974d8e04e0a9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc29fca4b5825cbf8195bfdb9816f9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395858c79293f815db420cf0e331bae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a72c38ccfc2445088079dcf96f9e9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0faefc9ec8843f5df674b88c91c7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125281d21814ec4ba5ba8cdf18555755274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f21719b5222b9bf75a4b2f480e731275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922765bc165288b26eaad7e212b4f4d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288c37e76e4ea28b3042a2bf29a83e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d262c24b51bccfd2a0c1ebc3e7063278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569b9f8ec77afafe60f72574927058b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2e8e8cca7240fee349e82ac2e1541280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e35217c704b535d3477f863df559ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f456ab4c0481ac0e96d9956209827f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c9e580aff7169193efa23602eb7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3275dea317241768936f02597b6767b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa891df651b0e8881566a53db8fa8beb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33a08fd32cad4baa9d8c03b0f1405f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114960ebff4d92ae9237ec827ebb8de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27c53a4b3e05397d65b90437d77c36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b7f8e79f6623430c8026394f1f5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84f373c44dc97cba59f0c01ad63bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fded6948c9e513b9d9c3d2c5369d37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e0e680aaee367b72a501d71a609fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08951ec546a3f6731d5aaa846330bc25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ea3d5485a97edd9ce316b99f465c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3b309d49c392092398ef4b82be3ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd2b3cf8e3aadc2f359d37f08d0552296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81084cff69900d985c5ff11bc5b10f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a3db5947d2d4c3832551d304ddbbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae9c6aaf12a549b44e282c47fe9662299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2ed3a0a8948a9c847e483bc37846d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233635fdea066e7e6b6cb3717fb77990301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e12655d96adc3bf26f1e191af6c35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3352c92c6d50a8cfe39d9a2b5c3f031303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eac98585bb7eca2b781233ee5a3ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214210e3185d680c7f03371d47f511ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bea225b441b86fa17c75dc37e3c29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc925b377e2de79a543735d28d9e87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35adff7c1e147296751d254f699e82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26ee720e00a103e79f87001650e324309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab0946c77de69d4b99972513df080f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77d72ff62ac29bf2e58cb17891e08a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47c7bee9d7d4a3b6b157b820121c4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1dce5474deed88682561c63523ab4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6af71ef5081943bdb66367ee87565314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b447aa51af8fdb077852233c15e8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f418c6049fef854f63bc529759cd2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff1d2fedbe60e39a422b49910e454b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d23711ffbd98e2b32ae3cba929719318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796b03c93784f99420610176ade9b45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9850865aafa126f21a9bb1a94e6b3b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562d80ca26ded60980a58001914df68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3078825e64eb970b940e95abbf29a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d360cb9721a5a4f6b1f1f612394f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac92298cc5dcc76cbce7201a851795324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd260f87156967b2a5205b6cc2b18fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c4ff110a8e11ba686d63578f1c7aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce449c5ed3d46304602e2b319c48c744327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1756f0c17be16e54b5776da38ab576a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55aa8245fbabcfe6bff1f35e2c40d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd18ad7cc1ab3797b700561ba7a2fc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72bc47b13c4172cdc0b9d805a6e4e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e84a272303435a9e2a985f320df7b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596ca5550c4fcc2267a6ea4c96af0e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c7c9f01ba44d62065002f40d7aaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625bb597789fd0f6560d9db50108ef1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66dc5ea9705147615c2532095d0e81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890de0d3dc34006afe0a963fcaece138337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04900b39add9405e580fa95caa419f55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444db85ea5a653e7fda1119feeeec81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb88274bb33f71150da15cf3c0c085340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e22595a4b3ddbce9a26dbdc6cc258b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ac981515d22b726664248e43be5aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c465daaf5002de9368a061436db9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800ae68c217a60a679ac5d57c214941344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57733df7a512e54fa8f642782fbaaabd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede88ffb4a78e7597ba3f142407bb0f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf117d8f4b475510bdb843b601dc9ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa09a630e4294d264fca60ef12b2c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f829f72ff99cf9c44ebbd9d26f420ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb8461646e9d93017d277fa8462ba6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1958fa7b0a819519fba0c8bd9a44219351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e5095a5a34a9ad87533307657bcd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af57f4f87b0d93b125528ce30e7bda0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbfa8466f33b6684e68c15e670e30c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2d3af77acbb0dab7a591d5d8a9a23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed16ddb4756b805fe0725ad3bf5d005356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e9ec0fe3efe38b40829ba9838ec63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fac106ab1eb28030818749fc84b6d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa574d4077de8f942cfcb825066d345359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe577c2550468603a9f74272610064a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ed8b951653c50ec1de9ef753bf13e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd296224d5678af89ca849bb85c862c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c77ac5c434fa59081fea5347c00cf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f5f35de5745b35dfc340b5e5ee321364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbad3058dcad2431d02ce98a9046ce5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5201f745505e18a7e897e5875bd0123366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2b91a996a8f2c31f6c649651aec66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a69743491736a4bc3834d03e2f3d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e8bfc19f393fc6ec6cb36aefe45c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c520566539ab67eb1f1bfaf1c02497d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efa1d1dddfb898ab6de8e7ed228f01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02e85d304515de39268d2d588e69e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6ead4b93701beabc7f656c7721d2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfdabd8dbe12ab3e8e7269991ed026374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b62beb2c39e7f4dd9cd477707df99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4dbf3f43fdad4cdd86fd0b9292bdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed4b137c6056c7dd03e71f1af8eb86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f78de35415e7dd43a7e394a3ef6884378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aafc09f9437e3fc46e661e8cd46cbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fa20bca1e609841fd84b5cad53b61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed64c24b56c81a5873f2e954eafe2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e25e80b9efdd600c65b3069d2157f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5237cdc63b17d2cd6626c19465954c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf83ec9c726ce64434c4b7f5e381575384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f91a9eb6bf725cdbc0a6104f0eda2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61853f2c18631dc7c2f0b8589bfb76bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530539a48f04b20fdd079cef6f7efbd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea798d7cbe6b0203de6cbb5233d8a555388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0676a1176033efdab1fbd2a865636b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d26d253ee96ff26dc75d01f92c0dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5d6bc0f8f08ac94b3f7f728476779391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b1b9870e2bda1e47716fec851edaf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f2920115ba0d95ea2892d7d3a3bd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b2c30850d62bad61d1ccbb1b4601e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0fc4fe3ca022bfb64be18c91c200a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b08c2d545c3e08e462ae95b2fa59d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a9a95eae0536bab4dd1a009d623f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604229fff5132d0251a6130f17f33fa5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f4a6120dcbac3ba10dd5b74990db6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1767a68e527153f4d98bd53ace795400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc3b401bd2af4ddfcc01a51580a63b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1836028d550390f3c2b18498b75fbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb409ec690acf569fac1d17363ebcf5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425baa814f7f713bcdf34e0c49b12d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f67ec9fd00917ddbcf16ef913193f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad664ea6675890345bcfe25f5a0bc4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc0b151f3033f4cdb1b7f5b3134cb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9bb1e759b6dffd6605805c90350b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e58b33841249a8b8bd840b0052ef0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552dc9133ed347dec30d0ebc6b4d641410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16144326af94bac3e52ef4c6a2f33d15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b60d69bdbf5ec8ac0ca003d85000b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dee1f1c2d8943eb67645c9314a69b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb1cec55e3d6c4ee9c0e0f1aa1d50b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec5a34377d492732f136f41273b39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2e1367b41db14a3deae5cc22028bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fab61e86a3f09c7251ce1085f37011417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db069d8c8adb17fa1ef2f8be3effc366418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07596ba0e60cf9b39f5c26d13abf20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb672ae27361ef361045689bf157a37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167de8f26efb84a15d5e2e5fbdd9f6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3063bd40195d65082c9a1d48916dd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e874866091a0b3878b66b6cb94ff69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd304776b9b6ccc218593ff884e88e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57a2e9192e1afcc08b75013d99ced1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2514d150c2c5176844f4c66be5da3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11fbdc0e31cb3061a40b4409ba3505427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5a6a199ce78704f54587768706802428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228862117ad80da3861a2607eb97a7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce461f60fe5f3de2e63798b28054ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3b8b540b52b3be27f8d1f0bc4c2e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2611b2650a31240490cde7fa585c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14a0aef4422b7a27a4f9f9330f3d86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e70f73a9b4f845112f4f35538d7dbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36b3160a179b0b988dd0a7883f005b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca643812a81b64b8c046061c17e16f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766fc543f25b967046d2f94a1c7cd52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b25df0548be4fc6f2c0eca93d8fa19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9165460fd2243fc1ae1763e90ce7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc4f839657f36d0c57a9e7473ccd5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b9119ce410a331b7fcf35b96de5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6a1eafe7d926b02b904c4edd33d22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c6dead0d23e1e0d78b89d217d301443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a9d78e8ec2abca339ceff020e3d50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1424cf7c3be344aa1d48430f60b0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf0f48918dbcd8f746d01874f619e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86e06b8cfe775637a7097220bc2bf8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700313b20a644668d0adb6fdd9f0df3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b752a253892dff13da04cc053b9d808449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4149ec1bb878bd64c0e260ba7d0c18d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42ba75f80180efb20bb910859cd8a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4289d57ee88885faf28bc8d8f3163d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074f3f6646bf2900bbad12446715253453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d471a93910e8c2b06e700dbdd16407454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78ec4d7df73aa6d6e6c5ffba422412455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01868d031e72dbcd0db7f28f961cb8e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff36af7b03a1ea95661759d4b0b90f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5131743907081844c85f60d18e203458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8adbc6690614f3ed24d062eee28673459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298dbda8b2fbce393c40d5a28dd4b67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268639940f58e829fe3e185604f5309461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f6936693aeef7825ab45c70297eaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa768dc650818407bcb54a3c5fa715fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a03fbb0cb8ed626a1eed49044217a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e7b78bae9d0c7059de468d99bfbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f24b95efa18dd37d28e187a094e574466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea3e6be6baa152bb3f47cda28a0b9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21b57019b03f0a853e711766392c1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191883ce9f56dea9fbb2f956d60a1516469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e55a216820680e27bd33af695bdd1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cace4ad9f43a4ff74bd443f124a6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becca18b3b591a76a0ad5e483b5273ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852a5e030015a7b2fd31ad29e199843473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e36cbec86299f598389569434c908474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b15db62123e647d53a7e09a6d2fdc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e98ec1989d6cd7f5be4b0b869f50f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbdb4ace10dca4710d1f3850f797e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37642c40bd968e2044ee456bf7e0c0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17f47024cbfc5b328bb0d5ea4a68c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d870cce9de39318f8da35318c3140480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cc5da5b6081dd9fa0457ea69e5ec0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f5bc31a7000aed90f9f61377ba5b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add8f04c874ec6e0073a6ad6aec785483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec1d44faf57ba835049565279c46e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd03b4dd9d61b47484a052d88be7dc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8e35aa577eea91b4a5cac9ad4390a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e48e1dec994ac33833bd216a639cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e21f35fd6cddad2a865e174c20ab6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd127855bf161632de3461f977410c23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e34b57c8e3b07a42858534a8617559490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957013fdfcd62c343c4039ffb4404808491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f43332ce6b15aaa11f3f018e818229492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62c5ecf60504084d900fa61dcd7690493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17af1fc479ad70546eb2aed78d2b1fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dae2262d0313426957bd3349d6cba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849a03ab3fe1226feebc3cc551f689c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b81254955c55bf4d6b1a83cedff042497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb3a6ff767fdac47db28b661b04972498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f365ff1916541297f672d609c3383e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aa241808e02ba71bf1139f8bd53f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10865023bf807d464355db434ab28544501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d8dce49c42595493971bbca6c63ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9c84f1d604cf87f14f01cd79d09d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c92dd47f2e2d9dfe5e0c981302c89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9727fa39706a93672d16ddafb94a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879c29564193cdc2b8f4547e44a3b02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25bfbfec86b8443c2d6b77e1364410507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd080558e89128119e0c07b9982f097508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f6dea542955b239c67a226fdc6750509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19397bc8c2a763770fb507ba39172392510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305764b6811a7990e106b78d0ea2dbfe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0db29b9888c6d3f8f397fe0988517512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceb80be9b4f0692f38920263a4e52f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d4fb34e6ca58657afb234a9cc8989514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471198dad05aa633c4a148c66da16b7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436df6cb01ea8943124dfae2544dd83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d69326d594c7b0ea8defcaf6d07f7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae9954219a1403bd979be62de6c940518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09028122cfb573a685f37e0a198dcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c60d7390e49382b40f5ba6aec09c72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10bb4d8f76d129d90c1c29332b87a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5267e448c58ae141dfe8d09263ae7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d1fb16cf48a9a5441f86154d555bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2af11f22d1e1a6b80b41d42865ee8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cc6849da6a9ed1fc322467c9d2f26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e55507e3d8fc09e89cb93c90b4e52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e19bab0febd3b4aaedf95caf257dab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53afb7738155dbd5b0e26f88e57c504528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10247e810eddb335d0147152e1fdfb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18eea9e720a9a969529790d010f312530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bdb32ddd210a0d3e9f02faad84650531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd6d26394c1c24194a5a549227c12c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc676f0a0c197f988c407f1aaf1243d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f637ce4c6457f6a117b7d984b5375534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e510a78c804962b5042decaaaedac7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d70eef5258cf9e00ba3a340b32d1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d04c5f9e6241a7256d0a402c2535fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbebe713a09cd0ca4a6842d7b2fb0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd154f92aa23ba4c0f3e30e5daf9b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0e363ec2b0f1a3168f8aabc656f0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d948794fdba2d17faea0d13cb12fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b179a0cf971fd61fae199290a55e72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a4cd84d73e506b1cfc2deb67b440b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f38e66e811b078d444c6cee7ca3ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96bfb1dce45d0ca5833a70c89b8238545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8647bb12cebf0bf88faaa9ddec95ff7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40a1444375abce24228cedbad330cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403127916e5fcb21fba92143d124265d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69060314db6426cb49a20263274656549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02de699c96760f94e0093d618acd44c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842588b9136e73b3de0f9adf3b86d99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd31363f40fdfbd46448d00fe0b2d4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcbeae2623eb6b0606a94f27cbf8b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d490475570615a8159c1938daa74c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdf68f714d61f8feb7eb020d57c81a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d1d1f62c7325775be92548aa298c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a917c4576fda70b9c79b1dd9fc76d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4fbe22df7b48ffae9895f62bffdb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abfccc6af0d238639ad775f1c19bd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426f5927027adad65b4d44a2615d26d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e68155f82615683d1643ab3771def0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4292424beea11e695b220804f00f097562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcaa5fe0338916c1178ba0c3787a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8288adda9a781a4b349a8965e7a7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f9b4d4dc2a4af12bb5ed79526a22a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e29e2c7f78dadb2fa59e3f8209f3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c93554cc14f12bbf8ca4ae05bd3dd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84a01af2120f4999b7e11a30c156d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986c1d66b65f2452f39156feabeced7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2bab0f27b1c4e2d70b6a6f22c16a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35ded0d97d7922dd6e46f82377adbf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58323bf864e60b6aec024a1998c23b9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a969f4bbf6e99b7853ed707abaef9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c9eef2eb9db7a6ebec4cad0e4631a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894c61d721949501d7f5332544284e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313c2919999bdc2c587f742f7da3f96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28e6be27b717a73bfc241a241c19d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48562d15b75941980da408612a1f9d08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20857f03284572f49226eefd57e5bcdb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1f26e2e88371f0a214770a157feb5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf7d3f7938b199707dd76a91c6986581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e875c8b151e4d5e5737debe0316b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98ccc7c694c676f514a1d243d5aa8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb3e3f4f9728e575cee5702dc3250e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de701975046893cbab88e580e7f2052d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fa9d678dd38970b6c37168f201d4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82a5e1c445354f69b5aaea3784868587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d835ba21bcd57801ae8d14c47c8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316110d5d66430c0ab2156ae4cf87d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9217772ebf5ec8e963b42bb8846e67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb674a5a3642cf9afa4ff0c0a9e16e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aa94913e6ccaa2d986bdd16366ef5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0818bfcc307384bbc4a27c59a416b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0c943f2a63fe3d7f6e28564955321594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638e5745cbf552346b957e4ca1c6fcf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc4371802778eee2fbdba78887068a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea0ed81cc734831da7a2d0c21d8037597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51215065cf2f5218f7d3c946f3530fdf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0284b077c01b9aacb3fd8964295f92b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404d17b0e13d8b4e70e9306f76f3730600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbc9b08b2f40492ee0a5169ceb2ca5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8555a7c03d62227ea05a339d4f7f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef00b57fd1fe4962d4c0ea356a06fa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcbbe4fc017bfc33de2ceead73b2b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a674931e0fbd8c22c790dc1e37e7a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf40d39d6eaad3aa5c6bb1d3b85982606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f2680badee1c3772ad7502e8ba882607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916c4240116295df75b05fac349cd91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826df55403f4928c2603573103d91dfa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60085793b738996fd8aa5dc1c70d7b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba682601b2fe20afe47ca7e8a9893e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2eff00b4c9677f45e7b4ee3ea7f94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e603b44ab4df2d732f0d3875922ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0599c4fe54ebcf06cd0406b446191614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e554bcab7a83c20f20e9059505b50d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886c67c8cd4605c0f6503e43454638616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cefa7f66443672a7b197caa18336e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b878924fa492ef5e1106d8ac9ea731618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8846071744cfd217643bef8830122619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2930d292e41dc6f9ce32f7e912ff21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa7d67282163a36c217b86b676140b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730562778293873859a971b1939983b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d20fa1aa7bbc0e1060c8b7f72f8846623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32f55287b812a7abb7affd1e459400624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee6a295111fc192b3c60f9a893de2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27926fcd0139b79fefb8a035f3229cb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12f78441d3422c2a05130aff122681627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fa73b03c7adada44082e355bf518d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f908b43b9ccf8bdb783ec865576ff4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f667e9c8fa74982d4ab6afa55ff121d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526bc16a95b556a1c3ea9c6a28c986f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eff4cf0e54ef7760ed48fe2280759632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff987cf99bf25b427b3f3a924359fc79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea06594c602507fa56592647099877634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3442877b8fe412cb47bd9b544ed3fe1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690780b8fe8739ba02e4330aac364485636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3936a1b053e30a46d04e3abfc40c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b933f31f852683f161542d8b191cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822504063023aba20e1f880feb04d765639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb5119044d56c229eb5adf51db072f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92edaf61ebeb2d42c8506a4e6c9df7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f9627434731097e82f7c8318717cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0a98d3258c26341af03d92d6ed26f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cffb9061c147843c2f6c0a44c28a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ad9743123c0b3f5f32a34530876e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6f2858db2a49d532f01cd7f9eb603646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf910accc2e9498c67ba89fcabdf08e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fb713642caea28db2d7587de25f06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c92861df70ffd944f5b7f0801ad296649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fd6bf565e8f2435f30188d9df3811650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a9c45717be2bb381dd4ec8524f07c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03846328324554d7b102408101e355c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61ec702443844d89ca94002544c3d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098cf6f83abdc40cd93cd1c53c9df06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f515d8223d39c7c11f6fae9e9dbbb3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c0a62f1a0cc9304f5f1bacecc398b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768b02d0903f6dd011795b8926893fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ac401d2da23119d2cf4a4070e05ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa18f81c2a2b98104c6de5c4cfe186659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f46ecd75b7f592ddd03be8c5c9f213660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69849181458da862556d4864dbff5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247ef9d114dda87aea9434d5ff8e05a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a551d1ce7b1b2d32b7ca4f1052c80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202f04659e00bdf198389ed73dc24d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d87b96c563a19b48055a7badc3c181665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519397315e7afda3758df51c47ca8052666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed0131731160efed96a842585bf596667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1551244911773e5243518e7d12ec3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3116fb14fd346ad00dd4b3abe8514669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3568a1d014ca8ea10d264a8b3c5917670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36336e4085e4dc259f97b7a32d5ae5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91445d8d34bb07bd433c1383a8b76bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e6eef9c0a21323a0742c3acdf280f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708994b5220e1ca7000153e1aa99ff3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24d09824c66afb9d86e63395c9d81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d7fe07c6a7022531b26dd0b878a35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000a480e3a20397537b28b3e061dd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44779ecf64e98c330311c8e98390cf8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbb1d767fc4cb3f69bcb397f6aef7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444438fbda28bbffecef9135ade885a0680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>